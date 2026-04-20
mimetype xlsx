--- v1 (2026-01-18)
+++ v2 (2026-04-20)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/December 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/March 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8C8B98B-DE12-406D-AC56-316497A7D839}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE95D4E9-344C-4CB7-A3F5-523FE8BFB258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F59288CC-7D7A-475F-B6FF-E327AE175153}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E7B8C7C4-A141-4DEF-AF6D-F9D9D3B2F623}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="210">
   <si>
     <t>Currency  /  Risk Category</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
@@ -650,57 +650,66 @@
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
     <t>ESTIMATE</t>
   </si>
   <si>
-    <t>30/11/2025</t>
-[...2 lines deleted...]
-    <t>31/12/2025</t>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\-#,##0.00"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF666666"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1068,56 +1077,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6E6C94D-480D-4D2F-860B-E3432C074576}">
-  <dimension ref="A1:T197"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB4A94E-60A5-412C-9CE9-DBFFD5531114}">
+  <dimension ref="A1:T200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A173" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A198" sqref="A198"/>
+      <selection pane="bottomLeft" activeCell="A201" sqref="A201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -13014,266 +13023,452 @@
       </c>
       <c r="O194" s="1">
         <v>9.2999999999999992E-3</v>
       </c>
       <c r="P194" s="2">
         <v>152.66</v>
       </c>
       <c r="Q194" s="1">
         <v>1.6299999999999999E-2</v>
       </c>
       <c r="R194" s="2">
         <v>200.2</v>
       </c>
       <c r="S194" s="1">
         <v>1.89E-2</v>
       </c>
       <c r="T194" s="2">
         <v>251.45</v>
       </c>
     </row>
     <row r="195" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A195" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="C195" s="1">
-        <v>1.7999999999999999E-2</v>
+        <v>1.9599999999999999E-2</v>
       </c>
       <c r="D195" s="2">
-        <v>176.85</v>
+        <v>177.13</v>
       </c>
       <c r="E195" s="1">
-        <v>2.8000000000000001E-2</v>
+        <v>2.8400000000000002E-2</v>
       </c>
       <c r="F195" s="2">
-        <v>230.84</v>
+        <v>230.91</v>
       </c>
       <c r="G195" s="1">
-        <v>3.9800000000000002E-2</v>
+        <v>3.3799999999999997E-2</v>
       </c>
       <c r="H195" s="2">
-        <v>286.99</v>
+        <v>285.32</v>
       </c>
       <c r="I195" s="1">
-        <v>1.14E-2</v>
+        <v>9.4999999999999998E-3</v>
       </c>
       <c r="J195" s="2">
-        <v>155.6</v>
+        <v>155.31</v>
       </c>
       <c r="K195" s="1">
-        <v>1.4800000000000001E-2</v>
+        <v>1.4200000000000001E-2</v>
       </c>
       <c r="L195" s="2">
-        <v>218.77</v>
+        <v>218.63</v>
       </c>
       <c r="M195" s="1">
-        <v>2.29E-2</v>
+        <v>1.77E-2</v>
       </c>
       <c r="N195" s="2">
-        <v>277.95</v>
+        <v>276.52999999999997</v>
       </c>
       <c r="O195" s="1">
-        <v>1.44E-2</v>
+        <v>1.23E-2</v>
       </c>
       <c r="P195" s="2">
-        <v>154.86000000000001</v>
+        <v>154.54</v>
       </c>
       <c r="Q195" s="1">
-        <v>2.2700000000000001E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="R195" s="2">
-        <v>204.75</v>
+        <v>204.8</v>
       </c>
       <c r="S195" s="1">
-        <v>2.9499999999999998E-2</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="T195" s="2">
-        <v>258.86</v>
+        <v>259.06</v>
       </c>
     </row>
     <row r="196" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A196" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="C196" s="1">
-        <v>-2.9999999999999997E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="D196" s="2">
-        <v>176.8</v>
+        <v>177.26</v>
       </c>
       <c r="E196" s="1">
-        <v>-1.9E-3</v>
+        <v>-1.8E-3</v>
       </c>
       <c r="F196" s="2">
-        <v>230.39</v>
+        <v>230.5</v>
       </c>
       <c r="G196" s="1">
         <v>-6.3E-3</v>
       </c>
       <c r="H196" s="2">
-        <v>285.2</v>
+        <v>283.52</v>
       </c>
       <c r="I196" s="1">
-        <v>1.4E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="J196" s="2">
-        <v>155.81</v>
+        <v>156.08000000000001</v>
       </c>
       <c r="K196" s="1">
-        <v>-1.4E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="L196" s="2">
-        <v>218.46</v>
+        <v>219.49</v>
       </c>
       <c r="M196" s="1">
-        <v>-5.5999999999999999E-3</v>
+        <v>0</v>
       </c>
       <c r="N196" s="2">
-        <v>276.39999999999998</v>
+        <v>276.52999999999997</v>
       </c>
       <c r="O196" s="1">
-        <v>-2.2000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="P196" s="2">
-        <v>154.52000000000001</v>
+        <v>154.54</v>
       </c>
       <c r="Q196" s="1">
-        <v>-4.0000000000000001E-3</v>
+        <v>-1E-3</v>
       </c>
       <c r="R196" s="2">
-        <v>203.93</v>
+        <v>204.6</v>
       </c>
       <c r="S196" s="1">
-        <v>-6.1000000000000004E-3</v>
+        <v>-4.4000000000000003E-3</v>
       </c>
       <c r="T196" s="2">
-        <v>257.27999999999997</v>
+        <v>257.93</v>
       </c>
     </row>
     <row r="197" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A197" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C197" s="1">
+        <v>2.3E-3</v>
+      </c>
+      <c r="D197" s="2">
+        <v>177.66</v>
+      </c>
+      <c r="E197" s="1">
+        <v>2.3E-3</v>
+      </c>
+      <c r="F197" s="2">
+        <v>231.02</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H197" s="2">
+        <v>283.94</v>
+      </c>
+      <c r="I197" s="1">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J197" s="2">
+        <v>156.88</v>
+      </c>
+      <c r="K197" s="1">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="L197" s="2">
+        <v>221.18</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1.06E-2</v>
+      </c>
+      <c r="N197" s="2">
+        <v>279.47000000000003</v>
+      </c>
+      <c r="O197" s="1">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="P197" s="2">
+        <v>154.5</v>
+      </c>
+      <c r="Q197" s="1">
+        <v>1.9E-3</v>
+      </c>
+      <c r="R197" s="2">
+        <v>205</v>
+      </c>
+      <c r="S197" s="1">
+        <v>3.8E-3</v>
+      </c>
+      <c r="T197" s="2">
+        <v>258.89999999999998</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A198" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="B197" s="5" t="s">
-[...32 lines deleted...]
-      <c r="M197" s="1">
+      <c r="B198" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C198" s="1">
         <v>1.0200000000000001E-2</v>
       </c>
-      <c r="N197" s="2">
-[...18 lines deleted...]
-        <v>258.77</v>
+      <c r="D198" s="2">
+        <v>179.47</v>
+      </c>
+      <c r="E198" s="1">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="F198" s="2">
+        <v>235.3</v>
+      </c>
+      <c r="G198" s="1">
+        <v>2.01E-2</v>
+      </c>
+      <c r="H198" s="2">
+        <v>289.63</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="J198" s="2">
+        <v>159.37</v>
+      </c>
+      <c r="K198" s="1">
+        <v>2.41E-2</v>
+      </c>
+      <c r="L198" s="2">
+        <v>226.51</v>
+      </c>
+      <c r="M198" s="1">
+        <v>2.81E-2</v>
+      </c>
+      <c r="N198" s="2">
+        <v>287.33</v>
+      </c>
+      <c r="O198" s="1">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="P198" s="2">
+        <v>156.52000000000001</v>
+      </c>
+      <c r="Q198" s="1">
+        <v>1.9599999999999999E-2</v>
+      </c>
+      <c r="R198" s="2">
+        <v>209.01</v>
+      </c>
+      <c r="S198" s="1">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="T198" s="2">
+        <v>264.3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A199" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C199" s="1">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="D199" s="2">
+        <v>182.89</v>
+      </c>
+      <c r="E199" s="1">
+        <v>3.2800000000000003E-2</v>
+      </c>
+      <c r="F199" s="2">
+        <v>243.01</v>
+      </c>
+      <c r="G199" s="1">
+        <v>3.7400000000000003E-2</v>
+      </c>
+      <c r="H199" s="2">
+        <v>300.45999999999998</v>
+      </c>
+      <c r="I199" s="1">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="J199" s="2">
+        <v>161.41</v>
+      </c>
+      <c r="K199" s="1">
+        <v>1.43E-2</v>
+      </c>
+      <c r="L199" s="2">
+        <v>229.76</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="N199" s="2">
+        <v>292.04000000000002</v>
+      </c>
+      <c r="O199" s="1">
+        <v>1.23E-2</v>
+      </c>
+      <c r="P199" s="2">
+        <v>158.44999999999999</v>
+      </c>
+      <c r="Q199" s="1">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="R199" s="2">
+        <v>212.67</v>
+      </c>
+      <c r="S199" s="1">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="T199" s="2">
+        <v>269.64999999999998</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A200" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C200" s="1">
+        <v>-3.7600000000000001E-2</v>
+      </c>
+      <c r="D200" s="2">
+        <v>176.02</v>
+      </c>
+      <c r="E200" s="1">
+        <v>-6.2E-2</v>
+      </c>
+      <c r="F200" s="2">
+        <v>227.95</v>
+      </c>
+      <c r="G200" s="1">
+        <v>-7.5899999999999995E-2</v>
+      </c>
+      <c r="H200" s="2">
+        <v>277.66000000000003</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-4.3200000000000002E-2</v>
+      </c>
+      <c r="J200" s="2">
+        <v>154.43</v>
+      </c>
+      <c r="K200" s="1">
+        <v>-5.7099999999999998E-2</v>
+      </c>
+      <c r="L200" s="2">
+        <v>216.64</v>
+      </c>
+      <c r="M200" s="1">
+        <v>-7.6399999999999996E-2</v>
+      </c>
+      <c r="N200" s="2">
+        <v>269.73</v>
+      </c>
+      <c r="O200" s="1">
+        <v>-4.1099999999999998E-2</v>
+      </c>
+      <c r="P200" s="2">
+        <v>151.94</v>
+      </c>
+      <c r="Q200" s="1">
+        <v>-5.8799999999999998E-2</v>
+      </c>
+      <c r="R200" s="2">
+        <v>200.17</v>
+      </c>
+      <c r="S200" s="1">
+        <v>-6.7299999999999999E-2</v>
+      </c>
+      <c r="T200" s="2">
+        <v>251.49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C1:T1"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100683A5752B8CD9540B94B5323068155C8" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c88f0c5b3eae52f075278907780862d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4d0a122-c7de-4099-b3f2-003604dcd326" xmlns:ns3="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c76b230a476daa90e07ebfb2697cf0a6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100683A5752B8CD9540B94B5323068155C8" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2722c0759f52dd4bb12ca239833e2bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4d0a122-c7de-4099-b3f2-003604dcd326" xmlns:ns3="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3b4d1a4e58498d77575909587b63d49" ns2:_="" ns3:_="">
     <xsd:import namespace="a4d0a122-c7de-4099-b3f2-003604dcd326"/>
     <xsd:import namespace="8c4b4827-9107-4084-bc15-8c9c3e6f0d06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13509,59 +13704,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4d0a122-c7de-4099-b3f2-003604dcd326">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{987F0C53-FB3A-437F-8154-20251B0872B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D12C35C-0DB1-4894-BEC9-1709F8675CD1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2448572-B83F-45DE-B723-54D33A3AAAB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C736E50C-2EB7-4424-B5CA-106E9810A519}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77559D43-52ED-4B8F-B2C8-FD76653DEBDB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B7B754-2E27-4E6D-848E-3B5B60AF6016}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>