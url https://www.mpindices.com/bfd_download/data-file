--- v2 (2026-04-20)
+++ v3 (2026-06-06)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/March 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/May 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE95D4E9-344C-4CB7-A3F5-523FE8BFB258}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C810DC3E-988B-40D4-9FD7-ED5212CA8F79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E7B8C7C4-A141-4DEF-AF6D-F9D9D3B2F623}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6AE0B1C6-3646-432D-ADDF-27F2FB4BB86C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="212">
   <si>
     <t>Currency  /  Risk Category</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
@@ -659,57 +662,63 @@
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
     <t>ESTIMATE</t>
   </si>
   <si>
-    <t>28/02/2026</t>
-[...2 lines deleted...]
-    <t>31/03/2026</t>
+    <t>31/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\-#,##0.00"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF666666"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1077,56 +1086,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB4A94E-60A5-412C-9CE9-DBFFD5531114}">
-  <dimension ref="A1:T200"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2B155AD-03D3-42D6-A7CF-09CC69B3688E}">
+  <dimension ref="A1:T202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A173" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A201" sqref="A201"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -13209,229 +13218,353 @@
       </c>
       <c r="O197" s="1">
         <v>-2.9999999999999997E-4</v>
       </c>
       <c r="P197" s="2">
         <v>154.5</v>
       </c>
       <c r="Q197" s="1">
         <v>1.9E-3</v>
       </c>
       <c r="R197" s="2">
         <v>205</v>
       </c>
       <c r="S197" s="1">
         <v>3.8E-3</v>
       </c>
       <c r="T197" s="2">
         <v>258.89999999999998</v>
       </c>
     </row>
     <row r="198" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A198" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>207</v>
+        <v>14</v>
       </c>
       <c r="C198" s="1">
-        <v>1.0200000000000001E-2</v>
+        <v>1.17E-2</v>
       </c>
       <c r="D198" s="2">
-        <v>179.47</v>
+        <v>179.74</v>
       </c>
       <c r="E198" s="1">
-        <v>1.8499999999999999E-2</v>
+        <v>1.37E-2</v>
       </c>
       <c r="F198" s="2">
-        <v>235.3</v>
+        <v>234.18</v>
       </c>
       <c r="G198" s="1">
-        <v>2.01E-2</v>
+        <v>1.2500000000000001E-2</v>
       </c>
       <c r="H198" s="2">
-        <v>289.63</v>
+        <v>287.5</v>
       </c>
       <c r="I198" s="1">
-        <v>1.5900000000000001E-2</v>
+        <v>1.61E-2</v>
       </c>
       <c r="J198" s="2">
-        <v>159.37</v>
+        <v>159.41</v>
       </c>
       <c r="K198" s="1">
-        <v>2.41E-2</v>
+        <v>2.2200000000000001E-2</v>
       </c>
       <c r="L198" s="2">
-        <v>226.51</v>
+        <v>226.09</v>
       </c>
       <c r="M198" s="1">
-        <v>2.81E-2</v>
+        <v>2.3800000000000002E-2</v>
       </c>
       <c r="N198" s="2">
-        <v>287.33</v>
+        <v>286.13</v>
       </c>
       <c r="O198" s="1">
-        <v>1.3100000000000001E-2</v>
+        <v>0.01</v>
       </c>
       <c r="P198" s="2">
-        <v>156.52000000000001</v>
+        <v>156.04</v>
       </c>
       <c r="Q198" s="1">
-        <v>1.9599999999999999E-2</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="R198" s="2">
-        <v>209.01</v>
+        <v>208.09</v>
       </c>
       <c r="S198" s="1">
-        <v>2.0899999999999998E-2</v>
+        <v>1.77E-2</v>
       </c>
       <c r="T198" s="2">
-        <v>264.3</v>
+        <v>263.47000000000003</v>
       </c>
     </row>
     <row r="199" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A199" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>207</v>
+        <v>14</v>
       </c>
       <c r="C199" s="1">
-        <v>1.9099999999999999E-2</v>
+        <v>2.06E-2</v>
       </c>
       <c r="D199" s="2">
-        <v>182.89</v>
+        <v>183.44</v>
       </c>
       <c r="E199" s="1">
-        <v>3.2800000000000003E-2</v>
+        <v>2.75E-2</v>
       </c>
       <c r="F199" s="2">
-        <v>243.01</v>
+        <v>240.62</v>
       </c>
       <c r="G199" s="1">
-        <v>3.7400000000000003E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H199" s="2">
-        <v>300.45999999999998</v>
+        <v>296.14</v>
       </c>
       <c r="I199" s="1">
-        <v>1.2800000000000001E-2</v>
+        <v>1.29E-2</v>
       </c>
       <c r="J199" s="2">
-        <v>161.41</v>
+        <v>161.47</v>
       </c>
       <c r="K199" s="1">
-        <v>1.43E-2</v>
+        <v>1.21E-2</v>
       </c>
       <c r="L199" s="2">
-        <v>229.76</v>
+        <v>228.84</v>
       </c>
       <c r="M199" s="1">
-        <v>1.6400000000000001E-2</v>
+        <v>6.7000000000000002E-3</v>
       </c>
       <c r="N199" s="2">
-        <v>292.04000000000002</v>
+        <v>288.04000000000002</v>
       </c>
       <c r="O199" s="1">
-        <v>1.23E-2</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="P199" s="2">
-        <v>158.44999999999999</v>
+        <v>157.84</v>
       </c>
       <c r="Q199" s="1">
-        <v>1.7500000000000002E-2</v>
+        <v>1.49E-2</v>
       </c>
       <c r="R199" s="2">
-        <v>212.67</v>
+        <v>211.19</v>
       </c>
       <c r="S199" s="1">
-        <v>2.0199999999999999E-2</v>
+        <v>1.5299999999999999E-2</v>
       </c>
       <c r="T199" s="2">
-        <v>269.64999999999998</v>
+        <v>267.5</v>
       </c>
     </row>
     <row r="200" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A200" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C200" s="1">
+        <v>-3.6400000000000002E-2</v>
+      </c>
+      <c r="D200" s="2">
+        <v>176.76</v>
+      </c>
+      <c r="E200" s="1">
+        <v>-5.0700000000000002E-2</v>
+      </c>
+      <c r="F200" s="2">
+        <v>228.42</v>
+      </c>
+      <c r="G200" s="1">
+        <v>-6.0999999999999999E-2</v>
+      </c>
+      <c r="H200" s="2">
+        <v>278.08</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-3.8600000000000002E-2</v>
+      </c>
+      <c r="J200" s="2">
+        <v>155.24</v>
+      </c>
+      <c r="K200" s="1">
+        <v>-5.2299999999999999E-2</v>
+      </c>
+      <c r="L200" s="2">
+        <v>216.86</v>
+      </c>
+      <c r="M200" s="1">
+        <v>-6.6000000000000003E-2</v>
+      </c>
+      <c r="N200" s="2">
+        <v>269.02</v>
+      </c>
+      <c r="O200" s="1">
+        <v>-3.0599999999999999E-2</v>
+      </c>
+      <c r="P200" s="2">
+        <v>153.01</v>
+      </c>
+      <c r="Q200" s="1">
+        <v>-4.5199999999999997E-2</v>
+      </c>
+      <c r="R200" s="2">
+        <v>201.64</v>
+      </c>
+      <c r="S200" s="1">
+        <v>-5.5599999999999997E-2</v>
+      </c>
+      <c r="T200" s="2">
+        <v>252.62</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A201" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="B200" s="5" t="s">
-[...54 lines deleted...]
-        <v>251.49</v>
+      <c r="B201" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C201" s="1">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="D201" s="2">
+        <v>180.54</v>
+      </c>
+      <c r="E201" s="1">
+        <v>3.7900000000000003E-2</v>
+      </c>
+      <c r="F201" s="2">
+        <v>237.08</v>
+      </c>
+      <c r="G201" s="1">
+        <v>5.57E-2</v>
+      </c>
+      <c r="H201" s="2">
+        <v>293.57</v>
+      </c>
+      <c r="I201" s="1">
+        <v>2.92E-2</v>
+      </c>
+      <c r="J201" s="2">
+        <v>159.77000000000001</v>
+      </c>
+      <c r="K201" s="1">
+        <v>5.16E-2</v>
+      </c>
+      <c r="L201" s="2">
+        <v>228.04</v>
+      </c>
+      <c r="M201" s="1">
+        <v>7.0800000000000002E-2</v>
+      </c>
+      <c r="N201" s="2">
+        <v>288.07</v>
+      </c>
+      <c r="O201" s="1">
+        <v>2.18E-2</v>
+      </c>
+      <c r="P201" s="2">
+        <v>156.35</v>
+      </c>
+      <c r="Q201" s="1">
+        <v>4.2599999999999999E-2</v>
+      </c>
+      <c r="R201" s="2">
+        <v>210.24</v>
+      </c>
+      <c r="S201" s="1">
+        <v>5.9299999999999999E-2</v>
+      </c>
+      <c r="T201" s="2">
+        <v>267.60000000000002</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A202" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C202" s="1">
+        <v>1.9699999999999999E-2</v>
+      </c>
+      <c r="D202" s="2">
+        <v>184.1</v>
+      </c>
+      <c r="E202" s="1">
+        <v>3.09E-2</v>
+      </c>
+      <c r="F202" s="2">
+        <v>244.41</v>
+      </c>
+      <c r="G202" s="1">
+        <v>4.1799999999999997E-2</v>
+      </c>
+      <c r="H202" s="2">
+        <v>305.83999999999997</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.55E-2</v>
+      </c>
+      <c r="J202" s="2">
+        <v>162.24</v>
+      </c>
+      <c r="K202" s="1">
+        <v>2.5399999999999999E-2</v>
+      </c>
+      <c r="L202" s="2">
+        <v>233.83</v>
+      </c>
+      <c r="M202" s="1">
+        <v>3.5400000000000001E-2</v>
+      </c>
+      <c r="N202" s="2">
+        <v>298.26</v>
+      </c>
+      <c r="O202" s="1">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="P202" s="2">
+        <v>158.93</v>
+      </c>
+      <c r="Q202" s="1">
+        <v>2.9100000000000001E-2</v>
+      </c>
+      <c r="R202" s="2">
+        <v>216.36</v>
+      </c>
+      <c r="S202" s="1">
+        <v>4.0500000000000001E-2</v>
+      </c>
+      <c r="T202" s="2">
+        <v>278.43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C1:T1"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
@@ -13704,59 +13837,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4d0a122-c7de-4099-b3f2-003604dcd326">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D12C35C-0DB1-4894-BEC9-1709F8675CD1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97D2E7EC-2078-45A9-AE80-6F2878637928}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C736E50C-2EB7-4424-B5CA-106E9810A519}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{161D8348-3154-4AC0-9654-DC9DD2F70704}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B7B754-2E27-4E6D-848E-3B5B60AF6016}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80709140-C920-4A04-9A82-3C02DC492961}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>