--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/May 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C810DC3E-988B-40D4-9FD7-ED5212CA8F79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1FAF105-CCF5-46A5-9DFB-B388BEA47555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6AE0B1C6-3646-432D-ADDF-27F2FB4BB86C}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7F4352AF-926F-41BA-BD2B-11C1D30B5266}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="213">
   <si>
     <t>Currency  /  Risk Category</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
@@ -675,50 +675,53 @@
     <t>31/10/2025</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>ESTIMATE</t>
   </si>
   <si>
     <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\-#,##0.00"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF666666"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1086,56 +1089,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2B155AD-03D3-42D6-A7CF-09CC69B3688E}">
-  <dimension ref="A1:T202"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB9E0657-0AB6-426F-A103-E0AF433E2B98}">
+  <dimension ref="A1:T203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A173" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:XFD5"/>
+      <pane ySplit="4" topLeftCell="A179" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A204" sqref="A204"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -13521,50 +13524,112 @@
         <v>233.83</v>
       </c>
       <c r="M202" s="1">
         <v>3.5400000000000001E-2</v>
       </c>
       <c r="N202" s="2">
         <v>298.26</v>
       </c>
       <c r="O202" s="1">
         <v>1.6500000000000001E-2</v>
       </c>
       <c r="P202" s="2">
         <v>158.93</v>
       </c>
       <c r="Q202" s="1">
         <v>2.9100000000000001E-2</v>
       </c>
       <c r="R202" s="2">
         <v>216.36</v>
       </c>
       <c r="S202" s="1">
         <v>4.0500000000000001E-2</v>
       </c>
       <c r="T202" s="2">
         <v>278.43</v>
+      </c>
+    </row>
+    <row r="203" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A203" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C203" s="1">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="D203" s="2">
+        <v>185.05</v>
+      </c>
+      <c r="E203" s="1">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="F203" s="2">
+        <v>245.75</v>
+      </c>
+      <c r="G203" s="1">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="H203" s="2">
+        <v>307.58</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="J203" s="2">
+        <v>161.94999999999999</v>
+      </c>
+      <c r="K203" s="1">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="L203" s="2">
+        <v>232.69</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="N203" s="2">
+        <v>296.45999999999998</v>
+      </c>
+      <c r="O203" s="1">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="P203" s="2">
+        <v>159.56</v>
+      </c>
+      <c r="Q203" s="1">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="R203" s="2">
+        <v>217.37</v>
+      </c>
+      <c r="S203" s="1">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="T203" s="2">
+        <v>280.14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C1:T1"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
@@ -13837,59 +13902,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4d0a122-c7de-4099-b3f2-003604dcd326">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97D2E7EC-2078-45A9-AE80-6F2878637928}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD877BF-5BF4-4A20-AE6F-A1B938B629A8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{161D8348-3154-4AC0-9654-DC9DD2F70704}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373270E3-1F97-4295-ABB7-1BA8AE8BF1FE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80709140-C920-4A04-9A82-3C02DC492961}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A6A8F9-F405-460E-95A5-AEB325B72C60}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>