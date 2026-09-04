--- v4 (2026-07-21)
+++ v5 (2026-09-04)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/June 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/August 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1FAF105-CCF5-46A5-9DFB-B388BEA47555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D17EC87-574A-43CA-8C25-12F26FCA98DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7F4352AF-926F-41BA-BD2B-11C1D30B5266}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{911C00EE-FDAB-4297-8D63-22033906CA86}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="215">
   <si>
     <t>Currency  /  Risk Category</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Medium</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
@@ -671,57 +671,63 @@
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
     <t>ESTIMATE</t>
   </si>
   <si>
-    <t>31/05/2026</t>
-[...2 lines deleted...]
-    <t>30/06/2026</t>
+    <t>31/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\-#,##0.00"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF666666"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1089,56 +1095,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB9E0657-0AB6-426F-A103-E0AF433E2B98}">
-  <dimension ref="A1:T203"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ABD313E-6C76-4397-99C5-301D524EAEDE}">
+  <dimension ref="A1:T205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A179" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A204" sqref="A204"/>
+      <pane ySplit="4" topLeftCell="A182" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A206" sqref="A206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -13407,229 +13413,353 @@
       </c>
       <c r="O200" s="1">
         <v>-3.0599999999999999E-2</v>
       </c>
       <c r="P200" s="2">
         <v>153.01</v>
       </c>
       <c r="Q200" s="1">
         <v>-4.5199999999999997E-2</v>
       </c>
       <c r="R200" s="2">
         <v>201.64</v>
       </c>
       <c r="S200" s="1">
         <v>-5.5599999999999997E-2</v>
       </c>
       <c r="T200" s="2">
         <v>252.62</v>
       </c>
     </row>
     <row r="201" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A201" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>210</v>
+        <v>14</v>
       </c>
       <c r="C201" s="1">
-        <v>2.1399999999999999E-2</v>
+        <v>2.3199999999999998E-2</v>
       </c>
       <c r="D201" s="2">
-        <v>180.54</v>
+        <v>180.86</v>
       </c>
       <c r="E201" s="1">
-        <v>3.7900000000000003E-2</v>
+        <v>3.8199999999999998E-2</v>
       </c>
       <c r="F201" s="2">
-        <v>237.08</v>
+        <v>237.14</v>
       </c>
       <c r="G201" s="1">
-        <v>5.57E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="H201" s="2">
-        <v>293.57</v>
+        <v>293.35000000000002</v>
       </c>
       <c r="I201" s="1">
-        <v>2.92E-2</v>
+        <v>3.3399999999999999E-2</v>
       </c>
       <c r="J201" s="2">
-        <v>159.77000000000001</v>
+        <v>160.41999999999999</v>
       </c>
       <c r="K201" s="1">
-        <v>5.16E-2</v>
+        <v>5.2499999999999998E-2</v>
       </c>
       <c r="L201" s="2">
-        <v>228.04</v>
+        <v>228.24</v>
       </c>
       <c r="M201" s="1">
-        <v>7.0800000000000002E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="N201" s="2">
-        <v>288.07</v>
+        <v>290.29000000000002</v>
       </c>
       <c r="O201" s="1">
-        <v>2.18E-2</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="P201" s="2">
-        <v>156.35</v>
+        <v>156.86000000000001</v>
       </c>
       <c r="Q201" s="1">
-        <v>4.2599999999999999E-2</v>
+        <v>4.5499999999999999E-2</v>
       </c>
       <c r="R201" s="2">
-        <v>210.24</v>
+        <v>210.81</v>
       </c>
       <c r="S201" s="1">
-        <v>5.9299999999999999E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="T201" s="2">
-        <v>267.60000000000002</v>
+        <v>268.7</v>
       </c>
     </row>
     <row r="202" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A202" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>210</v>
+        <v>14</v>
       </c>
       <c r="C202" s="1">
-        <v>1.9699999999999999E-2</v>
+        <v>2.1499999999999998E-2</v>
       </c>
       <c r="D202" s="2">
-        <v>184.1</v>
+        <v>184.75</v>
       </c>
       <c r="E202" s="1">
-        <v>3.09E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F202" s="2">
-        <v>244.41</v>
+        <v>244.71</v>
       </c>
       <c r="G202" s="1">
-        <v>4.1799999999999997E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="H202" s="2">
-        <v>305.83999999999997</v>
+        <v>305.95999999999998</v>
       </c>
       <c r="I202" s="1">
-        <v>1.55E-2</v>
+        <v>1.6899999999999998E-2</v>
       </c>
       <c r="J202" s="2">
-        <v>162.24</v>
+        <v>163.13</v>
       </c>
       <c r="K202" s="1">
-        <v>2.5399999999999999E-2</v>
+        <v>2.6499999999999999E-2</v>
       </c>
       <c r="L202" s="2">
-        <v>233.83</v>
+        <v>234.3</v>
       </c>
       <c r="M202" s="1">
-        <v>3.5400000000000001E-2</v>
+        <v>3.6600000000000001E-2</v>
       </c>
       <c r="N202" s="2">
-        <v>298.26</v>
+        <v>300.89999999999998</v>
       </c>
       <c r="O202" s="1">
-        <v>1.6500000000000001E-2</v>
+        <v>1.9199999999999998E-2</v>
       </c>
       <c r="P202" s="2">
-        <v>158.93</v>
+        <v>159.87</v>
       </c>
       <c r="Q202" s="1">
-        <v>2.9100000000000001E-2</v>
+        <v>3.0499999999999999E-2</v>
       </c>
       <c r="R202" s="2">
-        <v>216.36</v>
+        <v>217.24</v>
       </c>
       <c r="S202" s="1">
-        <v>4.0500000000000001E-2</v>
+        <v>3.9800000000000002E-2</v>
       </c>
       <c r="T202" s="2">
-        <v>278.43</v>
+        <v>279.39</v>
       </c>
     </row>
     <row r="203" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A203" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" s="1">
+        <v>1.4E-3</v>
+      </c>
+      <c r="D203" s="2">
+        <v>185.01</v>
+      </c>
+      <c r="E203" s="1">
+        <v>2.3E-3</v>
+      </c>
+      <c r="F203" s="2">
+        <v>245.27</v>
+      </c>
+      <c r="G203" s="1">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="H203" s="2">
+        <v>307.23</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="J203" s="2">
+        <v>162.46</v>
+      </c>
+      <c r="K203" s="1">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="L203" s="2">
+        <v>232.54</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-1.12E-2</v>
+      </c>
+      <c r="N203" s="2">
+        <v>297.52999999999997</v>
+      </c>
+      <c r="O203" s="1">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="P203" s="2">
+        <v>160.46</v>
+      </c>
+      <c r="Q203" s="1">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="R203" s="2">
+        <v>218.47</v>
+      </c>
+      <c r="S203" s="1">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="T203" s="2">
+        <v>282.02</v>
+      </c>
+    </row>
+    <row r="204" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A204" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="B203" s="5" t="s">
-[...54 lines deleted...]
-        <v>280.14</v>
+      <c r="B204" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C204" s="1">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="D204" s="2">
+        <v>183.68</v>
+      </c>
+      <c r="E204" s="1">
+        <v>-4.7999999999999996E-3</v>
+      </c>
+      <c r="F204" s="2">
+        <v>244.09</v>
+      </c>
+      <c r="G204" s="1">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="H204" s="2">
+        <v>305.51</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="J204" s="2">
+        <v>161.35</v>
+      </c>
+      <c r="K204" s="1">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="L204" s="2">
+        <v>231.07</v>
+      </c>
+      <c r="M204" s="1">
+        <v>-6.4999999999999997E-3</v>
+      </c>
+      <c r="N204" s="2">
+        <v>295.58999999999997</v>
+      </c>
+      <c r="O204" s="1">
+        <v>-9.4000000000000004E-3</v>
+      </c>
+      <c r="P204" s="2">
+        <v>158.94999999999999</v>
+      </c>
+      <c r="Q204" s="1">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="R204" s="2">
+        <v>216.14</v>
+      </c>
+      <c r="S204" s="1">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="T204" s="2">
+        <v>278.58999999999997</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A205" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C205" s="1">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="D205" s="2">
+        <v>185.47</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1.54E-2</v>
+      </c>
+      <c r="F205" s="2">
+        <v>247.85</v>
+      </c>
+      <c r="G205" s="1">
+        <v>2.06E-2</v>
+      </c>
+      <c r="H205" s="2">
+        <v>311.81</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1.24E-2</v>
+      </c>
+      <c r="J205" s="2">
+        <v>163.36000000000001</v>
+      </c>
+      <c r="K205" s="1">
+        <v>2.01E-2</v>
+      </c>
+      <c r="L205" s="2">
+        <v>235.71</v>
+      </c>
+      <c r="M205" s="1">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="N205" s="2">
+        <v>303.83</v>
+      </c>
+      <c r="O205" s="1">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="P205" s="2">
+        <v>160.05000000000001</v>
+      </c>
+      <c r="Q205" s="1">
+        <v>1.52E-2</v>
+      </c>
+      <c r="R205" s="2">
+        <v>219.42</v>
+      </c>
+      <c r="S205" s="1">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="T205" s="2">
+        <v>284.57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C1:T1"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
@@ -13902,59 +14032,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4d0a122-c7de-4099-b3f2-003604dcd326">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD877BF-5BF4-4A20-AE6F-A1B938B629A8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD99F7A-B5B3-470B-BFE8-98D6DF9D1A43}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373270E3-1F97-4295-ABB7-1BA8AE8BF1FE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{392286DA-DF02-4573-A117-80AAD33051F0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A6A8F9-F405-460E-95A5-AEB325B72C60}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E921171D-5A58-40DD-944C-FC4938672384}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>