--- v5 (2026-09-04)
+++ v6 (2026-10-19)
@@ -1,13784 +1,26991 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/Operations/Estimates/August 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mpindices.sharepoint.com/Shared Documents/MPI Apps/Data/Estimates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D17EC87-574A-43CA-8C25-12F26FCA98DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="11_F10A9CE47055382A2FA4DFD33865A966197A6617" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B0FE76D-47D7-4F2D-BFAB-BBD3F4D040D7}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{911C00EE-FDAB-4297-8D63-22033906CA86}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="27">
   <si>
-    <t>Currency  /  Risk Category</t>
+    <t>MPI Fixed Income (GBP)</t>
   </si>
   <si>
-    <t>GBP</t>
+    <t>MPI Low Risk (GBP)</t>
   </si>
   <si>
-    <t>USD</t>
+    <t>MPI Low to Medium (GBP)</t>
   </si>
   <si>
-    <t>EUR</t>
+    <t>MPI Medium Risk (GBP)</t>
   </si>
   <si>
-    <t>Low</t>
+    <t>MPI Medium to High (GBP)</t>
   </si>
   <si>
-    <t>Medium</t>
+    <t>MPI High Risk (GBP)</t>
   </si>
   <si>
-    <t>High</t>
+    <t>MPI Equity (GBP)</t>
+  </si>
+  <si>
+    <t>MPI Fixed Income (USD)</t>
+  </si>
+  <si>
+    <t>MPI Low Risk (USD)</t>
+  </si>
+  <si>
+    <t>MPI Low to Medium (USD)</t>
+  </si>
+  <si>
+    <t>MPI Medium Risk (USD)</t>
+  </si>
+  <si>
+    <t>MPI Medium to High (USD)</t>
+  </si>
+  <si>
+    <t>MPI High Risk (USD)</t>
+  </si>
+  <si>
+    <t>MPI Equity (USD)</t>
+  </si>
+  <si>
+    <t>MPI Fixed Income (EUR)</t>
+  </si>
+  <si>
+    <t>MPI Low Risk (EUR)</t>
+  </si>
+  <si>
+    <t>MPI Low to Medium (EUR)</t>
+  </si>
+  <si>
+    <t>MPI Medium Risk (EUR)</t>
+  </si>
+  <si>
+    <t>MPI Medium to High (EUR)</t>
+  </si>
+  <si>
+    <t>MPI High Risk (EUR)</t>
+  </si>
+  <si>
+    <t>MPI Equity (EUR)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Return</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
-    <t>31/12/2009</t>
-[...7 lines deleted...]
-  <si>
     <t>ACTUAL</t>
   </si>
   <si>
-    <t>28/02/2010</t>
-[...592 lines deleted...]
-  <si>
     <t>ESTIMATE</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.00;\-#,##0.00"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF666666"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ABD313E-6C76-4397-99C5-301D524EAEDE}">
-  <dimension ref="A1:T205"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A3:AR206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A182" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A206" sqref="A206"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C147" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="F178" sqref="F178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="20" max="20" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.85546875" customWidth="1"/>
+    <col min="3" max="40" width="8.5703125" customWidth="1"/>
+    <col min="41" max="41" width="8.7109375" customWidth="1"/>
+    <col min="42" max="44" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="C1" s="8" t="s">
+    <row r="3" spans="1:44" s="5" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="6" t="s">
         <v>0</v>
-      </c>
-[...46 lines deleted...]
-        <v>4</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="6" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J3" s="7"/>
       <c r="K3" s="6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L3" s="7"/>
       <c r="M3" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="6" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P3" s="7"/>
       <c r="Q3" s="6" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="R3" s="7"/>
       <c r="S3" s="6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="T3" s="7"/>
+      <c r="U3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="V3" s="7"/>
+      <c r="W3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR3" s="7"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-        <v>10</v>
+    <row r="4" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="V4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AG4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AQ4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR4" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="5" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>40178</v>
+      </c>
+      <c r="B5" s="1"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="2">
+      <c r="D5" s="3">
         <v>100</v>
       </c>
       <c r="E5" s="1"/>
-      <c r="F5" s="2">
+      <c r="F5" s="3">
         <v>100</v>
       </c>
       <c r="G5" s="1"/>
-      <c r="H5" s="2">
+      <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="1"/>
-      <c r="J5" s="2">
+      <c r="J5" s="3">
         <v>100</v>
       </c>
       <c r="K5" s="1"/>
-      <c r="L5" s="2">
+      <c r="L5" s="3">
         <v>100</v>
       </c>
       <c r="M5" s="1"/>
-      <c r="N5" s="2">
+      <c r="N5" s="3">
         <v>100</v>
       </c>
       <c r="O5" s="1"/>
-      <c r="P5" s="2">
+      <c r="P5" s="3">
         <v>100</v>
       </c>
       <c r="Q5" s="1"/>
-      <c r="R5" s="2">
+      <c r="R5" s="3">
         <v>100</v>
       </c>
       <c r="S5" s="1"/>
-      <c r="T5" s="2">
+      <c r="T5" s="3">
+        <v>100</v>
+      </c>
+      <c r="U5" s="1"/>
+      <c r="V5" s="3">
+        <v>100</v>
+      </c>
+      <c r="W5" s="1"/>
+      <c r="X5" s="3">
+        <v>100</v>
+      </c>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG5" s="1"/>
+      <c r="AH5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AI5" s="1"/>
+      <c r="AJ5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AK5" s="1"/>
+      <c r="AL5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="3">
+        <v>100</v>
+      </c>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="3">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C6" s="1">
+    <row r="6" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>40209</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="3">
+        <v>100</v>
+      </c>
+      <c r="E6" s="4">
         <v>-1.6999999999999999E-3</v>
       </c>
-      <c r="D6" s="2">
+      <c r="F6" s="3">
         <v>99.83</v>
       </c>
-      <c r="E6" s="1">
+      <c r="G6" s="4">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="H6" s="3">
+        <v>99.14</v>
+      </c>
+      <c r="I6" s="4">
         <v>-1.55E-2</v>
       </c>
-      <c r="F6" s="2">
+      <c r="J6" s="3">
         <v>98.45</v>
       </c>
-      <c r="G6" s="1">
+      <c r="K6" s="4">
+        <v>-2.12E-2</v>
+      </c>
+      <c r="L6" s="3">
+        <v>97.88</v>
+      </c>
+      <c r="M6" s="4">
         <v>-2.69E-2</v>
       </c>
-      <c r="H6" s="2">
+      <c r="N6" s="3">
         <v>97.31</v>
       </c>
-      <c r="I6" s="1">
+      <c r="O6" s="4"/>
+      <c r="P6" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="3">
+        <v>100</v>
+      </c>
+      <c r="S6" s="4">
         <v>-8.6E-3</v>
       </c>
-      <c r="J6" s="2">
+      <c r="T6" s="3">
         <v>99.14</v>
       </c>
-      <c r="K6" s="1">
+      <c r="U6" s="4">
+        <v>-1.2699999999999999E-2</v>
+      </c>
+      <c r="V6" s="3">
+        <v>98.73</v>
+      </c>
+      <c r="W6" s="4">
         <v>-1.6799999999999999E-2</v>
       </c>
-      <c r="L6" s="2">
+      <c r="X6" s="3">
         <v>98.32</v>
       </c>
-      <c r="M6" s="1">
+      <c r="Y6" s="4">
+        <v>-2.5950000000000001E-2</v>
+      </c>
+      <c r="Z6" s="3">
+        <v>97.405000000000001</v>
+      </c>
+      <c r="AA6" s="4">
         <v>-3.5099999999999999E-2</v>
       </c>
-      <c r="N6" s="2">
+      <c r="AB6" s="3">
         <v>96.49</v>
       </c>
-      <c r="O6" s="1">
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG6" s="4">
         <v>-5.4999999999999997E-3</v>
       </c>
-      <c r="P6" s="2">
+      <c r="AH6" s="3">
         <v>99.45</v>
       </c>
-      <c r="Q6" s="1">
+      <c r="AI6" s="4">
+        <v>-9.9000000000000008E-3</v>
+      </c>
+      <c r="AJ6" s="3">
+        <v>99.01</v>
+      </c>
+      <c r="AK6" s="4">
         <v>-1.43E-2</v>
       </c>
-      <c r="R6" s="2">
+      <c r="AL6" s="3">
         <v>98.57</v>
       </c>
-      <c r="S6" s="1">
+      <c r="AM6" s="4">
+        <v>-1.8450000000000001E-2</v>
+      </c>
+      <c r="AN6" s="3">
+        <v>98.155000000000001</v>
+      </c>
+      <c r="AO6" s="4">
         <v>-2.2599999999999999E-2</v>
       </c>
-      <c r="T6" s="2">
+      <c r="AP6" s="3">
         <v>97.74</v>
       </c>
+      <c r="AQ6" s="4"/>
+      <c r="AR6" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C7" s="1">
+    <row r="7" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>40237</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="3">
+        <v>100</v>
+      </c>
+      <c r="E7" s="4">
         <v>1.5800000000000002E-2</v>
       </c>
-      <c r="D7" s="2">
+      <c r="F7" s="3">
         <v>101.41</v>
       </c>
-      <c r="E7" s="1">
+      <c r="G7" s="4">
+        <v>2.0449999999999999E-2</v>
+      </c>
+      <c r="H7" s="3">
+        <v>101.167413</v>
+      </c>
+      <c r="I7" s="4">
         <v>2.5100000000000001E-2</v>
       </c>
-      <c r="F7" s="2">
+      <c r="J7" s="3">
         <v>100.92</v>
       </c>
-      <c r="G7" s="1">
+      <c r="K7" s="4">
+        <v>2.8850000000000001E-2</v>
+      </c>
+      <c r="L7" s="3">
+        <v>100.703838</v>
+      </c>
+      <c r="M7" s="4">
         <v>3.2599999999999997E-2</v>
       </c>
-      <c r="H7" s="2">
+      <c r="N7" s="3">
         <v>100.48</v>
       </c>
-      <c r="I7" s="1">
+      <c r="O7" s="4"/>
+      <c r="P7" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="3">
+        <v>100</v>
+      </c>
+      <c r="S7" s="4">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="J7" s="2">
+      <c r="T7" s="3">
         <v>99.54</v>
       </c>
-      <c r="K7" s="1">
+      <c r="U7" s="4">
+        <v>4.9500000000000004E-3</v>
+      </c>
+      <c r="V7" s="3">
+        <v>99.218714000000006</v>
+      </c>
+      <c r="W7" s="4">
         <v>5.8999999999999999E-3</v>
       </c>
-      <c r="L7" s="2">
+      <c r="X7" s="3">
         <v>98.9</v>
       </c>
-      <c r="M7" s="1">
+      <c r="Y7" s="4">
+        <v>7.8499999999999993E-3</v>
+      </c>
+      <c r="Z7" s="3">
+        <v>98.169629</v>
+      </c>
+      <c r="AA7" s="4">
         <v>9.7999999999999997E-3</v>
       </c>
-      <c r="N7" s="2">
+      <c r="AB7" s="3">
         <v>97.44</v>
       </c>
-      <c r="O7" s="1">
+      <c r="AC7" s="4"/>
+      <c r="AD7" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE7" s="4"/>
+      <c r="AF7" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG7" s="4">
         <v>8.6999999999999994E-3</v>
       </c>
-      <c r="P7" s="2">
+      <c r="AH7" s="3">
         <v>100.32</v>
       </c>
-      <c r="Q7" s="1">
+      <c r="AI7" s="4">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="AJ7" s="3">
+        <v>100.019902</v>
+      </c>
+      <c r="AK7" s="4">
         <v>1.17E-2</v>
       </c>
-      <c r="R7" s="2">
+      <c r="AL7" s="3">
         <v>99.72</v>
       </c>
-      <c r="S7" s="1">
+      <c r="AM7" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="AN7" s="3">
+        <v>99.381936999999994</v>
+      </c>
+      <c r="AO7" s="4">
         <v>1.3299999999999999E-2</v>
       </c>
-      <c r="T7" s="2">
+      <c r="AP7" s="3">
         <v>99.04</v>
       </c>
+      <c r="AQ7" s="4"/>
+      <c r="AR7" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="1">
+    <row r="8" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>40268</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="3">
+        <v>100</v>
+      </c>
+      <c r="E8" s="4">
         <v>2.46E-2</v>
       </c>
-      <c r="D8" s="2">
+      <c r="F8" s="3">
         <v>103.9</v>
       </c>
-      <c r="E8" s="1">
+      <c r="G8" s="4">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="H8" s="3">
+        <v>104.455354</v>
+      </c>
+      <c r="I8" s="4">
         <v>4.0399999999999998E-2</v>
       </c>
-      <c r="F8" s="2">
+      <c r="J8" s="3">
         <v>105</v>
       </c>
-      <c r="G8" s="1">
+      <c r="K8" s="4">
+        <v>4.6350000000000002E-2</v>
+      </c>
+      <c r="L8" s="3">
+        <v>105.371461</v>
+      </c>
+      <c r="M8" s="4">
         <v>5.2299999999999999E-2</v>
       </c>
-      <c r="H8" s="2">
+      <c r="N8" s="3">
         <v>105.74</v>
       </c>
-      <c r="I8" s="1">
+      <c r="O8" s="4"/>
+      <c r="P8" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="3">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
         <v>1.5100000000000001E-2</v>
       </c>
-      <c r="J8" s="2">
+      <c r="T8" s="3">
         <v>101.04</v>
       </c>
-      <c r="K8" s="1">
+      <c r="U8" s="4">
+        <v>2.6100000000000002E-2</v>
+      </c>
+      <c r="V8" s="3">
+        <v>101.808322</v>
+      </c>
+      <c r="W8" s="4">
         <v>3.7100000000000001E-2</v>
       </c>
-      <c r="L8" s="2">
+      <c r="X8" s="3">
         <v>102.57</v>
       </c>
-      <c r="M8" s="1">
+      <c r="Y8" s="4">
+        <v>4.6949999999999999E-2</v>
+      </c>
+      <c r="Z8" s="3">
+        <v>102.778693</v>
+      </c>
+      <c r="AA8" s="4">
         <v>5.6800000000000003E-2</v>
       </c>
-      <c r="N8" s="2">
+      <c r="AB8" s="3">
         <v>102.97</v>
       </c>
-      <c r="O8" s="1">
+      <c r="AC8" s="4"/>
+      <c r="AD8" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE8" s="4"/>
+      <c r="AF8" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG8" s="4">
         <v>1.8499999999999999E-2</v>
       </c>
-      <c r="P8" s="2">
+      <c r="AH8" s="3">
         <v>102.17</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="AI8" s="4">
+        <v>2.5649999999999999E-2</v>
+      </c>
+      <c r="AJ8" s="3">
+        <v>102.58541200000001</v>
+      </c>
+      <c r="AK8" s="4">
         <v>3.2800000000000003E-2</v>
       </c>
-      <c r="R8" s="2">
+      <c r="AL8" s="3">
         <v>102.99</v>
       </c>
-      <c r="S8" s="1">
+      <c r="AM8" s="4">
+        <v>3.7449999999999997E-2</v>
+      </c>
+      <c r="AN8" s="3">
+        <v>103.103791</v>
+      </c>
+      <c r="AO8" s="4">
         <v>4.2099999999999999E-2</v>
       </c>
-      <c r="T8" s="2">
+      <c r="AP8" s="3">
         <v>103.21</v>
       </c>
+      <c r="AQ8" s="4"/>
+      <c r="AR8" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C9" s="1">
+    <row r="9" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>40298</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="3">
+        <v>100</v>
+      </c>
+      <c r="E9" s="4">
         <v>1.9E-3</v>
       </c>
-      <c r="D9" s="2">
+      <c r="F9" s="3">
         <v>104.1</v>
       </c>
-      <c r="E9" s="1">
+      <c r="G9" s="4">
+        <v>1.0499999999999999E-3</v>
+      </c>
+      <c r="H9" s="3">
+        <v>104.565032</v>
+      </c>
+      <c r="I9" s="4">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="F9" s="2">
+      <c r="J9" s="3">
         <v>105.02</v>
       </c>
-      <c r="G9" s="1">
+      <c r="K9" s="4">
+        <v>-2.5000000000000001E-4</v>
+      </c>
+      <c r="L9" s="3">
+        <v>105.345118</v>
+      </c>
+      <c r="M9" s="4">
         <v>-6.9999999999999999E-4</v>
       </c>
-      <c r="H9" s="2">
+      <c r="N9" s="3">
         <v>105.66</v>
       </c>
-      <c r="I9" s="1">
+      <c r="O9" s="4"/>
+      <c r="P9" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q9" s="4"/>
+      <c r="R9" s="3">
+        <v>100</v>
+      </c>
+      <c r="S9" s="4">
         <v>5.7999999999999996E-3</v>
       </c>
-      <c r="J9" s="2">
+      <c r="T9" s="3">
         <v>101.63</v>
       </c>
-      <c r="K9" s="1">
+      <c r="U9" s="4">
+        <v>7.8499999999999993E-3</v>
+      </c>
+      <c r="V9" s="3">
+        <v>102.607517</v>
+      </c>
+      <c r="W9" s="4">
         <v>9.9000000000000008E-3</v>
       </c>
-      <c r="L9" s="2">
+      <c r="X9" s="3">
         <v>103.58</v>
       </c>
-      <c r="M9" s="1">
+      <c r="Y9" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="Z9" s="3">
+        <v>103.66258999999999</v>
+      </c>
+      <c r="AA9" s="4">
         <v>7.3000000000000001E-3</v>
       </c>
-      <c r="N9" s="2">
+      <c r="AB9" s="3">
         <v>103.72</v>
       </c>
-      <c r="O9" s="1">
+      <c r="AC9" s="4"/>
+      <c r="AD9" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE9" s="4"/>
+      <c r="AF9" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG9" s="4">
         <v>6.7999999999999996E-3</v>
       </c>
-      <c r="P9" s="2">
+      <c r="AH9" s="3">
         <v>102.87</v>
       </c>
-      <c r="Q9" s="1">
+      <c r="AI9" s="4">
+        <v>7.5500000000000003E-3</v>
+      </c>
+      <c r="AJ9" s="3">
+        <v>103.359932</v>
+      </c>
+      <c r="AK9" s="4">
         <v>8.3000000000000001E-3</v>
       </c>
-      <c r="R9" s="2">
+      <c r="AL9" s="3">
         <v>103.85</v>
       </c>
-      <c r="S9" s="1">
+      <c r="AM9" s="4">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="AN9" s="3">
+        <v>104.083277</v>
+      </c>
+      <c r="AO9" s="4">
         <v>1.0699999999999999E-2</v>
       </c>
-      <c r="T9" s="2">
+      <c r="AP9" s="3">
         <v>104.31</v>
       </c>
+      <c r="AQ9" s="4"/>
+      <c r="AR9" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C10" s="1">
+    <row r="10" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>40329</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="3">
+        <v>100</v>
+      </c>
+      <c r="E10" s="4">
         <v>-1.2500000000000001E-2</v>
       </c>
-      <c r="D10" s="2">
+      <c r="F10" s="3">
         <v>102.8</v>
       </c>
-      <c r="E10" s="1">
+      <c r="G10" s="4">
+        <v>-2.0650000000000002E-2</v>
+      </c>
+      <c r="H10" s="3">
+        <v>102.405764</v>
+      </c>
+      <c r="I10" s="4">
         <v>-2.8799999999999999E-2</v>
       </c>
-      <c r="F10" s="2">
+      <c r="J10" s="3">
         <v>101.99</v>
       </c>
-      <c r="G10" s="1">
+      <c r="K10" s="4">
+        <v>-3.4250000000000003E-2</v>
+      </c>
+      <c r="L10" s="3">
+        <v>101.737048</v>
+      </c>
+      <c r="M10" s="4">
         <v>-3.9699999999999999E-2</v>
       </c>
-      <c r="H10" s="2">
+      <c r="N10" s="3">
         <v>101.47</v>
       </c>
-      <c r="I10" s="1">
+      <c r="O10" s="4"/>
+      <c r="P10" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="3">
+        <v>100</v>
+      </c>
+      <c r="S10" s="4">
         <v>-2.5600000000000001E-2</v>
       </c>
-      <c r="J10" s="2">
+      <c r="T10" s="3">
         <v>99.02</v>
       </c>
-      <c r="K10" s="1">
+      <c r="U10" s="4">
+        <v>-3.9550000000000002E-2</v>
+      </c>
+      <c r="V10" s="3">
+        <v>98.549390000000002</v>
+      </c>
+      <c r="W10" s="4">
         <v>-5.3499999999999999E-2</v>
       </c>
-      <c r="L10" s="2">
+      <c r="X10" s="3">
         <v>98.04</v>
       </c>
-      <c r="M10" s="1">
+      <c r="Y10" s="4">
+        <v>-6.5250000000000002E-2</v>
+      </c>
+      <c r="Z10" s="3">
+        <v>96.898606000000001</v>
+      </c>
+      <c r="AA10" s="4">
         <v>-7.6999999999999999E-2</v>
       </c>
-      <c r="N10" s="2">
+      <c r="AB10" s="3">
         <v>95.74</v>
       </c>
-      <c r="O10" s="1">
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE10" s="4"/>
+      <c r="AF10" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG10" s="4">
         <v>-1.2800000000000001E-2</v>
       </c>
-      <c r="P10" s="2">
+      <c r="AH10" s="3">
         <v>101.55</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="AI10" s="4">
+        <v>-1.7850000000000001E-2</v>
+      </c>
+      <c r="AJ10" s="3">
+        <v>101.51495799999999</v>
+      </c>
+      <c r="AK10" s="4">
         <v>-2.29E-2</v>
       </c>
-      <c r="R10" s="2">
+      <c r="AL10" s="3">
         <v>101.47</v>
       </c>
-      <c r="S10" s="1">
+      <c r="AM10" s="4">
+        <v>-2.75E-2</v>
+      </c>
+      <c r="AN10" s="3">
+        <v>101.22098699999999</v>
+      </c>
+      <c r="AO10" s="4">
         <v>-3.2099999999999997E-2</v>
       </c>
-      <c r="T10" s="2">
+      <c r="AP10" s="3">
         <v>100.97</v>
       </c>
+      <c r="AQ10" s="4"/>
+      <c r="AR10" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C11" s="1">
+    <row r="11" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>40359</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="3">
+        <v>100</v>
+      </c>
+      <c r="E11" s="4">
         <v>-1.0800000000000001E-2</v>
       </c>
-      <c r="D11" s="2">
+      <c r="F11" s="3">
         <v>101.69</v>
       </c>
-      <c r="E11" s="1">
+      <c r="G11" s="4">
+        <v>-1.52E-2</v>
+      </c>
+      <c r="H11" s="3">
+        <v>100.849197</v>
+      </c>
+      <c r="I11" s="4">
         <v>-1.9599999999999999E-2</v>
       </c>
-      <c r="F11" s="2">
-[...2 lines deleted...]
-      <c r="G11" s="1">
+      <c r="J11" s="3">
+        <v>100</v>
+      </c>
+      <c r="K11" s="4">
+        <v>-2.3E-2</v>
+      </c>
+      <c r="L11" s="3">
+        <v>99.397096000000005</v>
+      </c>
+      <c r="M11" s="4">
         <v>-2.64E-2</v>
       </c>
-      <c r="H11" s="2">
+      <c r="N11" s="3">
         <v>98.79</v>
       </c>
-      <c r="I11" s="1">
+      <c r="O11" s="4"/>
+      <c r="P11" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="3">
+        <v>100</v>
+      </c>
+      <c r="S11" s="4">
         <v>-1.0200000000000001E-2</v>
       </c>
-      <c r="J11" s="2">
+      <c r="T11" s="3">
         <v>98.01</v>
       </c>
-      <c r="K11" s="1">
+      <c r="U11" s="4">
+        <v>-8.2500000000000004E-3</v>
+      </c>
+      <c r="V11" s="3">
+        <v>97.736356999999998</v>
+      </c>
+      <c r="W11" s="4">
         <v>-6.3E-3</v>
       </c>
-      <c r="L11" s="2">
+      <c r="X11" s="3">
         <v>97.43</v>
       </c>
-      <c r="M11" s="1">
+      <c r="Y11" s="4">
+        <v>-1.2999999999999999E-2</v>
+      </c>
+      <c r="Z11" s="3">
+        <v>95.638924000000003</v>
+      </c>
+      <c r="AA11" s="4">
         <v>-1.9699999999999999E-2</v>
       </c>
-      <c r="N11" s="2">
+      <c r="AB11" s="3">
         <v>93.85</v>
       </c>
-      <c r="O11" s="1">
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG11" s="4">
         <v>-1.2E-2</v>
       </c>
-      <c r="P11" s="2">
+      <c r="AH11" s="3">
         <v>100.33</v>
       </c>
-      <c r="Q11" s="1">
+      <c r="AI11" s="4">
+        <v>-1.47E-2</v>
+      </c>
+      <c r="AJ11" s="3">
+        <v>100.022688</v>
+      </c>
+      <c r="AK11" s="4">
         <v>-1.7399999999999999E-2</v>
       </c>
-      <c r="R11" s="2">
+      <c r="AL11" s="3">
         <v>99.71</v>
       </c>
-      <c r="S11" s="1">
+      <c r="AM11" s="4">
+        <v>-0.02</v>
+      </c>
+      <c r="AN11" s="3">
+        <v>99.196567000000002</v>
+      </c>
+      <c r="AO11" s="4">
         <v>-2.2599999999999999E-2</v>
       </c>
-      <c r="T11" s="2">
+      <c r="AP11" s="3">
         <v>98.68</v>
       </c>
+      <c r="AQ11" s="4"/>
+      <c r="AR11" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C12" s="1">
+    <row r="12" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>40390</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="3">
+        <v>100</v>
+      </c>
+      <c r="E12" s="4">
         <v>9.1999999999999998E-3</v>
       </c>
-      <c r="D12" s="2">
+      <c r="F12" s="3">
         <v>102.62</v>
       </c>
-      <c r="E12" s="1">
+      <c r="G12" s="4">
+        <v>1.37E-2</v>
+      </c>
+      <c r="H12" s="3">
+        <v>102.23083099999999</v>
+      </c>
+      <c r="I12" s="4">
         <v>1.8200000000000001E-2</v>
       </c>
-      <c r="F12" s="2">
+      <c r="J12" s="3">
         <v>101.82</v>
       </c>
-      <c r="G12" s="1">
+      <c r="K12" s="4">
+        <v>2.155E-2</v>
+      </c>
+      <c r="L12" s="3">
+        <v>101.539103</v>
+      </c>
+      <c r="M12" s="4">
         <v>2.4899999999999999E-2</v>
       </c>
-      <c r="H12" s="2">
+      <c r="N12" s="3">
         <v>101.25</v>
       </c>
-      <c r="I12" s="1">
+      <c r="O12" s="4"/>
+      <c r="P12" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="3">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
         <v>1.9599999999999999E-2</v>
       </c>
-      <c r="J12" s="2">
+      <c r="T12" s="3">
         <v>99.94</v>
       </c>
-      <c r="K12" s="1">
+      <c r="U12" s="4">
+        <v>3.015E-2</v>
+      </c>
+      <c r="V12" s="3">
+        <v>100.683109</v>
+      </c>
+      <c r="W12" s="4">
         <v>4.07E-2</v>
       </c>
-      <c r="L12" s="2">
+      <c r="X12" s="3">
         <v>101.39</v>
       </c>
-      <c r="M12" s="1">
+      <c r="Y12" s="4">
+        <v>4.9050000000000003E-2</v>
+      </c>
+      <c r="Z12" s="3">
+        <v>100.33001299999999</v>
+      </c>
+      <c r="AA12" s="4">
         <v>5.74E-2</v>
       </c>
-      <c r="N12" s="2">
+      <c r="AB12" s="3">
         <v>99.24</v>
       </c>
-      <c r="O12" s="1">
+      <c r="AC12" s="4"/>
+      <c r="AD12" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE12" s="4"/>
+      <c r="AF12" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG12" s="4">
         <v>8.6E-3</v>
       </c>
-      <c r="P12" s="2">
+      <c r="AH12" s="3">
         <v>101.19</v>
       </c>
-      <c r="Q12" s="1">
+      <c r="AI12" s="4">
+        <v>1.085E-2</v>
+      </c>
+      <c r="AJ12" s="3">
+        <v>101.107934</v>
+      </c>
+      <c r="AK12" s="4">
         <v>1.3100000000000001E-2</v>
       </c>
-      <c r="R12" s="2">
+      <c r="AL12" s="3">
         <v>101.01</v>
       </c>
-      <c r="S12" s="1">
+      <c r="AM12" s="4">
+        <v>1.4749999999999999E-2</v>
+      </c>
+      <c r="AN12" s="3">
+        <v>100.659717</v>
+      </c>
+      <c r="AO12" s="4">
         <v>1.6400000000000001E-2</v>
       </c>
-      <c r="T12" s="2">
+      <c r="AP12" s="3">
         <v>100.3</v>
       </c>
+      <c r="AQ12" s="4"/>
+      <c r="AR12" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C13" s="1">
+    <row r="13" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>40421</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="3">
+        <v>100</v>
+      </c>
+      <c r="E13" s="4">
         <v>8.3999999999999995E-3</v>
       </c>
-      <c r="D13" s="2">
+      <c r="F13" s="3">
         <v>103.49</v>
       </c>
-      <c r="E13" s="1">
+      <c r="G13" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="H13" s="3">
+        <v>102.83399199999999</v>
+      </c>
+      <c r="I13" s="4">
         <v>3.3999999999999998E-3</v>
       </c>
-      <c r="F13" s="2">
+      <c r="J13" s="3">
         <v>102.16</v>
       </c>
-      <c r="G13" s="1">
+      <c r="K13" s="4">
+        <v>3.5E-4</v>
+      </c>
+      <c r="L13" s="3">
+        <v>101.574642</v>
+      </c>
+      <c r="M13" s="4">
         <v>-2.7000000000000001E-3</v>
       </c>
-      <c r="H13" s="2">
+      <c r="N13" s="3">
         <v>100.98</v>
       </c>
-      <c r="I13" s="1">
+      <c r="O13" s="4"/>
+      <c r="P13" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="3">
+        <v>100</v>
+      </c>
+      <c r="S13" s="4">
         <v>-8.0000000000000004E-4</v>
       </c>
-      <c r="J13" s="2">
+      <c r="T13" s="3">
         <v>99.86</v>
       </c>
-      <c r="K13" s="1">
+      <c r="U13" s="4">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="V13" s="3">
+        <v>99.948121999999998</v>
+      </c>
+      <c r="W13" s="4">
         <v>-1.38E-2</v>
       </c>
-      <c r="L13" s="2">
+      <c r="X13" s="3">
         <v>99.99</v>
       </c>
-      <c r="M13" s="1">
+      <c r="Y13" s="4">
+        <v>-2.085E-2</v>
+      </c>
+      <c r="Z13" s="3">
+        <v>98.238133000000005</v>
+      </c>
+      <c r="AA13" s="4">
         <v>-2.7900000000000001E-2</v>
       </c>
-      <c r="N13" s="2">
+      <c r="AB13" s="3">
         <v>96.47</v>
       </c>
-      <c r="O13" s="1">
+      <c r="AC13" s="4"/>
+      <c r="AD13" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE13" s="4"/>
+      <c r="AF13" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG13" s="4">
         <v>1.8E-3</v>
       </c>
-      <c r="P13" s="2">
+      <c r="AH13" s="3">
         <v>101.38</v>
       </c>
-      <c r="Q13" s="1">
+      <c r="AI13" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="AJ13" s="3">
+        <v>100.885496</v>
+      </c>
+      <c r="AK13" s="4">
         <v>-6.1999999999999998E-3</v>
       </c>
-      <c r="R13" s="2">
+      <c r="AL13" s="3">
         <v>100.39</v>
       </c>
-      <c r="S13" s="1">
+      <c r="AM13" s="4">
+        <v>-1.065E-2</v>
+      </c>
+      <c r="AN13" s="3">
+        <v>99.587691000000007</v>
+      </c>
+      <c r="AO13" s="4">
         <v>-1.5100000000000001E-2</v>
       </c>
-      <c r="T13" s="2">
+      <c r="AP13" s="3">
         <v>98.79</v>
       </c>
+      <c r="AQ13" s="4"/>
+      <c r="AR13" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C14" s="1">
+    <row r="14" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>40451</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="3">
+        <v>100</v>
+      </c>
+      <c r="E14" s="4">
         <v>2.1100000000000001E-2</v>
       </c>
-      <c r="D14" s="2">
+      <c r="F14" s="3">
         <v>105.67</v>
       </c>
-      <c r="E14" s="1">
+      <c r="G14" s="4">
+        <v>3.0249999999999999E-2</v>
+      </c>
+      <c r="H14" s="3">
+        <v>105.944721</v>
+      </c>
+      <c r="I14" s="4">
         <v>3.9399999999999998E-2</v>
       </c>
-      <c r="F14" s="2">
+      <c r="J14" s="3">
         <v>106.19</v>
       </c>
-      <c r="G14" s="1">
+      <c r="K14" s="4">
+        <v>4.8099999999999997E-2</v>
+      </c>
+      <c r="L14" s="3">
+        <v>106.460382</v>
+      </c>
+      <c r="M14" s="4">
         <v>5.6800000000000003E-2</v>
       </c>
-      <c r="H14" s="2">
+      <c r="N14" s="3">
         <v>106.71</v>
       </c>
-      <c r="I14" s="1">
+      <c r="O14" s="4"/>
+      <c r="P14" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="3">
+        <v>100</v>
+      </c>
+      <c r="S14" s="4">
         <v>2.4299999999999999E-2</v>
       </c>
-      <c r="J14" s="2">
+      <c r="T14" s="3">
         <v>102.28</v>
       </c>
-      <c r="K14" s="1">
+      <c r="U14" s="4">
+        <v>4.2450000000000002E-2</v>
+      </c>
+      <c r="V14" s="3">
+        <v>104.19092000000001</v>
+      </c>
+      <c r="W14" s="4">
         <v>6.0600000000000001E-2</v>
       </c>
-      <c r="L14" s="2">
+      <c r="X14" s="3">
         <v>106.05</v>
       </c>
-      <c r="M14" s="1">
+      <c r="Y14" s="4">
+        <v>7.4800000000000005E-2</v>
+      </c>
+      <c r="Z14" s="3">
+        <v>105.58634499999999</v>
+      </c>
+      <c r="AA14" s="4">
         <v>8.8999999999999996E-2</v>
       </c>
-      <c r="N14" s="2">
+      <c r="AB14" s="3">
         <v>105.05</v>
       </c>
-      <c r="O14" s="1">
+      <c r="AC14" s="4"/>
+      <c r="AD14" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE14" s="4"/>
+      <c r="AF14" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG14" s="4">
         <v>1.14E-2</v>
       </c>
-      <c r="P14" s="2">
+      <c r="AH14" s="3">
         <v>102.53</v>
       </c>
-      <c r="Q14" s="1">
+      <c r="AI14" s="4">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="AJ14" s="3">
+        <v>102.47948700000001</v>
+      </c>
+      <c r="AK14" s="4">
         <v>2.0199999999999999E-2</v>
       </c>
-      <c r="R14" s="2">
+      <c r="AL14" s="3">
         <v>102.41</v>
       </c>
-      <c r="S14" s="1">
+      <c r="AM14" s="4">
+        <v>2.4649999999999998E-2</v>
+      </c>
+      <c r="AN14" s="3">
+        <v>102.04252700000001</v>
+      </c>
+      <c r="AO14" s="4">
         <v>2.9100000000000001E-2</v>
       </c>
-      <c r="T14" s="2">
+      <c r="AP14" s="3">
         <v>101.66</v>
       </c>
+      <c r="AQ14" s="4"/>
+      <c r="AR14" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C15" s="1">
+    <row r="15" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>40482</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="3">
+        <v>100</v>
+      </c>
+      <c r="E15" s="4">
         <v>7.7000000000000002E-3</v>
       </c>
-      <c r="D15" s="2">
+      <c r="F15" s="3">
         <v>106.48</v>
       </c>
-      <c r="E15" s="1">
+      <c r="G15" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="H15" s="3">
+        <v>107.04654600000001</v>
+      </c>
+      <c r="I15" s="4">
         <v>1.3100000000000001E-2</v>
       </c>
-      <c r="F15" s="2">
+      <c r="J15" s="3">
         <v>107.58</v>
       </c>
-      <c r="G15" s="1">
+      <c r="K15" s="4">
+        <v>1.465E-2</v>
+      </c>
+      <c r="L15" s="3">
+        <v>108.020027</v>
+      </c>
+      <c r="M15" s="4">
         <v>1.6199999999999999E-2</v>
       </c>
-      <c r="H15" s="2">
+      <c r="N15" s="3">
         <v>108.44</v>
       </c>
-      <c r="I15" s="1">
+      <c r="O15" s="4"/>
+      <c r="P15" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="3">
+        <v>100</v>
+      </c>
+      <c r="S15" s="4">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="J15" s="2">
+      <c r="T15" s="3">
         <v>103.2</v>
       </c>
-      <c r="K15" s="1">
+      <c r="U15" s="4">
+        <v>1.49E-2</v>
+      </c>
+      <c r="V15" s="3">
+        <v>105.743364</v>
+      </c>
+      <c r="W15" s="4">
         <v>2.0799999999999999E-2</v>
       </c>
-      <c r="L15" s="2">
+      <c r="X15" s="3">
         <v>108.26</v>
       </c>
-      <c r="M15" s="1">
+      <c r="Y15" s="4">
+        <v>2.5850000000000001E-2</v>
+      </c>
+      <c r="Z15" s="3">
+        <v>108.315752</v>
+      </c>
+      <c r="AA15" s="4">
         <v>3.09E-2</v>
       </c>
-      <c r="N15" s="2">
+      <c r="AB15" s="3">
         <v>108.3</v>
       </c>
-      <c r="O15" s="1">
+      <c r="AC15" s="4"/>
+      <c r="AD15" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE15" s="4"/>
+      <c r="AF15" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG15" s="4">
         <v>2.2000000000000001E-3</v>
       </c>
-      <c r="P15" s="2">
+      <c r="AH15" s="3">
         <v>102.76</v>
       </c>
-      <c r="Q15" s="1">
+      <c r="AI15" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AJ15" s="3">
+        <v>102.84841299999999</v>
+      </c>
+      <c r="AK15" s="4">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="R15" s="2">
+      <c r="AL15" s="3">
         <v>102.93</v>
       </c>
-      <c r="S15" s="1">
+      <c r="AM15" s="4">
+        <v>7.0499999999999998E-3</v>
+      </c>
+      <c r="AN15" s="3">
+        <v>102.761927</v>
+      </c>
+      <c r="AO15" s="4">
         <v>9.1000000000000004E-3</v>
       </c>
-      <c r="T15" s="2">
+      <c r="AP15" s="3">
         <v>102.59</v>
       </c>
+      <c r="AQ15" s="4"/>
+      <c r="AR15" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C16" s="1">
+    <row r="16" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A16" s="2">
+        <v>40512</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="3">
+        <v>100</v>
+      </c>
+      <c r="E16" s="4">
         <v>-2.7000000000000001E-3</v>
       </c>
-      <c r="D16" s="2">
+      <c r="F16" s="3">
         <v>106.2</v>
       </c>
-      <c r="E16" s="1">
+      <c r="G16" s="4">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="H16" s="3">
+        <v>106.896681</v>
+      </c>
+      <c r="I16" s="4">
         <v>-1E-4</v>
       </c>
-      <c r="F16" s="2">
+      <c r="J16" s="3">
         <v>107.57</v>
       </c>
-      <c r="G16" s="1">
+      <c r="K16" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="L16" s="3">
+        <v>108.041631</v>
+      </c>
+      <c r="M16" s="4">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="H16" s="2">
+      <c r="N16" s="3">
         <v>108.49</v>
       </c>
-      <c r="I16" s="1">
+      <c r="O16" s="4"/>
+      <c r="P16" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="3">
+        <v>100</v>
+      </c>
+      <c r="S16" s="4">
         <v>-1.0200000000000001E-2</v>
       </c>
-      <c r="J16" s="2">
+      <c r="T16" s="3">
         <v>102.15</v>
       </c>
-      <c r="K16" s="1">
+      <c r="U16" s="4">
+        <v>-1.0500000000000001E-2</v>
+      </c>
+      <c r="V16" s="3">
+        <v>104.633059</v>
+      </c>
+      <c r="W16" s="4">
         <v>-1.0800000000000001E-2</v>
       </c>
-      <c r="L16" s="2">
+      <c r="X16" s="3">
         <v>107.09</v>
       </c>
-      <c r="M16" s="1">
+      <c r="Y16" s="4">
+        <v>-1.4200000000000001E-2</v>
+      </c>
+      <c r="Z16" s="3">
+        <v>106.77766800000001</v>
+      </c>
+      <c r="AA16" s="4">
         <v>-1.7600000000000001E-2</v>
       </c>
-      <c r="N16" s="2">
+      <c r="AB16" s="3">
         <v>106.39</v>
       </c>
-      <c r="O16" s="1">
+      <c r="AC16" s="4"/>
+      <c r="AD16" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE16" s="4"/>
+      <c r="AF16" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG16" s="4">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="P16" s="2">
+      <c r="AH16" s="3">
         <v>104.09</v>
       </c>
-      <c r="Q16" s="1">
+      <c r="AI16" s="4">
+        <v>1.5049999999999999E-2</v>
+      </c>
+      <c r="AJ16" s="3">
+        <v>104.396282</v>
+      </c>
+      <c r="AK16" s="4">
         <v>1.7100000000000001E-2</v>
       </c>
-      <c r="R16" s="2">
+      <c r="AL16" s="3">
         <v>104.69</v>
       </c>
-      <c r="S16" s="1">
+      <c r="AM16" s="4">
+        <v>1.9949999999999999E-2</v>
+      </c>
+      <c r="AN16" s="3">
+        <v>104.812027</v>
+      </c>
+      <c r="AO16" s="4">
         <v>2.2800000000000001E-2</v>
       </c>
-      <c r="T16" s="2">
+      <c r="AP16" s="3">
         <v>104.93</v>
       </c>
+      <c r="AQ16" s="4"/>
+      <c r="AR16" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A17" s="5" t="s">
+    <row r="17" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>40543</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="1">
+      <c r="C17" s="4"/>
+      <c r="D17" s="3">
+        <v>100</v>
+      </c>
+      <c r="E17" s="4">
         <v>1.9E-2</v>
       </c>
-      <c r="D17" s="2">
+      <c r="F17" s="3">
         <v>108.21</v>
       </c>
-      <c r="E17" s="1">
+      <c r="G17" s="4">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="H17" s="3">
+        <v>109.80427</v>
+      </c>
+      <c r="I17" s="4">
         <v>3.5400000000000001E-2</v>
       </c>
-      <c r="F17" s="2">
+      <c r="J17" s="3">
         <v>111.38</v>
       </c>
-      <c r="G17" s="1">
+      <c r="K17" s="4">
+        <v>4.215E-2</v>
+      </c>
+      <c r="L17" s="3">
+        <v>112.595585</v>
+      </c>
+      <c r="M17" s="4">
         <v>4.8899999999999999E-2</v>
       </c>
-      <c r="H17" s="2">
+      <c r="N17" s="3">
         <v>113.8</v>
       </c>
-      <c r="I17" s="1">
+      <c r="O17" s="4"/>
+      <c r="P17" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q17" s="4"/>
+      <c r="R17" s="3">
+        <v>100</v>
+      </c>
+      <c r="S17" s="4">
         <v>1.6199999999999999E-2</v>
       </c>
-      <c r="J17" s="2">
+      <c r="T17" s="3">
         <v>103.8</v>
       </c>
-      <c r="K17" s="1">
+      <c r="U17" s="4">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="V17" s="3">
+        <v>107.112863</v>
+      </c>
+      <c r="W17" s="4">
         <v>3.1199999999999999E-2</v>
       </c>
-      <c r="L17" s="2">
+      <c r="X17" s="3">
         <v>110.43</v>
       </c>
-      <c r="M17" s="1">
+      <c r="Y17" s="4">
+        <v>3.585E-2</v>
+      </c>
+      <c r="Z17" s="3">
+        <v>110.605648</v>
+      </c>
+      <c r="AA17" s="4">
         <v>4.0500000000000001E-2</v>
       </c>
-      <c r="N17" s="2">
+      <c r="AB17" s="3">
         <v>110.7</v>
       </c>
-      <c r="O17" s="1">
+      <c r="AC17" s="4"/>
+      <c r="AD17" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE17" s="4"/>
+      <c r="AF17" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG17" s="4">
         <v>9.1000000000000004E-3</v>
       </c>
-      <c r="P17" s="2">
+      <c r="AH17" s="3">
         <v>105.04</v>
       </c>
-      <c r="Q17" s="1">
+      <c r="AI17" s="4">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AJ17" s="3">
+        <v>105.64903700000001</v>
+      </c>
+      <c r="AK17" s="4">
         <v>1.49E-2</v>
       </c>
-      <c r="R17" s="2">
+      <c r="AL17" s="3">
         <v>106.24</v>
       </c>
-      <c r="S17" s="1">
+      <c r="AM17" s="4">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="AN17" s="3">
+        <v>106.777253</v>
+      </c>
+      <c r="AO17" s="4">
         <v>2.2599999999999999E-2</v>
       </c>
-      <c r="T17" s="2">
+      <c r="AP17" s="3">
         <v>107.3</v>
       </c>
+      <c r="AQ17" s="4"/>
+      <c r="AR17" s="3">
+        <v>100</v>
+      </c>
     </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A18" s="5" t="s">
+    <row r="18" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>40574</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="3">
+        <v>100</v>
+      </c>
+      <c r="E18" s="4">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="F18" s="3">
+        <v>107.05</v>
+      </c>
+      <c r="G18" s="4">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="H18" s="3">
+        <v>108.464658</v>
+      </c>
+      <c r="I18" s="4">
+        <v>-1.37E-2</v>
+      </c>
+      <c r="J18" s="3">
+        <v>109.85</v>
+      </c>
+      <c r="K18" s="4">
+        <v>-1.405E-2</v>
+      </c>
+      <c r="L18" s="3">
+        <v>111.013617</v>
+      </c>
+      <c r="M18" s="4">
+        <v>-1.44E-2</v>
+      </c>
+      <c r="N18" s="3">
+        <v>112.16</v>
+      </c>
+      <c r="O18" s="4"/>
+      <c r="P18" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="3">
+        <v>100</v>
+      </c>
+      <c r="S18" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="T18" s="3">
+        <v>103.76</v>
+      </c>
+      <c r="U18" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="V18" s="3">
+        <v>107.187842</v>
+      </c>
+      <c r="W18" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="X18" s="3">
+        <v>110.63</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>5.9500000000000004E-3</v>
+      </c>
+      <c r="Z18" s="3">
+        <v>111.263751</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>1.01E-2</v>
+      </c>
+      <c r="AB18" s="3">
+        <v>111.82</v>
+      </c>
+      <c r="AC18" s="4"/>
+      <c r="AD18" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE18" s="4"/>
+      <c r="AF18" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG18" s="4">
+        <v>-1.3100000000000001E-2</v>
+      </c>
+      <c r="AH18" s="3">
+        <v>103.66</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>-1.0800000000000001E-2</v>
+      </c>
+      <c r="AJ18" s="3">
+        <v>104.508028</v>
+      </c>
+      <c r="AK18" s="4">
+        <v>-8.5000000000000006E-3</v>
+      </c>
+      <c r="AL18" s="3">
+        <v>105.34</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>-2.0799999999999999E-2</v>
+      </c>
+      <c r="AN18" s="3">
+        <v>104.556286</v>
+      </c>
+      <c r="AO18" s="4">
+        <v>-3.3099999999999997E-2</v>
+      </c>
+      <c r="AP18" s="3">
+        <v>103.75</v>
+      </c>
+      <c r="AQ18" s="4"/>
+      <c r="AR18" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>40602</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="3">
+        <v>100</v>
+      </c>
+      <c r="E19" s="4">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="F19" s="3">
+        <v>107.78</v>
+      </c>
+      <c r="G19" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H19" s="3">
+        <v>109.267297</v>
+      </c>
+      <c r="I19" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J19" s="3">
+        <v>110.73</v>
+      </c>
+      <c r="K19" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="L19" s="3">
+        <v>112.001639</v>
+      </c>
+      <c r="M19" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="N19" s="3">
+        <v>113.26</v>
+      </c>
+      <c r="O19" s="4"/>
+      <c r="P19" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="3">
+        <v>100</v>
+      </c>
+      <c r="S19" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="T19" s="3">
+        <v>105.1</v>
+      </c>
+      <c r="U19" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="V19" s="3">
+        <v>108.506252</v>
+      </c>
+      <c r="W19" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="X19" s="3">
+        <v>111.92</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>1.555E-2</v>
+      </c>
+      <c r="Z19" s="3">
+        <v>112.993903</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="AB19" s="3">
+        <v>113.99</v>
+      </c>
+      <c r="AC19" s="4"/>
+      <c r="AD19" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE19" s="4"/>
+      <c r="AF19" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG19" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AH19" s="3">
+        <v>104.49</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>9.8499999999999994E-3</v>
+      </c>
+      <c r="AJ19" s="3">
+        <v>105.537432</v>
+      </c>
+      <c r="AK19" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="AL19" s="3">
+        <v>106.57</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="AN19" s="3">
+        <v>105.769139</v>
+      </c>
+      <c r="AO19" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="AP19" s="3">
+        <v>104.94</v>
+      </c>
+      <c r="AQ19" s="4"/>
+      <c r="AR19" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>40633</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="3">
+        <v>100</v>
+      </c>
+      <c r="E20" s="4">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="F20" s="3">
+        <v>108.52</v>
+      </c>
+      <c r="G20" s="4">
+        <v>6.8500000000000002E-3</v>
+      </c>
+      <c r="H20" s="3">
+        <v>110.015778</v>
+      </c>
+      <c r="I20" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="J20" s="3">
+        <v>111.49</v>
+      </c>
+      <c r="K20" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="L20" s="3">
+        <v>112.841651</v>
+      </c>
+      <c r="M20" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="N20" s="3">
+        <v>114.18</v>
+      </c>
+      <c r="O20" s="4"/>
+      <c r="P20" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="3">
+        <v>100</v>
+      </c>
+      <c r="S20" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="T20" s="3">
+        <v>105.15</v>
+      </c>
+      <c r="U20" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="V20" s="3">
+        <v>108.712414</v>
+      </c>
+      <c r="W20" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="X20" s="3">
+        <v>112.29</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>2.9499999999999999E-3</v>
+      </c>
+      <c r="Z20" s="3">
+        <v>113.327235</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="AB20" s="3">
+        <v>114.29</v>
+      </c>
+      <c r="AC20" s="4"/>
+      <c r="AD20" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE20" s="4"/>
+      <c r="AF20" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG20" s="4">
+        <v>-1.04E-2</v>
+      </c>
+      <c r="AH20" s="3">
+        <v>103.41</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>-8.7500000000000008E-3</v>
+      </c>
+      <c r="AJ20" s="3">
+        <v>104.613979</v>
+      </c>
+      <c r="AK20" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="AL20" s="3">
+        <v>105.82</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>-8.9499999999999996E-3</v>
+      </c>
+      <c r="AN20" s="3">
+        <v>104.82250500000001</v>
+      </c>
+      <c r="AO20" s="4">
+        <v>-1.0800000000000001E-2</v>
+      </c>
+      <c r="AP20" s="3">
+        <v>103.81</v>
+      </c>
+      <c r="AQ20" s="4"/>
+      <c r="AR20" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>40663</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="3">
+        <v>100</v>
+      </c>
+      <c r="E21" s="4">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="F21" s="3">
+        <v>109.62</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1.145E-2</v>
+      </c>
+      <c r="H21" s="3">
+        <v>111.275458</v>
+      </c>
+      <c r="I21" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="J21" s="3">
+        <v>112.91</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="L21" s="3">
+        <v>114.342445</v>
+      </c>
+      <c r="M21" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="N21" s="3">
+        <v>115.77</v>
+      </c>
+      <c r="O21" s="4"/>
+      <c r="P21" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q21" s="4"/>
+      <c r="R21" s="3">
+        <v>100</v>
+      </c>
+      <c r="S21" s="4">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="T21" s="3">
+        <v>107.72</v>
+      </c>
+      <c r="U21" s="4">
+        <v>2.3050000000000001E-2</v>
+      </c>
+      <c r="V21" s="3">
+        <v>111.21823500000001</v>
+      </c>
+      <c r="W21" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="X21" s="3">
+        <v>114.73</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="Z21" s="3">
+        <v>116.466399</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>3.3700000000000001E-2</v>
+      </c>
+      <c r="AB21" s="3">
+        <v>118.14</v>
+      </c>
+      <c r="AC21" s="4"/>
+      <c r="AD21" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE21" s="4"/>
+      <c r="AF21" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG21" s="4">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="AH21" s="3">
+        <v>104.39</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>9.5499999999999995E-3</v>
+      </c>
+      <c r="AJ21" s="3">
+        <v>105.613043</v>
+      </c>
+      <c r="AK21" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="AL21" s="3">
+        <v>106.83</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="AN21" s="3">
+        <v>105.73970199999999</v>
+      </c>
+      <c r="AO21" s="4">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="AP21" s="3">
+        <v>104.63</v>
+      </c>
+      <c r="AQ21" s="4"/>
+      <c r="AR21" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>40694</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="3">
+        <v>100</v>
+      </c>
+      <c r="E22" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="F22" s="3">
+        <v>109.74</v>
+      </c>
+      <c r="G22" s="4">
+        <v>-5.0000000000000002E-5</v>
+      </c>
+      <c r="H22" s="3">
+        <v>111.26989500000001</v>
+      </c>
+      <c r="I22" s="4">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="J22" s="3">
+        <v>112.77</v>
+      </c>
+      <c r="K22" s="4">
+        <v>-2.0500000000000002E-3</v>
+      </c>
+      <c r="L22" s="3">
+        <v>114.108043</v>
+      </c>
+      <c r="M22" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="N22" s="3">
+        <v>115.43</v>
+      </c>
+      <c r="O22" s="4"/>
+      <c r="P22" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="3">
+        <v>100</v>
+      </c>
+      <c r="S22" s="4">
+        <v>-9.4000000000000004E-3</v>
+      </c>
+      <c r="T22" s="3">
+        <v>106.71</v>
+      </c>
+      <c r="U22" s="4">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="V22" s="3">
+        <v>110.51756</v>
+      </c>
+      <c r="W22" s="4">
+        <v>-3.2000000000000002E-3</v>
+      </c>
+      <c r="X22" s="3">
+        <v>114.36</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="Z22" s="3">
+        <v>115.325028</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>-1.6400000000000001E-2</v>
+      </c>
+      <c r="AB22" s="3">
+        <v>116.2</v>
+      </c>
+      <c r="AC22" s="4"/>
+      <c r="AD22" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE22" s="4"/>
+      <c r="AF22" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG22" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>105.54</v>
+      </c>
+      <c r="AI22" s="4">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="AJ22" s="3">
+        <v>106.65861200000001</v>
+      </c>
+      <c r="AK22" s="4">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="AL22" s="3">
+        <v>107.77</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="AN22" s="3">
+        <v>107.061448</v>
+      </c>
+      <c r="AO22" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="AP22" s="3">
+        <v>106.32</v>
+      </c>
+      <c r="AQ22" s="4"/>
+      <c r="AR22" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>40724</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+      <c r="D23" s="3">
+        <v>100</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="3">
+        <v>109.74</v>
+      </c>
+      <c r="G23" s="4">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H23" s="3">
+        <v>111.180879</v>
+      </c>
+      <c r="I23" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="J23" s="3">
+        <v>112.59</v>
+      </c>
+      <c r="K23" s="4">
+        <v>-7.5000000000000002E-4</v>
+      </c>
+      <c r="L23" s="3">
+        <v>114.022462</v>
+      </c>
+      <c r="M23" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="N23" s="3">
+        <v>115.44</v>
+      </c>
+      <c r="O23" s="4"/>
+      <c r="P23" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="3">
+        <v>100</v>
+      </c>
+      <c r="S23" s="4">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="T23" s="3">
+        <v>105.45</v>
+      </c>
+      <c r="U23" s="4">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="V23" s="3">
+        <v>109.335022</v>
+      </c>
+      <c r="W23" s="4">
+        <v>-9.5999999999999992E-3</v>
+      </c>
+      <c r="X23" s="3">
+        <v>113.26</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>-1.2E-2</v>
+      </c>
+      <c r="Z23" s="3">
+        <v>113.94112800000001</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>-1.44E-2</v>
+      </c>
+      <c r="AB23" s="3">
+        <v>114.53</v>
+      </c>
+      <c r="AC23" s="4"/>
+      <c r="AD23" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE23" s="4"/>
+      <c r="AF23" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG23" s="4">
+        <v>-1.1299999999999999E-2</v>
+      </c>
+      <c r="AH23" s="3">
+        <v>104.34</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>-1.375E-2</v>
+      </c>
+      <c r="AJ23" s="3">
+        <v>105.19205599999999</v>
+      </c>
+      <c r="AK23" s="4">
+        <v>-1.6199999999999999E-2</v>
+      </c>
+      <c r="AL23" s="3">
+        <v>106.03</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>-2.0449999999999999E-2</v>
+      </c>
+      <c r="AN23" s="3">
+        <v>104.87204199999999</v>
+      </c>
+      <c r="AO23" s="4">
+        <v>-2.47E-2</v>
+      </c>
+      <c r="AP23" s="3">
+        <v>103.69</v>
+      </c>
+      <c r="AQ23" s="4"/>
+      <c r="AR23" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <v>40755</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="D24" s="3">
+        <v>101.28</v>
+      </c>
+      <c r="E24" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="F24" s="3">
+        <v>109.75</v>
+      </c>
+      <c r="G24" s="4">
+        <v>-3.8E-3</v>
+      </c>
+      <c r="H24" s="3">
+        <v>110.758391</v>
+      </c>
+      <c r="I24" s="4">
+        <v>-7.7000000000000002E-3</v>
+      </c>
+      <c r="J24" s="3">
+        <v>111.73</v>
+      </c>
+      <c r="K24" s="4">
+        <v>-1.0999999999999999E-2</v>
+      </c>
+      <c r="L24" s="3">
+        <v>112.768215</v>
+      </c>
+      <c r="M24" s="4">
+        <v>-1.43E-2</v>
+      </c>
+      <c r="N24" s="3">
+        <v>113.79</v>
+      </c>
+      <c r="O24" s="4"/>
+      <c r="P24" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="3">
+        <v>100</v>
+      </c>
+      <c r="S24" s="4">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="T24" s="3">
+        <v>106.41</v>
+      </c>
+      <c r="U24" s="4">
+        <v>4.2500000000000003E-3</v>
+      </c>
+      <c r="V24" s="3">
+        <v>109.799696</v>
+      </c>
+      <c r="W24" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="X24" s="3">
+        <v>113.19</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="Z24" s="3">
+        <v>113.62209300000001</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="AB24" s="3">
+        <v>113.95</v>
+      </c>
+      <c r="AC24" s="4"/>
+      <c r="AD24" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE24" s="4"/>
+      <c r="AF24" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG24" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="AH24" s="3">
+        <v>106.03</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>1.005E-2</v>
+      </c>
+      <c r="AJ24" s="3">
+        <v>106.249236</v>
+      </c>
+      <c r="AK24" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="AL24" s="3">
+        <v>106.44</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="AN24" s="3">
+        <v>106.00466</v>
+      </c>
+      <c r="AO24" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="AP24" s="3">
+        <v>105.53</v>
+      </c>
+      <c r="AQ24" s="4"/>
+      <c r="AR24" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>40786</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="4">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="D25" s="3">
+        <v>101.209104</v>
+      </c>
+      <c r="E25" s="4">
+        <v>-1.8599999999999998E-2</v>
+      </c>
+      <c r="F25" s="3">
+        <v>107.71</v>
+      </c>
+      <c r="G25" s="4">
+        <v>-2.8500000000000001E-2</v>
+      </c>
+      <c r="H25" s="3">
+        <v>107.601777</v>
+      </c>
+      <c r="I25" s="4">
+        <v>-3.8399999999999997E-2</v>
+      </c>
+      <c r="J25" s="3">
+        <v>107.43</v>
+      </c>
+      <c r="K25" s="4">
+        <v>-4.6899999999999997E-2</v>
+      </c>
+      <c r="L25" s="3">
+        <v>107.47938499999999</v>
+      </c>
+      <c r="M25" s="4">
+        <v>-5.5399999999999998E-2</v>
+      </c>
+      <c r="N25" s="3">
+        <v>107.49</v>
+      </c>
+      <c r="O25" s="4"/>
+      <c r="P25" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="3">
+        <v>100</v>
+      </c>
+      <c r="S25" s="4">
+        <v>-1.35E-2</v>
+      </c>
+      <c r="T25" s="3">
+        <v>104.97</v>
+      </c>
+      <c r="U25" s="4">
+        <v>-2.63E-2</v>
+      </c>
+      <c r="V25" s="3">
+        <v>106.911964</v>
+      </c>
+      <c r="W25" s="4">
+        <v>-3.9100000000000003E-2</v>
+      </c>
+      <c r="X25" s="3">
+        <v>108.77</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>-4.9200000000000001E-2</v>
+      </c>
+      <c r="Z25" s="3">
+        <v>108.031886</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>-5.9299999999999999E-2</v>
+      </c>
+      <c r="AB25" s="3">
+        <v>107.2</v>
+      </c>
+      <c r="AC25" s="4"/>
+      <c r="AD25" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE25" s="4"/>
+      <c r="AF25" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG25" s="4">
+        <v>-1.06E-2</v>
+      </c>
+      <c r="AH25" s="3">
+        <v>104.91</v>
+      </c>
+      <c r="AI25" s="4">
+        <v>-2.7349999999999999E-2</v>
+      </c>
+      <c r="AJ25" s="3">
+        <v>103.34332000000001</v>
+      </c>
+      <c r="AK25" s="4">
+        <v>-4.41E-2</v>
+      </c>
+      <c r="AL25" s="3">
+        <v>101.75</v>
+      </c>
+      <c r="AM25" s="4">
+        <v>-3.4200000000000001E-2</v>
+      </c>
+      <c r="AN25" s="3">
+        <v>102.3793</v>
+      </c>
+      <c r="AO25" s="4">
+        <v>-2.4299999999999999E-2</v>
+      </c>
+      <c r="AP25" s="3">
+        <v>102.97</v>
+      </c>
+      <c r="AQ25" s="4"/>
+      <c r="AR25" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>40816</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="4">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="D26" s="3">
+        <v>101.512731312</v>
+      </c>
+      <c r="E26" s="4">
+        <v>-1.72E-2</v>
+      </c>
+      <c r="F26" s="3">
+        <v>105.86</v>
+      </c>
+      <c r="G26" s="4">
+        <v>-2.3050000000000001E-2</v>
+      </c>
+      <c r="H26" s="3">
+        <v>105.121556</v>
+      </c>
+      <c r="I26" s="4">
+        <v>-2.8899999999999999E-2</v>
+      </c>
+      <c r="J26" s="3">
+        <v>104.33</v>
+      </c>
+      <c r="K26" s="4">
+        <v>-3.2750000000000001E-2</v>
+      </c>
+      <c r="L26" s="3">
+        <v>103.959436</v>
+      </c>
+      <c r="M26" s="4">
+        <v>-3.6600000000000001E-2</v>
+      </c>
+      <c r="N26" s="3">
+        <v>103.55</v>
+      </c>
+      <c r="O26" s="4"/>
+      <c r="P26" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="3">
+        <v>100</v>
+      </c>
+      <c r="S26" s="4">
+        <v>-4.2200000000000001E-2</v>
+      </c>
+      <c r="T26" s="3">
+        <v>100.54</v>
+      </c>
+      <c r="U26" s="4">
+        <v>-4.3950000000000003E-2</v>
+      </c>
+      <c r="V26" s="3">
+        <v>102.213183</v>
+      </c>
+      <c r="W26" s="4">
+        <v>-4.5699999999999998E-2</v>
+      </c>
+      <c r="X26" s="3">
+        <v>103.8</v>
+      </c>
+      <c r="Y26" s="4">
+        <v>-6.1749999999999999E-2</v>
+      </c>
+      <c r="Z26" s="3">
+        <v>101.360917</v>
+      </c>
+      <c r="AA26" s="4">
+        <v>-7.7799999999999994E-2</v>
+      </c>
+      <c r="AB26" s="3">
+        <v>98.86</v>
+      </c>
+      <c r="AC26" s="4"/>
+      <c r="AD26" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE26" s="4"/>
+      <c r="AF26" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG26" s="4">
+        <v>-1.3299999999999999E-2</v>
+      </c>
+      <c r="AH26" s="3">
+        <v>103.52</v>
+      </c>
+      <c r="AI26" s="4">
+        <v>-1.805E-2</v>
+      </c>
+      <c r="AJ26" s="3">
+        <v>101.47797300000001</v>
+      </c>
+      <c r="AK26" s="4">
+        <v>-2.2800000000000001E-2</v>
+      </c>
+      <c r="AL26" s="3">
+        <v>99.43</v>
+      </c>
+      <c r="AM26" s="4">
+        <v>-2.375E-2</v>
+      </c>
+      <c r="AN26" s="3">
+        <v>99.947792000000007</v>
+      </c>
+      <c r="AO26" s="4">
+        <v>-2.47E-2</v>
+      </c>
+      <c r="AP26" s="3">
+        <v>100.42</v>
+      </c>
+      <c r="AQ26" s="4"/>
+      <c r="AR26" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>40847</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="D27" s="3">
+        <v>101.918782237248</v>
+      </c>
+      <c r="E27" s="4">
+        <v>2.58E-2</v>
+      </c>
+      <c r="F27" s="3">
+        <v>108.59</v>
+      </c>
+      <c r="G27" s="4">
+        <v>3.39E-2</v>
+      </c>
+      <c r="H27" s="3">
+        <v>108.685177</v>
+      </c>
+      <c r="I27" s="4">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="J27" s="3">
+        <v>108.71</v>
+      </c>
+      <c r="K27" s="4">
+        <v>4.8550000000000003E-2</v>
+      </c>
+      <c r="L27" s="3">
+        <v>109.006666</v>
+      </c>
+      <c r="M27" s="4">
+        <v>5.5100000000000003E-2</v>
+      </c>
+      <c r="N27" s="3">
+        <v>109.26</v>
+      </c>
+      <c r="O27" s="4"/>
+      <c r="P27" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q27" s="4"/>
+      <c r="R27" s="3">
+        <v>100</v>
+      </c>
+      <c r="S27" s="4">
+        <v>2.7799999999999998E-2</v>
+      </c>
+      <c r="T27" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="U27" s="4">
+        <v>3.6600000000000001E-2</v>
+      </c>
+      <c r="V27" s="3">
+        <v>105.95418600000001</v>
+      </c>
+      <c r="W27" s="4">
+        <v>4.5400000000000003E-2</v>
+      </c>
+      <c r="X27" s="3">
+        <v>108.51</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>6.3200000000000006E-2</v>
+      </c>
+      <c r="Z27" s="3">
+        <v>107.766927</v>
+      </c>
+      <c r="AA27" s="4">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="AB27" s="3">
+        <v>106.86</v>
+      </c>
+      <c r="AC27" s="4"/>
+      <c r="AD27" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE27" s="4"/>
+      <c r="AF27" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG27" s="4">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="AH27" s="3">
+        <v>105.84</v>
+      </c>
+      <c r="AI27" s="4">
+        <v>2.5749999999999999E-2</v>
+      </c>
+      <c r="AJ27" s="3">
+        <v>104.09103</v>
+      </c>
+      <c r="AK27" s="4">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AL27" s="3">
+        <v>102.31</v>
+      </c>
+      <c r="AM27" s="4">
+        <v>3.015E-2</v>
+      </c>
+      <c r="AN27" s="3">
+        <v>102.961218</v>
+      </c>
+      <c r="AO27" s="4">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="AP27" s="3">
+        <v>103.57</v>
+      </c>
+      <c r="AQ27" s="4"/>
+      <c r="AR27" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>40877</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="D28" s="3">
+        <v>101.9391659936954</v>
+      </c>
+      <c r="E28" s="4">
+        <v>-9.1999999999999998E-3</v>
+      </c>
+      <c r="F28" s="3">
+        <v>107.59</v>
+      </c>
+      <c r="G28" s="4">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="H28" s="3">
+        <v>107.359218</v>
+      </c>
+      <c r="I28" s="4">
+        <v>-1.52E-2</v>
+      </c>
+      <c r="J28" s="3">
+        <v>107.06</v>
+      </c>
+      <c r="K28" s="4">
+        <v>-1.6899999999999998E-2</v>
+      </c>
+      <c r="L28" s="3">
+        <v>107.16445299999999</v>
+      </c>
+      <c r="M28" s="4">
+        <v>-1.8599999999999998E-2</v>
+      </c>
+      <c r="N28" s="3">
+        <v>107.23</v>
+      </c>
+      <c r="O28" s="4"/>
+      <c r="P28" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q28" s="4"/>
+      <c r="R28" s="3">
+        <v>100</v>
+      </c>
+      <c r="S28" s="4">
+        <v>-1.47E-2</v>
+      </c>
+      <c r="T28" s="3">
+        <v>101.82</v>
+      </c>
+      <c r="U28" s="4">
+        <v>-1.4800000000000001E-2</v>
+      </c>
+      <c r="V28" s="3">
+        <v>104.386064</v>
+      </c>
+      <c r="W28" s="4">
+        <v>-1.49E-2</v>
+      </c>
+      <c r="X28" s="3">
+        <v>106.89</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>-2.0899999999999998E-2</v>
+      </c>
+      <c r="Z28" s="3">
+        <v>105.51459800000001</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>-2.69E-2</v>
+      </c>
+      <c r="AB28" s="3">
+        <v>103.99</v>
+      </c>
+      <c r="AC28" s="4"/>
+      <c r="AD28" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE28" s="4"/>
+      <c r="AF28" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG28" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="AH28" s="3">
+        <v>104.84</v>
+      </c>
+      <c r="AI28" s="4">
+        <v>-7.4000000000000003E-3</v>
+      </c>
+      <c r="AJ28" s="3">
+        <v>103.320757</v>
+      </c>
+      <c r="AK28" s="4">
+        <v>-5.3E-3</v>
+      </c>
+      <c r="AL28" s="3">
+        <v>101.77</v>
+      </c>
+      <c r="AM28" s="4">
+        <v>-2.0500000000000002E-3</v>
+      </c>
+      <c r="AN28" s="3">
+        <v>102.750148</v>
+      </c>
+      <c r="AO28" s="4">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="AP28" s="3">
+        <v>103.69</v>
+      </c>
+      <c r="AQ28" s="4"/>
+      <c r="AR28" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>40908</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="D29" s="3">
+        <v>103.36631431760711</v>
+      </c>
+      <c r="E29" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="F29" s="3">
+        <v>108.56</v>
+      </c>
+      <c r="G29" s="4">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="H29" s="3">
+        <v>108.346923</v>
+      </c>
+      <c r="I29" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="J29" s="3">
+        <v>108.07</v>
+      </c>
+      <c r="K29" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="L29" s="3">
+        <v>108.236098</v>
+      </c>
+      <c r="M29" s="4">
+        <v>1.06E-2</v>
+      </c>
+      <c r="N29" s="3">
+        <v>108.36</v>
+      </c>
+      <c r="O29" s="4"/>
+      <c r="P29" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q29" s="4"/>
+      <c r="R29" s="3">
+        <v>100</v>
+      </c>
+      <c r="S29" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="T29" s="3">
+        <v>101.31</v>
+      </c>
+      <c r="U29" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="V29" s="3">
+        <v>104.19816899999999</v>
+      </c>
+      <c r="W29" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="X29" s="3">
+        <v>107.04</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="Z29" s="3">
+        <v>105.472392</v>
+      </c>
+      <c r="AA29" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="AB29" s="3">
+        <v>103.76</v>
+      </c>
+      <c r="AC29" s="4"/>
+      <c r="AD29" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE29" s="4"/>
+      <c r="AF29" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG29" s="4">
+        <v>1.41E-2</v>
+      </c>
+      <c r="AH29" s="3">
+        <v>106.32</v>
+      </c>
+      <c r="AI29" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="AJ29" s="3">
+        <v>104.70525499999999</v>
+      </c>
+      <c r="AK29" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="AL29" s="3">
+        <v>103.06</v>
+      </c>
+      <c r="AM29" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="AN29" s="3">
+        <v>104.322225</v>
+      </c>
+      <c r="AO29" s="4">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="AP29" s="3">
+        <v>105.55</v>
+      </c>
+      <c r="AQ29" s="4"/>
+      <c r="AR29" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>40939</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="D30" s="3">
+        <v>104.0898785178304</v>
+      </c>
+      <c r="E30" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="F30" s="3">
+        <v>110.48</v>
+      </c>
+      <c r="G30" s="4">
+        <v>2.145E-2</v>
+      </c>
+      <c r="H30" s="3">
+        <v>110.670964</v>
+      </c>
+      <c r="I30" s="4">
+        <v>2.52E-2</v>
+      </c>
+      <c r="J30" s="3">
+        <v>110.79</v>
+      </c>
+      <c r="K30" s="4">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="L30" s="3">
+        <v>111.25588500000001</v>
+      </c>
+      <c r="M30" s="4">
+        <v>3.0599999999999999E-2</v>
+      </c>
+      <c r="N30" s="3">
+        <v>111.68</v>
+      </c>
+      <c r="O30" s="4"/>
+      <c r="P30" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q30" s="4"/>
+      <c r="R30" s="3">
+        <v>100</v>
+      </c>
+      <c r="S30" s="4">
+        <v>2.41E-2</v>
+      </c>
+      <c r="T30" s="3">
+        <v>103.75</v>
+      </c>
+      <c r="U30" s="4">
+        <v>2.6349999999999998E-2</v>
+      </c>
+      <c r="V30" s="3">
+        <v>106.943791</v>
+      </c>
+      <c r="W30" s="4">
+        <v>2.86E-2</v>
+      </c>
+      <c r="X30" s="3">
+        <v>110.1</v>
+      </c>
+      <c r="Y30" s="4">
+        <v>3.3050000000000003E-2</v>
+      </c>
+      <c r="Z30" s="3">
+        <v>108.95825499999999</v>
+      </c>
+      <c r="AA30" s="4">
+        <v>3.7499999999999999E-2</v>
+      </c>
+      <c r="AB30" s="3">
+        <v>107.65</v>
+      </c>
+      <c r="AC30" s="4"/>
+      <c r="AD30" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE30" s="4"/>
+      <c r="AF30" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG30" s="4">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="AH30" s="3">
+        <v>109.45</v>
+      </c>
+      <c r="AI30" s="4">
+        <v>2.81E-2</v>
+      </c>
+      <c r="AJ30" s="3">
+        <v>107.64747300000001</v>
+      </c>
+      <c r="AK30" s="4">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="AL30" s="3">
+        <v>105.81</v>
+      </c>
+      <c r="AM30" s="4">
+        <v>2.3449999999999999E-2</v>
+      </c>
+      <c r="AN30" s="3">
+        <v>106.768581</v>
+      </c>
+      <c r="AO30" s="4">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="AP30" s="3">
+        <v>107.68</v>
+      </c>
+      <c r="AQ30" s="4"/>
+      <c r="AR30" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>40968</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="D31" s="3">
+        <v>104.2876492870143</v>
+      </c>
+      <c r="E31" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="F31" s="3">
+        <v>112.06</v>
+      </c>
+      <c r="G31" s="4">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="H31" s="3">
+        <v>112.80691400000001</v>
+      </c>
+      <c r="I31" s="4">
+        <v>2.4299999999999999E-2</v>
+      </c>
+      <c r="J31" s="3">
+        <v>113.48</v>
+      </c>
+      <c r="K31" s="4">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="L31" s="3">
+        <v>114.37105</v>
+      </c>
+      <c r="M31" s="4">
+        <v>3.1699999999999999E-2</v>
+      </c>
+      <c r="N31" s="3">
+        <v>115.22</v>
+      </c>
+      <c r="O31" s="4"/>
+      <c r="P31" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q31" s="4"/>
+      <c r="R31" s="3">
+        <v>100</v>
+      </c>
+      <c r="S31" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="T31" s="3">
+        <v>105.45</v>
+      </c>
+      <c r="U31" s="4">
+        <v>2.085E-2</v>
+      </c>
+      <c r="V31" s="3">
+        <v>109.173569</v>
+      </c>
+      <c r="W31" s="4">
+        <v>2.53E-2</v>
+      </c>
+      <c r="X31" s="3">
+        <v>112.89</v>
+      </c>
+      <c r="Y31" s="4">
+        <v>3.4200000000000001E-2</v>
+      </c>
+      <c r="Z31" s="3">
+        <v>112.68462700000001</v>
+      </c>
+      <c r="AA31" s="4">
+        <v>4.3099999999999999E-2</v>
+      </c>
+      <c r="AB31" s="3">
+        <v>112.29</v>
+      </c>
+      <c r="AC31" s="4"/>
+      <c r="AD31" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE31" s="4"/>
+      <c r="AF31" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG31" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="AH31" s="3">
+        <v>110.62</v>
+      </c>
+      <c r="AI31" s="4">
+        <v>1.035E-2</v>
+      </c>
+      <c r="AJ31" s="3">
+        <v>108.761624</v>
+      </c>
+      <c r="AK31" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="AL31" s="3">
+        <v>106.87</v>
+      </c>
+      <c r="AM31" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AN31" s="3">
+        <v>108.519586</v>
+      </c>
+      <c r="AO31" s="4">
+        <v>2.2800000000000001E-2</v>
+      </c>
+      <c r="AP31" s="3">
+        <v>110.13</v>
+      </c>
+      <c r="AQ31" s="4"/>
+      <c r="AR31" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>40999</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="D32" s="3">
+        <v>104.32936434672909</v>
+      </c>
+      <c r="E32" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="F32" s="3">
+        <v>111.71</v>
+      </c>
+      <c r="G32" s="4">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="H32" s="3">
+        <v>112.35568600000001</v>
+      </c>
+      <c r="I32" s="4">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="J32" s="3">
+        <v>112.93</v>
+      </c>
+      <c r="K32" s="4">
+        <v>-4.15E-3</v>
+      </c>
+      <c r="L32" s="3">
+        <v>113.89641</v>
+      </c>
+      <c r="M32" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="N32" s="3">
+        <v>114.83</v>
+      </c>
+      <c r="O32" s="4"/>
+      <c r="P32" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="3">
+        <v>100</v>
+      </c>
+      <c r="S32" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="T32" s="3">
+        <v>105.09</v>
+      </c>
+      <c r="U32" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="V32" s="3">
+        <v>108.977056</v>
+      </c>
+      <c r="W32" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="X32" s="3">
+        <v>112.87</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>2.8500000000000001E-3</v>
+      </c>
+      <c r="Z32" s="3">
+        <v>113.00577800000001</v>
+      </c>
+      <c r="AA32" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="AB32" s="3">
+        <v>112.95</v>
+      </c>
+      <c r="AC32" s="4"/>
+      <c r="AD32" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE32" s="4"/>
+      <c r="AF32" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="3">
+        <v>110.62</v>
+      </c>
+      <c r="AI32" s="4">
+        <v>3.5E-4</v>
+      </c>
+      <c r="AJ32" s="3">
+        <v>108.799691</v>
+      </c>
+      <c r="AK32" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="AL32" s="3">
+        <v>106.95</v>
+      </c>
+      <c r="AM32" s="4">
+        <v>1.15E-3</v>
+      </c>
+      <c r="AN32" s="3">
+        <v>108.644383</v>
+      </c>
+      <c r="AO32" s="4">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="AP32" s="3">
+        <v>110.31</v>
+      </c>
+      <c r="AQ32" s="4"/>
+      <c r="AR32" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>41029</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="D33" s="3">
+        <v>104.3397972831637</v>
+      </c>
+      <c r="E33" s="4">
+        <v>-5.7000000000000002E-3</v>
+      </c>
+      <c r="F33" s="3">
+        <v>111.08</v>
+      </c>
+      <c r="G33" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="H33" s="3">
+        <v>111.591667</v>
+      </c>
+      <c r="I33" s="4">
+        <v>-7.9000000000000008E-3</v>
+      </c>
+      <c r="J33" s="3">
+        <v>112.03</v>
+      </c>
+      <c r="K33" s="4">
+        <v>-8.8999999999999999E-3</v>
+      </c>
+      <c r="L33" s="3">
+        <v>112.882732</v>
+      </c>
+      <c r="M33" s="4">
+        <v>-9.9000000000000008E-3</v>
+      </c>
+      <c r="N33" s="3">
+        <v>113.69</v>
+      </c>
+      <c r="O33" s="4"/>
+      <c r="P33" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="3">
+        <v>100</v>
+      </c>
+      <c r="S33" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="T33" s="3">
+        <v>105.13</v>
+      </c>
+      <c r="U33" s="4">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="V33" s="3">
+        <v>108.85718199999999</v>
+      </c>
+      <c r="W33" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="X33" s="3">
+        <v>112.57</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="Z33" s="3">
+        <v>112.723264</v>
+      </c>
+      <c r="AA33" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="AB33" s="3">
+        <v>112.68</v>
+      </c>
+      <c r="AC33" s="4"/>
+      <c r="AD33" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE33" s="4"/>
+      <c r="AF33" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG33" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AH33" s="3">
+        <v>110.97</v>
+      </c>
+      <c r="AI33" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AJ33" s="3">
+        <v>109.13697000000001</v>
+      </c>
+      <c r="AK33" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AL33" s="3">
+        <v>107.28</v>
+      </c>
+      <c r="AM33" s="4">
+        <v>3.8500000000000001E-3</v>
+      </c>
+      <c r="AN33" s="3">
+        <v>109.062664</v>
+      </c>
+      <c r="AO33" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="AP33" s="3">
+        <v>110.82</v>
+      </c>
+      <c r="AQ33" s="4"/>
+      <c r="AR33" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>41060</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="D34" s="3">
+        <v>105.77968648567141</v>
+      </c>
+      <c r="E34" s="4">
+        <v>-5.7999999999999996E-3</v>
+      </c>
+      <c r="F34" s="3">
+        <v>110.43</v>
+      </c>
+      <c r="G34" s="4">
+        <v>-1.4250000000000001E-2</v>
+      </c>
+      <c r="H34" s="3">
+        <v>110.001486</v>
+      </c>
+      <c r="I34" s="4">
+        <v>-2.2700000000000001E-2</v>
+      </c>
+      <c r="J34" s="3">
+        <v>109.49</v>
+      </c>
+      <c r="K34" s="4">
+        <v>-2.81E-2</v>
+      </c>
+      <c r="L34" s="3">
+        <v>109.71072700000001</v>
+      </c>
+      <c r="M34" s="4">
+        <v>-3.3500000000000002E-2</v>
+      </c>
+      <c r="N34" s="3">
+        <v>109.88</v>
+      </c>
+      <c r="O34" s="4"/>
+      <c r="P34" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="3">
+        <v>100</v>
+      </c>
+      <c r="S34" s="4">
+        <v>-1.49E-2</v>
+      </c>
+      <c r="T34" s="3">
+        <v>103.57</v>
+      </c>
+      <c r="U34" s="4">
+        <v>-2.615E-2</v>
+      </c>
+      <c r="V34" s="3">
+        <v>106.010566</v>
+      </c>
+      <c r="W34" s="4">
+        <v>-3.7400000000000003E-2</v>
+      </c>
+      <c r="X34" s="3">
+        <v>108.36</v>
+      </c>
+      <c r="Y34" s="4">
+        <v>-5.33E-2</v>
+      </c>
+      <c r="Z34" s="3">
+        <v>106.715114</v>
+      </c>
+      <c r="AA34" s="4">
+        <v>-6.9199999999999998E-2</v>
+      </c>
+      <c r="AB34" s="3">
+        <v>104.88</v>
+      </c>
+      <c r="AC34" s="4"/>
+      <c r="AD34" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE34" s="4"/>
+      <c r="AF34" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG34" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="AH34" s="3">
+        <v>111.53</v>
+      </c>
+      <c r="AI34" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="AJ34" s="3">
+        <v>108.875041</v>
+      </c>
+      <c r="AK34" s="4">
+        <v>-9.9000000000000008E-3</v>
+      </c>
+      <c r="AL34" s="3">
+        <v>106.22</v>
+      </c>
+      <c r="AM34" s="4">
+        <v>-1.2800000000000001E-2</v>
+      </c>
+      <c r="AN34" s="3">
+        <v>107.666662</v>
+      </c>
+      <c r="AO34" s="4">
+        <v>-1.5699999999999999E-2</v>
+      </c>
+      <c r="AP34" s="3">
+        <v>109.08</v>
+      </c>
+      <c r="AQ34" s="4"/>
+      <c r="AR34" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>41090</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" s="4">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="D35" s="3">
+        <v>105.68448476783431</v>
+      </c>
+      <c r="E35" s="4">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="F35" s="3">
+        <v>111.3</v>
+      </c>
+      <c r="G35" s="4">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H35" s="3">
+        <v>111.239003</v>
+      </c>
+      <c r="I35" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="J35" s="3">
+        <v>111.1</v>
+      </c>
+      <c r="K35" s="4">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="L35" s="3">
+        <v>111.63066499999999</v>
+      </c>
+      <c r="M35" s="4">
+        <v>2.0299999999999999E-2</v>
+      </c>
+      <c r="N35" s="3">
+        <v>112.11</v>
+      </c>
+      <c r="O35" s="4"/>
+      <c r="P35" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q35" s="4"/>
+      <c r="R35" s="3">
+        <v>100</v>
+      </c>
+      <c r="S35" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="T35" s="3">
+        <v>104.15</v>
+      </c>
+      <c r="U35" s="4">
+        <v>1.0449999999999999E-2</v>
+      </c>
+      <c r="V35" s="3">
+        <v>107.118377</v>
+      </c>
+      <c r="W35" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="X35" s="3">
+        <v>110.02</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>2.6499999999999999E-2</v>
+      </c>
+      <c r="Z35" s="3">
+        <v>109.543064</v>
+      </c>
+      <c r="AA35" s="4">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="AB35" s="3">
+        <v>108.84</v>
+      </c>
+      <c r="AC35" s="4"/>
+      <c r="AD35" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE35" s="4"/>
+      <c r="AF35" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG35" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AH35" s="3">
+        <v>111.62</v>
+      </c>
+      <c r="AI35" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="AJ35" s="3">
+        <v>109.016578</v>
+      </c>
+      <c r="AK35" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AL35" s="3">
+        <v>106.41</v>
+      </c>
+      <c r="AM35" s="4">
+        <v>3.9500000000000004E-3</v>
+      </c>
+      <c r="AN35" s="3">
+        <v>108.091945</v>
+      </c>
+      <c r="AO35" s="4">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="AP35" s="3">
+        <v>109.74</v>
+      </c>
+      <c r="AQ35" s="4"/>
+      <c r="AR35" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>41121</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C36" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="D36" s="3">
+        <v>107.1429306576304</v>
+      </c>
+      <c r="E36" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="F36" s="3">
+        <v>112.76</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1.5949999999999999E-2</v>
+      </c>
+      <c r="H36" s="3">
+        <v>113.013265</v>
+      </c>
+      <c r="I36" s="4">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="J36" s="3">
+        <v>113.18</v>
+      </c>
+      <c r="K36" s="4">
+        <v>1.925E-2</v>
+      </c>
+      <c r="L36" s="3">
+        <v>113.779555</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="N36" s="3">
+        <v>114.33</v>
+      </c>
+      <c r="O36" s="4"/>
+      <c r="P36" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="3">
+        <v>100</v>
+      </c>
+      <c r="S36" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="T36" s="3">
+        <v>105.12</v>
+      </c>
+      <c r="U36" s="4">
+        <v>1.2E-2</v>
+      </c>
+      <c r="V36" s="3">
+        <v>108.403797</v>
+      </c>
+      <c r="W36" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="X36" s="3">
+        <v>111.64</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>1.6299999999999999E-2</v>
+      </c>
+      <c r="Z36" s="3">
+        <v>111.328616</v>
+      </c>
+      <c r="AA36" s="4">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="AB36" s="3">
+        <v>110.79</v>
+      </c>
+      <c r="AC36" s="4"/>
+      <c r="AD36" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE36" s="4"/>
+      <c r="AF36" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG36" s="4">
+        <v>2.7099999999999999E-2</v>
+      </c>
+      <c r="AH36" s="3">
+        <v>114.65</v>
+      </c>
+      <c r="AI36" s="4">
+        <v>2.9049999999999999E-2</v>
+      </c>
+      <c r="AJ36" s="3">
+        <v>112.18351</v>
+      </c>
+      <c r="AK36" s="4">
+        <v>3.1E-2</v>
+      </c>
+      <c r="AL36" s="3">
+        <v>109.7</v>
+      </c>
+      <c r="AM36" s="4">
+        <v>3.0949999999999998E-2</v>
+      </c>
+      <c r="AN36" s="3">
+        <v>111.43739100000001</v>
+      </c>
+      <c r="AO36" s="4">
+        <v>3.09E-2</v>
+      </c>
+      <c r="AP36" s="3">
+        <v>113.13</v>
+      </c>
+      <c r="AQ36" s="4"/>
+      <c r="AR36" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>41152</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="4">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="D37" s="3">
+        <v>107.46435944960329</v>
+      </c>
+      <c r="E37" s="4">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="F37" s="3">
+        <v>113.37</v>
+      </c>
+      <c r="G37" s="4">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="H37" s="3">
+        <v>113.691345</v>
+      </c>
+      <c r="I37" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="J37" s="3">
+        <v>113.92</v>
+      </c>
+      <c r="K37" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="L37" s="3">
+        <v>114.564634</v>
+      </c>
+      <c r="M37" s="4">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="N37" s="3">
+        <v>115.15</v>
+      </c>
+      <c r="O37" s="4"/>
+      <c r="P37" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="3">
+        <v>100</v>
+      </c>
+      <c r="S37" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="T37" s="3">
+        <v>105.58</v>
+      </c>
+      <c r="U37" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="V37" s="3">
+        <v>109.31438900000001</v>
+      </c>
+      <c r="W37" s="4">
+        <v>1.24E-2</v>
+      </c>
+      <c r="X37" s="3">
+        <v>113.02</v>
+      </c>
+      <c r="Y37" s="4">
+        <v>1.525E-2</v>
+      </c>
+      <c r="Z37" s="3">
+        <v>113.02637799999999</v>
+      </c>
+      <c r="AA37" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AB37" s="3">
+        <v>112.79</v>
+      </c>
+      <c r="AC37" s="4"/>
+      <c r="AD37" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE37" s="4"/>
+      <c r="AF37" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG37" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="AH37" s="3">
+        <v>114.77</v>
+      </c>
+      <c r="AI37" s="4">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="AJ37" s="3">
+        <v>112.26764799999999</v>
+      </c>
+      <c r="AK37" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AL37" s="3">
+        <v>109.75</v>
+      </c>
+      <c r="AM37" s="4">
+        <v>-1.75E-3</v>
+      </c>
+      <c r="AN37" s="3">
+        <v>111.24237599999999</v>
+      </c>
+      <c r="AO37" s="4">
+        <v>-3.8999999999999998E-3</v>
+      </c>
+      <c r="AP37" s="3">
+        <v>112.69</v>
+      </c>
+      <c r="AQ37" s="4"/>
+      <c r="AR37" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>41182</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="D38" s="3">
+        <v>107.7545132201172</v>
+      </c>
+      <c r="E38" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="F38" s="3">
+        <v>113.89</v>
+      </c>
+      <c r="G38" s="4">
+        <v>6.9499999999999996E-3</v>
+      </c>
+      <c r="H38" s="3">
+        <v>114.481499</v>
+      </c>
+      <c r="I38" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="J38" s="3">
+        <v>114.98</v>
+      </c>
+      <c r="K38" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="L38" s="3">
+        <v>115.74464999999999</v>
+      </c>
+      <c r="M38" s="4">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="N38" s="3">
+        <v>116.46</v>
+      </c>
+      <c r="O38" s="4"/>
+      <c r="P38" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q38" s="4"/>
+      <c r="R38" s="3">
+        <v>100</v>
+      </c>
+      <c r="S38" s="4">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="T38" s="3">
+        <v>106.16</v>
+      </c>
+      <c r="U38" s="4">
+        <v>1.025E-2</v>
+      </c>
+      <c r="V38" s="3">
+        <v>110.434862</v>
+      </c>
+      <c r="W38" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="X38" s="3">
+        <v>114.72</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>1.8350000000000002E-2</v>
+      </c>
+      <c r="Z38" s="3">
+        <v>115.10041200000001</v>
+      </c>
+      <c r="AA38" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="AB38" s="3">
+        <v>115.24</v>
+      </c>
+      <c r="AC38" s="4"/>
+      <c r="AD38" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE38" s="4"/>
+      <c r="AF38" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG38" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="AH38" s="3">
+        <v>115.42</v>
+      </c>
+      <c r="AI38" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="AJ38" s="3">
+        <v>113.00861399999999</v>
+      </c>
+      <c r="AK38" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="AL38" s="3">
+        <v>110.58</v>
+      </c>
+      <c r="AM38" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AN38" s="3">
+        <v>111.587227</v>
+      </c>
+      <c r="AO38" s="4">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="AP38" s="3">
+        <v>112.53</v>
+      </c>
+      <c r="AQ38" s="4"/>
+      <c r="AR38" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>41213</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="4">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="D39" s="3">
+        <v>107.3558215212028</v>
+      </c>
+      <c r="E39" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="F39" s="3">
+        <v>114.15</v>
+      </c>
+      <c r="G39" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="H39" s="3">
+        <v>114.687566</v>
+      </c>
+      <c r="I39" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J39" s="3">
+        <v>115.14</v>
+      </c>
+      <c r="K39" s="4">
+        <v>1.8500000000000001E-3</v>
+      </c>
+      <c r="L39" s="3">
+        <v>115.958778</v>
+      </c>
+      <c r="M39" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="N39" s="3">
+        <v>116.72</v>
+      </c>
+      <c r="O39" s="4"/>
+      <c r="P39" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q39" s="4"/>
+      <c r="R39" s="3">
+        <v>100</v>
+      </c>
+      <c r="S39" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="T39" s="3">
+        <v>105.83</v>
+      </c>
+      <c r="U39" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="V39" s="3">
+        <v>110.09251399999999</v>
+      </c>
+      <c r="W39" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="X39" s="3">
+        <v>114.36</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="Z39" s="3">
+        <v>114.52491000000001</v>
+      </c>
+      <c r="AA39" s="4">
+        <v>-6.8999999999999999E-3</v>
+      </c>
+      <c r="AB39" s="3">
+        <v>114.45</v>
+      </c>
+      <c r="AC39" s="4"/>
+      <c r="AD39" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE39" s="4"/>
+      <c r="AF39" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG39" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="AH39" s="3">
+        <v>115.71</v>
+      </c>
+      <c r="AI39" s="4">
+        <v>-2.2499999999999998E-3</v>
+      </c>
+      <c r="AJ39" s="3">
+        <v>112.754345</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+      <c r="AL39" s="3">
+        <v>109.81</v>
+      </c>
+      <c r="AM39" s="4">
+        <v>-8.6999999999999994E-3</v>
+      </c>
+      <c r="AN39" s="3">
+        <v>110.616418</v>
+      </c>
+      <c r="AO39" s="4">
+        <v>-1.04E-2</v>
+      </c>
+      <c r="AP39" s="3">
+        <v>111.36</v>
+      </c>
+      <c r="AQ39" s="4"/>
+      <c r="AR39" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>41243</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="D40" s="3">
+        <v>107.8496583002003</v>
+      </c>
+      <c r="E40" s="4">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="F40" s="3">
+        <v>114.92</v>
+      </c>
+      <c r="G40" s="4">
+        <v>8.1499999999999993E-3</v>
+      </c>
+      <c r="H40" s="3">
+        <v>115.62227</v>
+      </c>
+      <c r="I40" s="4">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="J40" s="3">
+        <v>116.24</v>
+      </c>
+      <c r="K40" s="4">
+        <v>1.025E-2</v>
+      </c>
+      <c r="L40" s="3">
+        <v>117.147355</v>
+      </c>
+      <c r="M40" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="N40" s="3">
+        <v>118.01</v>
+      </c>
+      <c r="O40" s="4"/>
+      <c r="P40" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="3">
+        <v>100</v>
+      </c>
+      <c r="S40" s="4">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="T40" s="3">
+        <v>106.19</v>
+      </c>
+      <c r="U40" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="V40" s="3">
+        <v>110.532884</v>
+      </c>
+      <c r="W40" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="X40" s="3">
+        <v>114.89</v>
+      </c>
+      <c r="Y40" s="4">
+        <v>8.1499999999999993E-3</v>
+      </c>
+      <c r="Z40" s="3">
+        <v>115.458288</v>
+      </c>
+      <c r="AA40" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="AB40" s="3">
+        <v>115.78</v>
+      </c>
+      <c r="AC40" s="4"/>
+      <c r="AD40" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE40" s="4"/>
+      <c r="AF40" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG40" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="AH40" s="3">
+        <v>116.19</v>
+      </c>
+      <c r="AI40" s="4">
+        <v>4.9500000000000004E-3</v>
+      </c>
+      <c r="AJ40" s="3">
+        <v>113.312479</v>
+      </c>
+      <c r="AK40" s="4">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="AL40" s="3">
+        <v>110.43</v>
+      </c>
+      <c r="AM40" s="4">
+        <v>9.1500000000000001E-3</v>
+      </c>
+      <c r="AN40" s="3">
+        <v>111.628558</v>
+      </c>
+      <c r="AO40" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AP40" s="3">
+        <v>112.77</v>
+      </c>
+      <c r="AQ40" s="4"/>
+      <c r="AR40" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>41274</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="D41" s="3">
+        <v>107.9359380268405</v>
+      </c>
+      <c r="E41" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="F41" s="3">
+        <v>115.19</v>
+      </c>
+      <c r="G41" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H41" s="3">
+        <v>116.03851</v>
+      </c>
+      <c r="I41" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J41" s="3">
+        <v>116.81</v>
+      </c>
+      <c r="K41" s="4">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="L41" s="3">
+        <v>117.82680999999999</v>
+      </c>
+      <c r="M41" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="N41" s="3">
+        <v>118.8</v>
+      </c>
+      <c r="O41" s="4"/>
+      <c r="P41" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="3">
+        <v>100</v>
+      </c>
+      <c r="S41" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="T41" s="3">
+        <v>106.65</v>
+      </c>
+      <c r="U41" s="4">
+        <v>6.0499999999999998E-3</v>
+      </c>
+      <c r="V41" s="3">
+        <v>111.20160799999999</v>
+      </c>
+      <c r="W41" s="4">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="X41" s="3">
+        <v>115.79</v>
+      </c>
+      <c r="Y41" s="4">
+        <v>9.9500000000000005E-3</v>
+      </c>
+      <c r="Z41" s="3">
+        <v>116.60709799999999</v>
+      </c>
+      <c r="AA41" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AB41" s="3">
+        <v>117.19</v>
+      </c>
+      <c r="AC41" s="4"/>
+      <c r="AD41" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE41" s="4"/>
+      <c r="AF41" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG41" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AH41" s="3">
+        <v>116.41</v>
+      </c>
+      <c r="AI41" s="4">
+        <v>1.8500000000000001E-3</v>
+      </c>
+      <c r="AJ41" s="3">
+        <v>113.52210700000001</v>
+      </c>
+      <c r="AK41" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AL41" s="3">
+        <v>110.63</v>
+      </c>
+      <c r="AM41" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="AN41" s="3">
+        <v>111.583907</v>
+      </c>
+      <c r="AO41" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="AP41" s="3">
+        <v>112.47</v>
+      </c>
+      <c r="AQ41" s="4"/>
+      <c r="AR41" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>41305</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="4">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="D42" s="3">
+        <v>107.2235608358633</v>
+      </c>
+      <c r="E42" s="4">
+        <v>2.24E-2</v>
+      </c>
+      <c r="F42" s="3">
+        <v>117.77</v>
+      </c>
+      <c r="G42" s="4">
+        <v>3.005E-2</v>
+      </c>
+      <c r="H42" s="3">
+        <v>119.52546700000001</v>
+      </c>
+      <c r="I42" s="4">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="J42" s="3">
+        <v>121.21</v>
+      </c>
+      <c r="K42" s="4">
+        <v>4.4450000000000003E-2</v>
+      </c>
+      <c r="L42" s="3">
+        <v>123.064211</v>
+      </c>
+      <c r="M42" s="4">
+        <v>5.1200000000000002E-2</v>
+      </c>
+      <c r="N42" s="3">
+        <v>124.88</v>
+      </c>
+      <c r="O42" s="4"/>
+      <c r="P42" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="3">
+        <v>100</v>
+      </c>
+      <c r="S42" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="T42" s="3">
+        <v>107.84</v>
+      </c>
+      <c r="U42" s="4">
+        <v>1.6650000000000002E-2</v>
+      </c>
+      <c r="V42" s="3">
+        <v>113.05311399999999</v>
+      </c>
+      <c r="W42" s="4">
+        <v>2.2100000000000002E-2</v>
+      </c>
+      <c r="X42" s="3">
+        <v>118.34</v>
+      </c>
+      <c r="Y42" s="4">
+        <v>2.8299999999999999E-2</v>
+      </c>
+      <c r="Z42" s="3">
+        <v>119.907079</v>
+      </c>
+      <c r="AA42" s="4">
+        <v>3.4500000000000003E-2</v>
+      </c>
+      <c r="AB42" s="3">
+        <v>121.23</v>
+      </c>
+      <c r="AC42" s="4"/>
+      <c r="AD42" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE42" s="4"/>
+      <c r="AF42" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG42" s="4">
+        <v>-8.8000000000000005E-3</v>
+      </c>
+      <c r="AH42" s="3">
+        <v>115.39</v>
+      </c>
+      <c r="AI42" s="4">
+        <v>-2.65E-3</v>
+      </c>
+      <c r="AJ42" s="3">
+        <v>113.221273</v>
+      </c>
+      <c r="AK42" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="AL42" s="3">
+        <v>111.02</v>
+      </c>
+      <c r="AM42" s="4">
+        <v>1.3650000000000001E-2</v>
+      </c>
+      <c r="AN42" s="3">
+        <v>113.107027</v>
+      </c>
+      <c r="AO42" s="4">
+        <v>2.3800000000000002E-2</v>
+      </c>
+      <c r="AP42" s="3">
+        <v>115.15</v>
+      </c>
+      <c r="AQ42" s="4"/>
+      <c r="AR42" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>41333</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="D43" s="3">
+        <v>107.9419586934636</v>
+      </c>
+      <c r="E43" s="4">
+        <v>1.49E-2</v>
+      </c>
+      <c r="F43" s="3">
+        <v>119.52</v>
+      </c>
+      <c r="G43" s="4">
+        <v>1.8149999999999999E-2</v>
+      </c>
+      <c r="H43" s="3">
+        <v>121.69485400000001</v>
+      </c>
+      <c r="I43" s="4">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="J43" s="3">
+        <v>123.81</v>
+      </c>
+      <c r="K43" s="4">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="L43" s="3">
+        <v>126.116204</v>
+      </c>
+      <c r="M43" s="4">
+        <v>2.8199999999999999E-2</v>
+      </c>
+      <c r="N43" s="3">
+        <v>128.4</v>
+      </c>
+      <c r="O43" s="4"/>
+      <c r="P43" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q43" s="4"/>
+      <c r="R43" s="3">
+        <v>100</v>
+      </c>
+      <c r="S43" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="T43" s="3">
+        <v>107.94</v>
+      </c>
+      <c r="U43" s="4">
+        <v>2.8500000000000001E-3</v>
+      </c>
+      <c r="V43" s="3">
+        <v>113.375316</v>
+      </c>
+      <c r="W43" s="4">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="X43" s="3">
+        <v>118.91</v>
+      </c>
+      <c r="Y43" s="4">
+        <v>3.0500000000000002E-3</v>
+      </c>
+      <c r="Z43" s="3">
+        <v>120.272795</v>
+      </c>
+      <c r="AA43" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="AB43" s="3">
+        <v>121.39</v>
+      </c>
+      <c r="AC43" s="4"/>
+      <c r="AD43" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE43" s="4"/>
+      <c r="AF43" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG43" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="AH43" s="3">
+        <v>117.04</v>
+      </c>
+      <c r="AI43" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="AJ43" s="3">
+        <v>115.191323</v>
+      </c>
+      <c r="AK43" s="4">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="AL43" s="3">
+        <v>113.3</v>
+      </c>
+      <c r="AM43" s="4">
+        <v>2.4049999999999998E-2</v>
+      </c>
+      <c r="AN43" s="3">
+        <v>115.827251</v>
+      </c>
+      <c r="AO43" s="4">
+        <v>2.76E-2</v>
+      </c>
+      <c r="AP43" s="3">
+        <v>118.33</v>
+      </c>
+      <c r="AQ43" s="4"/>
+      <c r="AR43" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>41364</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="D44" s="3">
+        <v>108.7515233836646</v>
+      </c>
+      <c r="E44" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="F44" s="3">
+        <v>120.86</v>
+      </c>
+      <c r="G44" s="4">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="H44" s="3">
+        <v>123.17953199999999</v>
+      </c>
+      <c r="I44" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="J44" s="3">
+        <v>125.44</v>
+      </c>
+      <c r="K44" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="L44" s="3">
+        <v>127.869219</v>
+      </c>
+      <c r="M44" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="N44" s="3">
+        <v>130.28</v>
+      </c>
+      <c r="O44" s="4"/>
+      <c r="P44" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q44" s="4"/>
+      <c r="R44" s="3">
+        <v>100</v>
+      </c>
+      <c r="S44" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="T44" s="3">
+        <v>108.69</v>
+      </c>
+      <c r="U44" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="V44" s="3">
+        <v>114.327668</v>
+      </c>
+      <c r="W44" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="X44" s="3">
+        <v>120.08</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>1.095E-2</v>
+      </c>
+      <c r="Z44" s="3">
+        <v>121.589782</v>
+      </c>
+      <c r="AA44" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AB44" s="3">
+        <v>122.85</v>
+      </c>
+      <c r="AC44" s="4"/>
+      <c r="AD44" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE44" s="4"/>
+      <c r="AF44" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG44" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="AH44" s="3">
+        <v>118.43</v>
+      </c>
+      <c r="AI44" s="4">
+        <v>1.6150000000000001E-2</v>
+      </c>
+      <c r="AJ44" s="3">
+        <v>117.051663</v>
+      </c>
+      <c r="AK44" s="4">
+        <v>2.0400000000000001E-2</v>
+      </c>
+      <c r="AL44" s="3">
+        <v>115.61</v>
+      </c>
+      <c r="AM44" s="4">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AN44" s="3">
+        <v>118.722932</v>
+      </c>
+      <c r="AO44" s="4">
+        <v>2.9600000000000001E-2</v>
+      </c>
+      <c r="AP44" s="3">
+        <v>121.83</v>
+      </c>
+      <c r="AQ44" s="4"/>
+      <c r="AR44" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>41394</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="D45" s="3">
+        <v>109.327906457598</v>
+      </c>
+      <c r="E45" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="F45" s="3">
+        <v>121.54</v>
+      </c>
+      <c r="G45" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="H45" s="3">
+        <v>123.758475</v>
+      </c>
+      <c r="I45" s="4">
+        <v>3.8E-3</v>
+      </c>
+      <c r="J45" s="3">
+        <v>125.92</v>
+      </c>
+      <c r="K45" s="4">
+        <v>2.8500000000000001E-3</v>
+      </c>
+      <c r="L45" s="3">
+        <v>128.23364599999999</v>
+      </c>
+      <c r="M45" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="N45" s="3">
+        <v>130.52000000000001</v>
+      </c>
+      <c r="O45" s="4"/>
+      <c r="P45" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q45" s="4"/>
+      <c r="R45" s="3">
+        <v>100</v>
+      </c>
+      <c r="S45" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="T45" s="3">
+        <v>109.89</v>
+      </c>
+      <c r="U45" s="4">
+        <v>1.1050000000000001E-2</v>
+      </c>
+      <c r="V45" s="3">
+        <v>115.59098899999999</v>
+      </c>
+      <c r="W45" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="X45" s="3">
+        <v>121.41</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="Z45" s="3">
+        <v>123.194767</v>
+      </c>
+      <c r="AA45" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="AB45" s="3">
+        <v>124.73</v>
+      </c>
+      <c r="AC45" s="4"/>
+      <c r="AD45" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE45" s="4"/>
+      <c r="AF45" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG45" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="AH45" s="3">
+        <v>118.36</v>
+      </c>
+      <c r="AI45" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="AJ45" s="3">
+        <v>117.133599</v>
+      </c>
+      <c r="AK45" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="AL45" s="3">
+        <v>115.84</v>
+      </c>
+      <c r="AM45" s="4">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="AN45" s="3">
+        <v>118.823847</v>
+      </c>
+      <c r="AO45" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="AP45" s="3">
+        <v>121.79</v>
+      </c>
+      <c r="AQ45" s="4"/>
+      <c r="AR45" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>41425</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="4">
+        <v>-1.23E-2</v>
+      </c>
+      <c r="D46" s="3">
+        <v>107.9831732081695</v>
+      </c>
+      <c r="E46" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="F46" s="3">
+        <v>121.86</v>
+      </c>
+      <c r="G46" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="H46" s="3">
+        <v>124.748543</v>
+      </c>
+      <c r="I46" s="4">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="J46" s="3">
+        <v>127.59</v>
+      </c>
+      <c r="K46" s="4">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="L46" s="3">
+        <v>130.477735</v>
+      </c>
+      <c r="M46" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="N46" s="3">
+        <v>133.36000000000001</v>
+      </c>
+      <c r="O46" s="4"/>
+      <c r="P46" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="3">
+        <v>100</v>
+      </c>
+      <c r="S46" s="4">
+        <v>-6.1999999999999998E-3</v>
+      </c>
+      <c r="T46" s="3">
+        <v>109.21</v>
+      </c>
+      <c r="U46" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="V46" s="3">
+        <v>115.382925</v>
+      </c>
+      <c r="W46" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="X46" s="3">
+        <v>121.73</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="Z46" s="3">
+        <v>123.391879</v>
+      </c>
+      <c r="AA46" s="4">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="AB46" s="3">
+        <v>124.81</v>
+      </c>
+      <c r="AC46" s="4"/>
+      <c r="AD46" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE46" s="4"/>
+      <c r="AF46" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG46" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="AH46" s="3">
+        <v>118.05</v>
+      </c>
+      <c r="AI46" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AJ46" s="3">
+        <v>117.55528</v>
+      </c>
+      <c r="AK46" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="AL46" s="3">
+        <v>116.97</v>
+      </c>
+      <c r="AM46" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="AN46" s="3">
+        <v>119.845732</v>
+      </c>
+      <c r="AO46" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="AP46" s="3">
+        <v>122.7</v>
+      </c>
+      <c r="AQ46" s="4"/>
+      <c r="AR46" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>41455</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="4">
+        <v>-1.67E-2</v>
+      </c>
+      <c r="D47" s="3">
+        <v>106.1798542155931</v>
+      </c>
+      <c r="E47" s="4">
+        <v>-2.6700000000000002E-2</v>
+      </c>
+      <c r="F47" s="3">
+        <v>118.61</v>
+      </c>
+      <c r="G47" s="4">
+        <v>-2.8199999999999999E-2</v>
+      </c>
+      <c r="H47" s="3">
+        <v>121.23063399999999</v>
+      </c>
+      <c r="I47" s="4">
+        <v>-2.9700000000000001E-2</v>
+      </c>
+      <c r="J47" s="3">
+        <v>123.8</v>
+      </c>
+      <c r="K47" s="4">
+        <v>-3.1550000000000002E-2</v>
+      </c>
+      <c r="L47" s="3">
+        <v>126.361163</v>
+      </c>
+      <c r="M47" s="4">
+        <v>-3.3399999999999999E-2</v>
+      </c>
+      <c r="N47" s="3">
+        <v>128.9</v>
+      </c>
+      <c r="O47" s="4"/>
+      <c r="P47" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q47" s="4"/>
+      <c r="R47" s="3">
+        <v>100</v>
+      </c>
+      <c r="S47" s="4">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="T47" s="3">
+        <v>106.85</v>
+      </c>
+      <c r="U47" s="4">
+        <v>-2.4250000000000001E-2</v>
+      </c>
+      <c r="V47" s="3">
+        <v>112.584889</v>
+      </c>
+      <c r="W47" s="4">
+        <v>-2.69E-2</v>
+      </c>
+      <c r="X47" s="3">
+        <v>118.45</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>-2.8400000000000002E-2</v>
+      </c>
+      <c r="Z47" s="3">
+        <v>119.88755</v>
+      </c>
+      <c r="AA47" s="4">
+        <v>-2.9899999999999999E-2</v>
+      </c>
+      <c r="AB47" s="3">
+        <v>121.08</v>
+      </c>
+      <c r="AC47" s="4"/>
+      <c r="AD47" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE47" s="4"/>
+      <c r="AF47" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG47" s="4">
+        <v>-2.5899999999999999E-2</v>
+      </c>
+      <c r="AH47" s="3">
+        <v>114.99</v>
+      </c>
+      <c r="AI47" s="4">
+        <v>-2.5049999999999999E-2</v>
+      </c>
+      <c r="AJ47" s="3">
+        <v>114.61052100000001</v>
+      </c>
+      <c r="AK47" s="4">
+        <v>-2.4199999999999999E-2</v>
+      </c>
+      <c r="AL47" s="3">
+        <v>114.14</v>
+      </c>
+      <c r="AM47" s="4">
+        <v>-2.7300000000000001E-2</v>
+      </c>
+      <c r="AN47" s="3">
+        <v>116.573944</v>
+      </c>
+      <c r="AO47" s="4">
+        <v>-3.04E-2</v>
+      </c>
+      <c r="AP47" s="3">
+        <v>118.97</v>
+      </c>
+      <c r="AQ47" s="4"/>
+      <c r="AR47" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>41486</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="D48" s="3">
+        <v>106.74260744293581</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1.83E-2</v>
+      </c>
+      <c r="F48" s="3">
+        <v>120.78</v>
+      </c>
+      <c r="G48" s="4">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="H48" s="3">
+        <v>124.067431</v>
+      </c>
+      <c r="I48" s="4">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="J48" s="3">
+        <v>127.33</v>
+      </c>
+      <c r="K48" s="4">
+        <v>3.1949999999999999E-2</v>
+      </c>
+      <c r="L48" s="3">
+        <v>130.398402</v>
+      </c>
+      <c r="M48" s="4">
+        <v>3.5400000000000001E-2</v>
+      </c>
+      <c r="N48" s="3">
+        <v>133.47</v>
+      </c>
+      <c r="O48" s="4"/>
+      <c r="P48" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q48" s="4"/>
+      <c r="R48" s="3">
+        <v>100</v>
+      </c>
+      <c r="S48" s="4">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="T48" s="3">
+        <v>108.27</v>
+      </c>
+      <c r="U48" s="4">
+        <v>2.1149999999999999E-2</v>
+      </c>
+      <c r="V48" s="3">
+        <v>114.96606</v>
+      </c>
+      <c r="W48" s="4">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="X48" s="3">
+        <v>121.89</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="Z48" s="3">
+        <v>123.933755</v>
+      </c>
+      <c r="AA48" s="4">
+        <v>3.85E-2</v>
+      </c>
+      <c r="AB48" s="3">
+        <v>125.74</v>
+      </c>
+      <c r="AC48" s="4"/>
+      <c r="AD48" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE48" s="4"/>
+      <c r="AF48" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG48" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="AH48" s="3">
+        <v>115.96</v>
+      </c>
+      <c r="AI48" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="AJ48" s="3">
+        <v>116.12338</v>
+      </c>
+      <c r="AK48" s="4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AL48" s="3">
+        <v>116.2</v>
+      </c>
+      <c r="AM48" s="4">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="AN48" s="3">
+        <v>119.06862599999999</v>
+      </c>
+      <c r="AO48" s="4">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="AP48" s="3">
+        <v>121.92</v>
+      </c>
+      <c r="AQ48" s="4"/>
+      <c r="AR48" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>41517</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="D49" s="3">
+        <v>105.98473493009089</v>
+      </c>
+      <c r="E49" s="4">
+        <v>-1.46E-2</v>
+      </c>
+      <c r="F49" s="3">
+        <v>119.02</v>
+      </c>
+      <c r="G49" s="4">
+        <v>-1.6250000000000001E-2</v>
+      </c>
+      <c r="H49" s="3">
+        <v>122.05133499999999</v>
+      </c>
+      <c r="I49" s="4">
+        <v>-1.7899999999999999E-2</v>
+      </c>
+      <c r="J49" s="3">
+        <v>125.05</v>
+      </c>
+      <c r="K49" s="4">
+        <v>-2.0400000000000001E-2</v>
+      </c>
+      <c r="L49" s="3">
+        <v>127.738274</v>
+      </c>
+      <c r="M49" s="4">
+        <v>-2.29E-2</v>
+      </c>
+      <c r="N49" s="3">
+        <v>130.41</v>
+      </c>
+      <c r="O49" s="4"/>
+      <c r="P49" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q49" s="4"/>
+      <c r="R49" s="3">
+        <v>100</v>
+      </c>
+      <c r="S49" s="4">
+        <v>-0.01</v>
+      </c>
+      <c r="T49" s="3">
+        <v>107.19</v>
+      </c>
+      <c r="U49" s="4">
+        <v>-1.005E-2</v>
+      </c>
+      <c r="V49" s="3">
+        <v>113.81065099999999</v>
+      </c>
+      <c r="W49" s="4">
+        <v>-1.01E-2</v>
+      </c>
+      <c r="X49" s="3">
+        <v>120.66</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>-1.1350000000000001E-2</v>
+      </c>
+      <c r="Z49" s="3">
+        <v>122.527106</v>
+      </c>
+      <c r="AA49" s="4">
+        <v>-1.26E-2</v>
+      </c>
+      <c r="AB49" s="3">
+        <v>124.15</v>
+      </c>
+      <c r="AC49" s="4"/>
+      <c r="AD49" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE49" s="4"/>
+      <c r="AF49" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG49" s="4">
+        <v>-1E-4</v>
+      </c>
+      <c r="AH49" s="3">
+        <v>115.95</v>
+      </c>
+      <c r="AI49" s="4">
+        <v>-2E-3</v>
+      </c>
+      <c r="AJ49" s="3">
+        <v>115.891133</v>
+      </c>
+      <c r="AK49" s="4">
+        <v>-3.8999999999999998E-3</v>
+      </c>
+      <c r="AL49" s="3">
+        <v>115.74</v>
+      </c>
+      <c r="AM49" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="AN49" s="3">
+        <v>118.44946899999999</v>
+      </c>
+      <c r="AO49" s="4">
+        <v>-6.4999999999999997E-3</v>
+      </c>
+      <c r="AP49" s="3">
+        <v>121.12</v>
+      </c>
+      <c r="AQ49" s="4"/>
+      <c r="AR49" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>41547</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="D50" s="3">
+        <v>106.5146586047414</v>
+      </c>
+      <c r="E50" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="F50" s="3">
+        <v>119.18</v>
+      </c>
+      <c r="G50" s="4">
+        <v>3.9500000000000004E-3</v>
+      </c>
+      <c r="H50" s="3">
+        <v>122.533438</v>
+      </c>
+      <c r="I50" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="J50" s="3">
+        <v>125.86</v>
+      </c>
+      <c r="K50" s="4">
+        <v>7.5500000000000003E-3</v>
+      </c>
+      <c r="L50" s="3">
+        <v>128.702698</v>
+      </c>
+      <c r="M50" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="N50" s="3">
+        <v>131.53</v>
+      </c>
+      <c r="O50" s="4"/>
+      <c r="P50" s="3">
+        <v>100</v>
+      </c>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="3">
+        <v>100</v>
+      </c>
+      <c r="S50" s="4">
+        <v>1.6E-2</v>
+      </c>
+      <c r="T50" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="U50" s="4">
+        <v>2.06E-2</v>
+      </c>
+      <c r="V50" s="3">
+        <v>116.15515000000001</v>
+      </c>
+      <c r="W50" s="4">
+        <v>2.52E-2</v>
+      </c>
+      <c r="X50" s="3">
+        <v>123.7</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="Z50" s="3">
+        <v>126.66852299999999</v>
+      </c>
+      <c r="AA50" s="4">
+        <v>4.24E-2</v>
+      </c>
+      <c r="AB50" s="3">
+        <v>129.41999999999999</v>
+      </c>
+      <c r="AC50" s="4"/>
+      <c r="AD50" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE50" s="4"/>
+      <c r="AF50" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG50" s="4">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="AH50" s="3">
+        <v>116.57</v>
+      </c>
+      <c r="AI50" s="4">
+        <v>1.3350000000000001E-2</v>
+      </c>
+      <c r="AJ50" s="3">
+        <v>117.43827899999999</v>
+      </c>
+      <c r="AK50" s="4">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="AL50" s="3">
+        <v>118.21</v>
+      </c>
+      <c r="AM50" s="4">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="AN50" s="3">
+        <v>121.398861</v>
+      </c>
+      <c r="AO50" s="4">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="AP50" s="3">
+        <v>124.58</v>
+      </c>
+      <c r="AQ50" s="4"/>
+      <c r="AR50" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>41578</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="D51" s="3">
+        <v>106.88745990985799</v>
+      </c>
+      <c r="E51" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="F51" s="3">
+        <v>121.34</v>
+      </c>
+      <c r="G51" s="4">
+        <v>2.24E-2</v>
+      </c>
+      <c r="H51" s="3">
+        <v>125.278187</v>
+      </c>
+      <c r="I51" s="4">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="J51" s="3">
+        <v>129.22</v>
+      </c>
+      <c r="K51" s="4">
+        <v>2.9950000000000001E-2</v>
+      </c>
+      <c r="L51" s="3">
+        <v>132.557344</v>
+      </c>
+      <c r="M51" s="4">
+        <v>3.32E-2</v>
+      </c>
+      <c r="N51" s="3">
+        <v>135.9</v>
+      </c>
+      <c r="O51" s="4">
+        <v>1.9954348E-2</v>
+      </c>
+      <c r="P51" s="3">
+        <v>101.9954348</v>
+      </c>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="3">
+        <v>100</v>
+      </c>
+      <c r="S51" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="T51" s="3">
+        <v>110.26</v>
+      </c>
+      <c r="U51" s="4">
+        <v>1.7149999999999999E-2</v>
+      </c>
+      <c r="V51" s="3">
+        <v>118.147211</v>
+      </c>
+      <c r="W51" s="4">
+        <v>2.18E-2</v>
+      </c>
+      <c r="X51" s="3">
+        <v>126.39</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>2.47E-2</v>
+      </c>
+      <c r="Z51" s="3">
+        <v>129.797235</v>
+      </c>
+      <c r="AA51" s="4">
+        <v>2.76E-2</v>
+      </c>
+      <c r="AB51" s="3">
+        <v>132.99</v>
+      </c>
+      <c r="AC51" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE51" s="4"/>
+      <c r="AF51" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG51" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="AH51" s="3">
+        <v>117.93</v>
+      </c>
+      <c r="AI51" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="AJ51" s="3">
+        <v>119.105903</v>
+      </c>
+      <c r="AK51" s="4">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="AL51" s="3">
+        <v>120.2</v>
+      </c>
+      <c r="AM51" s="4">
+        <v>1.525E-2</v>
+      </c>
+      <c r="AN51" s="3">
+        <v>123.25019399999999</v>
+      </c>
+      <c r="AO51" s="4">
+        <v>1.37E-2</v>
+      </c>
+      <c r="AP51" s="3">
+        <v>126.28</v>
+      </c>
+      <c r="AQ51" s="4"/>
+      <c r="AR51" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
+        <v>41608</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="4">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="D52" s="3">
+        <v>106.7057512280112</v>
+      </c>
+      <c r="E52" s="4">
+        <v>-4.7000000000000002E-3</v>
+      </c>
+      <c r="F52" s="3">
+        <v>120.77</v>
+      </c>
+      <c r="G52" s="4">
+        <v>-4.0499999999999998E-3</v>
+      </c>
+      <c r="H52" s="3">
+        <v>124.77081</v>
+      </c>
+      <c r="I52" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="J52" s="3">
+        <v>128.78</v>
+      </c>
+      <c r="K52" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="L52" s="3">
+        <v>132.11990499999999</v>
+      </c>
+      <c r="M52" s="4">
+        <v>-3.2000000000000002E-3</v>
+      </c>
+      <c r="N52" s="3">
+        <v>135.46</v>
+      </c>
+      <c r="O52" s="4">
+        <v>-4.501087E-3</v>
+      </c>
+      <c r="P52" s="3">
+        <v>101.53634447436239</v>
+      </c>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="3">
+        <v>100</v>
+      </c>
+      <c r="S52" s="4">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="T52" s="3">
+        <v>110.72</v>
+      </c>
+      <c r="U52" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="V52" s="3">
+        <v>118.584356</v>
+      </c>
+      <c r="W52" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="X52" s="3">
+        <v>126.81</v>
+      </c>
+      <c r="Y52" s="4">
+        <v>4.5500000000000002E-3</v>
+      </c>
+      <c r="Z52" s="3">
+        <v>130.38781299999999</v>
+      </c>
+      <c r="AA52" s="4">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="AB52" s="3">
+        <v>133.76</v>
+      </c>
+      <c r="AC52" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE52" s="4"/>
+      <c r="AF52" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG52" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AH52" s="3">
+        <v>118.03</v>
+      </c>
+      <c r="AI52" s="4">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="AJ52" s="3">
+        <v>119.677611</v>
+      </c>
+      <c r="AK52" s="4">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="AL52" s="3">
+        <v>121.24</v>
+      </c>
+      <c r="AM52" s="4">
+        <v>9.3500000000000007E-3</v>
+      </c>
+      <c r="AN52" s="3">
+        <v>124.40258300000001</v>
+      </c>
+      <c r="AO52" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="AP52" s="3">
+        <v>127.55</v>
+      </c>
+      <c r="AQ52" s="4"/>
+      <c r="AR52" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>41639</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="D53" s="3">
+        <v>106.0655167206431</v>
+      </c>
+      <c r="E53" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="F53" s="3">
+        <v>121.02</v>
+      </c>
+      <c r="G53" s="4">
+        <v>3.5500000000000002E-3</v>
+      </c>
+      <c r="H53" s="3">
+        <v>125.213747</v>
+      </c>
+      <c r="I53" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J53" s="3">
+        <v>129.43</v>
+      </c>
+      <c r="K53" s="4">
+        <v>6.6499999999999997E-3</v>
+      </c>
+      <c r="L53" s="3">
+        <v>132.998502</v>
+      </c>
+      <c r="M53" s="4">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="N53" s="3">
+        <v>136.59</v>
+      </c>
+      <c r="O53" s="4">
+        <v>3.875E-3</v>
+      </c>
+      <c r="P53" s="3">
+        <v>101.92979780920049</v>
+      </c>
+      <c r="Q53" s="4"/>
+      <c r="R53" s="3">
+        <v>100</v>
+      </c>
+      <c r="S53" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="T53" s="3">
+        <v>111.12</v>
+      </c>
+      <c r="U53" s="4">
+        <v>7.0499999999999998E-3</v>
+      </c>
+      <c r="V53" s="3">
+        <v>119.42037500000001</v>
+      </c>
+      <c r="W53" s="4">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="X53" s="3">
+        <v>128.13999999999999</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="Z53" s="3">
+        <v>132.06981500000001</v>
+      </c>
+      <c r="AA53" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="AB53" s="3">
+        <v>135.81</v>
+      </c>
+      <c r="AC53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE53" s="4"/>
+      <c r="AF53" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG53" s="4">
+        <v>-3.8999999999999998E-3</v>
+      </c>
+      <c r="AH53" s="3">
+        <v>117.57</v>
+      </c>
+      <c r="AI53" s="4">
+        <v>-1.4999999999999999E-4</v>
+      </c>
+      <c r="AJ53" s="3">
+        <v>119.65966</v>
+      </c>
+      <c r="AK53" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AL53" s="3">
+        <v>121.68</v>
+      </c>
+      <c r="AM53" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="AN53" s="3">
+        <v>124.887753</v>
+      </c>
+      <c r="AO53" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="AP53" s="3">
+        <v>128.08000000000001</v>
+      </c>
+      <c r="AQ53" s="4"/>
+      <c r="AR53" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>41670</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="D54" s="3">
+        <v>105.874598790546</v>
+      </c>
+      <c r="E54" s="4">
+        <v>-6.1999999999999998E-3</v>
+      </c>
+      <c r="F54" s="3">
+        <v>120.27</v>
+      </c>
+      <c r="G54" s="4">
+        <v>-1.035E-2</v>
+      </c>
+      <c r="H54" s="3">
+        <v>123.91778499999999</v>
+      </c>
+      <c r="I54" s="4">
+        <v>-1.4500000000000001E-2</v>
+      </c>
+      <c r="J54" s="3">
+        <v>127.55</v>
+      </c>
+      <c r="K54" s="4">
+        <v>-1.7749999999999998E-2</v>
+      </c>
+      <c r="L54" s="3">
+        <v>130.63777899999999</v>
+      </c>
+      <c r="M54" s="4">
+        <v>-2.1000000000000001E-2</v>
+      </c>
+      <c r="N54" s="3">
+        <v>133.72</v>
+      </c>
+      <c r="O54" s="4">
+        <v>-1.5697115000000001E-2</v>
+      </c>
+      <c r="P54" s="3">
+        <v>100.32979405106281</v>
+      </c>
+      <c r="Q54" s="4"/>
+      <c r="R54" s="3">
+        <v>100</v>
+      </c>
+      <c r="S54" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="T54" s="3">
+        <v>111.09</v>
+      </c>
+      <c r="U54" s="4">
+        <v>-8.8000000000000005E-3</v>
+      </c>
+      <c r="V54" s="3">
+        <v>118.36947600000001</v>
+      </c>
+      <c r="W54" s="4">
+        <v>-1.7399999999999999E-2</v>
+      </c>
+      <c r="X54" s="3">
+        <v>125.91</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>-2.46E-2</v>
+      </c>
+      <c r="Z54" s="3">
+        <v>128.820898</v>
+      </c>
+      <c r="AA54" s="4">
+        <v>-3.1800000000000002E-2</v>
+      </c>
+      <c r="AB54" s="3">
+        <v>131.49</v>
+      </c>
+      <c r="AC54" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE54" s="4"/>
+      <c r="AF54" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG54" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="AH54" s="3">
+        <v>118.17</v>
+      </c>
+      <c r="AI54" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="AJ54" s="3">
+        <v>119.587864</v>
+      </c>
+      <c r="AK54" s="4">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="AL54" s="3">
+        <v>120.91</v>
+      </c>
+      <c r="AM54" s="4">
+        <v>-8.8999999999999999E-3</v>
+      </c>
+      <c r="AN54" s="3">
+        <v>123.776252</v>
+      </c>
+      <c r="AO54" s="4">
+        <v>-1.15E-2</v>
+      </c>
+      <c r="AP54" s="3">
+        <v>126.61</v>
+      </c>
+      <c r="AQ54" s="4"/>
+      <c r="AR54" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>41698</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="D55" s="3">
+        <v>107.229793655065</v>
+      </c>
+      <c r="E55" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="F55" s="3">
+        <v>121.95</v>
+      </c>
+      <c r="G55" s="4">
+        <v>1.83E-2</v>
+      </c>
+      <c r="H55" s="3">
+        <v>126.18548</v>
+      </c>
+      <c r="I55" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="J55" s="3">
+        <v>130.44999999999999</v>
+      </c>
+      <c r="K55" s="4">
+        <v>2.6950000000000002E-2</v>
+      </c>
+      <c r="L55" s="3">
+        <v>134.158467</v>
+      </c>
+      <c r="M55" s="4">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="N55" s="3">
+        <v>137.88999999999999</v>
+      </c>
+      <c r="O55" s="4">
+        <v>1.8974037999999999E-2</v>
+      </c>
+      <c r="P55" s="3">
+        <v>102.2334553759198</v>
+      </c>
+      <c r="Q55" s="4"/>
+      <c r="R55" s="3">
+        <v>100</v>
+      </c>
+      <c r="S55" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="T55" s="3">
+        <v>111.68</v>
+      </c>
+      <c r="U55" s="4">
+        <v>1.745E-2</v>
+      </c>
+      <c r="V55" s="3">
+        <v>120.435024</v>
+      </c>
+      <c r="W55" s="4">
+        <v>2.9600000000000001E-2</v>
+      </c>
+      <c r="X55" s="3">
+        <v>129.63999999999999</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>3.39E-2</v>
+      </c>
+      <c r="Z55" s="3">
+        <v>133.187926</v>
+      </c>
+      <c r="AA55" s="4">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="AB55" s="3">
+        <v>136.51</v>
+      </c>
+      <c r="AC55" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="3">
+        <v>100</v>
+      </c>
+      <c r="AE55" s="4"/>
+      <c r="AF55" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG55" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AH55" s="3">
+        <v>119.12</v>
+      </c>
+      <c r="AI55" s="4">
+        <v>1.465E-2</v>
+      </c>
+      <c r="AJ55" s="3">
+        <v>121.339826</v>
+      </c>
+      <c r="AK55" s="4">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="AL55" s="3">
+        <v>123.49</v>
+      </c>
+      <c r="AM55" s="4">
+        <v>2.5149999999999999E-2</v>
+      </c>
+      <c r="AN55" s="3">
+        <v>126.889225</v>
+      </c>
+      <c r="AO55" s="4">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AP55" s="3">
+        <v>130.28</v>
+      </c>
+      <c r="AQ55" s="4"/>
+      <c r="AR55" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>41729</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C56" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="D56" s="3">
+        <v>107.36919238681659</v>
+      </c>
+      <c r="E56" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="F56" s="3">
+        <v>121.97</v>
+      </c>
+      <c r="G56" s="4">
+        <v>-8.4999999999999995E-4</v>
+      </c>
+      <c r="H56" s="3">
+        <v>126.078222</v>
+      </c>
+      <c r="I56" s="4">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="J56" s="3">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="K56" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="L56" s="3">
+        <v>133.74257600000001</v>
+      </c>
+      <c r="M56" s="4">
+        <v>-4.3E-3</v>
+      </c>
+      <c r="N56" s="3">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="O56" s="4">
+        <v>0</v>
+      </c>
+      <c r="P56" s="3">
+        <v>102.2334553759198</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="R56" s="3">
+        <v>100.06</v>
+      </c>
+      <c r="S56" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="T56" s="3">
+        <v>111.41</v>
+      </c>
+      <c r="U56" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="V56" s="3">
+        <v>120.145979</v>
+      </c>
+      <c r="W56" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="X56" s="3">
+        <v>129.33000000000001</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="Z56" s="3">
+        <v>133.08137600000001</v>
+      </c>
+      <c r="AA56" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AB56" s="3">
+        <v>136.62</v>
+      </c>
+      <c r="AC56" s="4">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="AD56" s="3">
+        <v>100.24</v>
+      </c>
+      <c r="AE56" s="4"/>
+      <c r="AF56" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG56" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AH56" s="3">
+        <v>119.33</v>
+      </c>
+      <c r="AI56" s="4">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="AJ56" s="3">
+        <v>121.25488799999999</v>
+      </c>
+      <c r="AK56" s="4">
+        <v>-3.2000000000000002E-3</v>
+      </c>
+      <c r="AL56" s="3">
+        <v>123.09</v>
+      </c>
+      <c r="AM56" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AN56" s="3">
+        <v>126.76233499999999</v>
+      </c>
+      <c r="AO56" s="4">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="AP56" s="3">
+        <v>130.44</v>
+      </c>
+      <c r="AQ56" s="4"/>
+      <c r="AR56" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>41759</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="4">
+        <v>6.3E-3</v>
+      </c>
+      <c r="D57" s="3">
+        <v>108.0456182988535</v>
+      </c>
+      <c r="E57" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="F57" s="3">
+        <v>122.15</v>
+      </c>
+      <c r="G57" s="4">
+        <v>-3.5E-4</v>
+      </c>
+      <c r="H57" s="3">
+        <v>126.03409499999999</v>
+      </c>
+      <c r="I57" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="J57" s="3">
+        <v>129.91</v>
+      </c>
+      <c r="K57" s="4">
+        <v>-2.15E-3</v>
+      </c>
+      <c r="L57" s="3">
+        <v>133.455029</v>
+      </c>
+      <c r="M57" s="4">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="N57" s="3">
+        <v>137.01</v>
+      </c>
+      <c r="O57" s="4">
+        <v>0</v>
+      </c>
+      <c r="P57" s="3">
+        <v>102.2334553759198</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="R57" s="3">
+        <v>100.5603</v>
+      </c>
+      <c r="S57" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="T57" s="3">
+        <v>111.37</v>
+      </c>
+      <c r="U57" s="4">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="V57" s="3">
+        <v>120.15198700000001</v>
+      </c>
+      <c r="W57" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="X57" s="3">
+        <v>129.38999999999999</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>2.5500000000000002E-3</v>
+      </c>
+      <c r="Z57" s="3">
+        <v>133.42073300000001</v>
+      </c>
+      <c r="AA57" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="AB57" s="3">
+        <v>137.25</v>
+      </c>
+      <c r="AC57" s="4">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="AD57" s="3">
+        <v>99.798944000000006</v>
+      </c>
+      <c r="AE57" s="4"/>
+      <c r="AF57" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG57" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="AH57" s="3">
+        <v>119.53</v>
+      </c>
+      <c r="AI57" s="4">
+        <v>-2.5500000000000002E-3</v>
+      </c>
+      <c r="AJ57" s="3">
+        <v>120.945688</v>
+      </c>
+      <c r="AK57" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="AL57" s="3">
+        <v>122.25</v>
+      </c>
+      <c r="AM57" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="AN57" s="3">
+        <v>126.19190500000001</v>
+      </c>
+      <c r="AO57" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="AP57" s="3">
+        <v>130.15</v>
+      </c>
+      <c r="AQ57" s="4"/>
+      <c r="AR57" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>41790</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="D58" s="3">
+        <v>108.7911330651156</v>
+      </c>
+      <c r="E58" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="F58" s="3">
+        <v>123.52</v>
+      </c>
+      <c r="G58" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="H58" s="3">
+        <v>127.697745</v>
+      </c>
+      <c r="I58" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="J58" s="3">
+        <v>131.88999999999999</v>
+      </c>
+      <c r="K58" s="4">
+        <v>1.635E-2</v>
+      </c>
+      <c r="L58" s="3">
+        <v>135.63701900000001</v>
+      </c>
+      <c r="M58" s="4">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="N58" s="3">
+        <v>139.41</v>
+      </c>
+      <c r="O58" s="4">
+        <v>0</v>
+      </c>
+      <c r="P58" s="3">
+        <v>102.2334553759198</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="R58" s="3">
+        <v>101.14354974</v>
+      </c>
+      <c r="S58" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="T58" s="3">
+        <v>111.73</v>
+      </c>
+      <c r="U58" s="4">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="V58" s="3">
+        <v>121.017081</v>
+      </c>
+      <c r="W58" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="X58" s="3">
+        <v>130.84</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="Z58" s="3">
+        <v>135.088493</v>
+      </c>
+      <c r="AA58" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="AB58" s="3">
+        <v>139.13999999999999</v>
+      </c>
+      <c r="AC58" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AD58" s="3">
+        <v>99.389768329600003</v>
+      </c>
+      <c r="AE58" s="4"/>
+      <c r="AF58" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG58" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="AH58" s="3">
+        <v>120.77</v>
+      </c>
+      <c r="AI58" s="4">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="AJ58" s="3">
+        <v>122.832441</v>
+      </c>
+      <c r="AK58" s="4">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="AL58" s="3">
+        <v>124.81</v>
+      </c>
+      <c r="AM58" s="4">
+        <v>2.2599999999999999E-2</v>
+      </c>
+      <c r="AN58" s="3">
+        <v>129.04384200000001</v>
+      </c>
+      <c r="AO58" s="4">
+        <v>2.4299999999999999E-2</v>
+      </c>
+      <c r="AP58" s="3">
+        <v>133.31</v>
+      </c>
+      <c r="AQ58" s="4"/>
+      <c r="AR58" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>41820</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="D59" s="3">
+        <v>108.6279463655179</v>
+      </c>
+      <c r="E59" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="F59" s="3">
+        <v>123.18</v>
+      </c>
+      <c r="G59" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="H59" s="3">
+        <v>127.39127000000001</v>
+      </c>
+      <c r="I59" s="4">
+        <v>-2E-3</v>
+      </c>
+      <c r="J59" s="3">
+        <v>131.62</v>
+      </c>
+      <c r="K59" s="4">
+        <v>-1.8500000000000001E-3</v>
+      </c>
+      <c r="L59" s="3">
+        <v>135.38609</v>
+      </c>
+      <c r="M59" s="4">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="N59" s="3">
+        <v>139.16999999999999</v>
+      </c>
+      <c r="O59" s="4">
+        <v>-4.9673069999999998E-3</v>
+      </c>
+      <c r="P59" s="3">
+        <v>101.7256304173968</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="R59" s="3">
+        <v>101.04240619026</v>
+      </c>
+      <c r="S59" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="T59" s="3">
+        <v>112.08</v>
+      </c>
+      <c r="U59" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="V59" s="3">
+        <v>121.815794</v>
+      </c>
+      <c r="W59" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="X59" s="3">
+        <v>132.15</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="Z59" s="3">
+        <v>136.83113399999999</v>
+      </c>
+      <c r="AA59" s="4">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="AB59" s="3">
+        <v>141.34</v>
+      </c>
+      <c r="AC59" s="4">
+        <v>2.76E-2</v>
+      </c>
+      <c r="AD59" s="3">
+        <v>102.132925935497</v>
+      </c>
+      <c r="AE59" s="4"/>
+      <c r="AF59" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG59" s="4">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="AH59" s="3">
+        <v>121.39</v>
+      </c>
+      <c r="AI59" s="4">
+        <v>5.5500000000000002E-3</v>
+      </c>
+      <c r="AJ59" s="3">
+        <v>123.514161</v>
+      </c>
+      <c r="AK59" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="AL59" s="3">
+        <v>125.55</v>
+      </c>
+      <c r="AM59" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AN59" s="3">
+        <v>129.56001699999999</v>
+      </c>
+      <c r="AO59" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="AP59" s="3">
+        <v>133.59</v>
+      </c>
+      <c r="AQ59" s="4"/>
+      <c r="AR59" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>41851</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" s="4">
+        <v>-7.5000000000000002E-4</v>
+      </c>
+      <c r="D60" s="3">
+        <v>108.54647540574381</v>
+      </c>
+      <c r="E60" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="F60" s="3">
+        <v>123.21</v>
+      </c>
+      <c r="G60" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H60" s="3">
+        <v>127.34031400000001</v>
+      </c>
+      <c r="I60" s="4">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="J60" s="3">
+        <v>131.47999999999999</v>
+      </c>
+      <c r="K60" s="4">
+        <v>-4.4999999999999999E-4</v>
+      </c>
+      <c r="L60" s="3">
+        <v>135.32516699999999</v>
+      </c>
+      <c r="M60" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="N60" s="3">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="O60" s="4">
+        <v>0</v>
+      </c>
+      <c r="P60" s="3">
+        <v>101.7256304173968</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="R60" s="3">
+        <v>101.1131358745932</v>
+      </c>
+      <c r="S60" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="T60" s="3">
+        <v>111.77</v>
+      </c>
+      <c r="U60" s="4">
+        <v>-6.45E-3</v>
+      </c>
+      <c r="V60" s="3">
+        <v>121.03008199999999</v>
+      </c>
+      <c r="W60" s="4">
+        <v>-1.01E-2</v>
+      </c>
+      <c r="X60" s="3">
+        <v>130.82</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>-1.3350000000000001E-2</v>
+      </c>
+      <c r="Z60" s="3">
+        <v>135.00443899999999</v>
+      </c>
+      <c r="AA60" s="4">
+        <v>-1.66E-2</v>
+      </c>
+      <c r="AB60" s="3">
+        <v>139</v>
+      </c>
+      <c r="AC60" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AD60" s="3">
+        <v>102.1737791058712</v>
+      </c>
+      <c r="AE60" s="4"/>
+      <c r="AF60" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG60" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="AH60" s="3">
+        <v>121.66</v>
+      </c>
+      <c r="AI60" s="4">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="AJ60" s="3">
+        <v>123.304187</v>
+      </c>
+      <c r="AK60" s="4">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="AL60" s="3">
+        <v>124.84</v>
+      </c>
+      <c r="AM60" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="AN60" s="3">
+        <v>128.84743700000001</v>
+      </c>
+      <c r="AO60" s="4">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="AP60" s="3">
+        <v>132.87</v>
+      </c>
+      <c r="AQ60" s="4"/>
+      <c r="AR60" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="61" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>41882</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="D61" s="3">
+        <v>110.1312539466676</v>
+      </c>
+      <c r="E61" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="F61" s="3">
+        <v>124.86</v>
+      </c>
+      <c r="G61" s="4">
+        <v>1.55E-2</v>
+      </c>
+      <c r="H61" s="3">
+        <v>129.314089</v>
+      </c>
+      <c r="I61" s="4">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="J61" s="3">
+        <v>133.79</v>
+      </c>
+      <c r="K61" s="4">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="L61" s="3">
+        <v>137.85574700000001</v>
+      </c>
+      <c r="M61" s="4">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="N61" s="3">
+        <v>141.94999999999999</v>
+      </c>
+      <c r="O61" s="4">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="P61" s="3">
+        <v>103.68893508445259</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="R61" s="3">
+        <v>101.76025994419059</v>
+      </c>
+      <c r="S61" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="T61" s="3">
+        <v>112.25</v>
+      </c>
+      <c r="U61" s="4">
+        <v>7.0499999999999998E-3</v>
+      </c>
+      <c r="V61" s="3">
+        <v>121.88334399999999</v>
+      </c>
+      <c r="W61" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="X61" s="3">
+        <v>132.1</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="Z61" s="3">
+        <v>136.61099100000001</v>
+      </c>
+      <c r="AA61" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AB61" s="3">
+        <v>140.94</v>
+      </c>
+      <c r="AC61" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AD61" s="3">
+        <v>102.2146486175135</v>
+      </c>
+      <c r="AE61" s="4"/>
+      <c r="AF61" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG61" s="4">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="AH61" s="3">
+        <v>122.87</v>
+      </c>
+      <c r="AI61" s="4">
+        <v>1.485E-2</v>
+      </c>
+      <c r="AJ61" s="3">
+        <v>125.135254</v>
+      </c>
+      <c r="AK61" s="4">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="AL61" s="3">
+        <v>127.32</v>
+      </c>
+      <c r="AM61" s="4">
+        <v>2.1649999999999999E-2</v>
+      </c>
+      <c r="AN61" s="3">
+        <v>131.63698400000001</v>
+      </c>
+      <c r="AO61" s="4">
+        <v>2.35E-2</v>
+      </c>
+      <c r="AP61" s="3">
+        <v>135.99</v>
+      </c>
+      <c r="AQ61" s="4"/>
+      <c r="AR61" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>41912</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="D62" s="3">
+        <v>109.2502039150943</v>
+      </c>
+      <c r="E62" s="4">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="F62" s="3">
+        <v>124.19</v>
+      </c>
+      <c r="G62" s="4">
+        <v>-6.5500000000000003E-3</v>
+      </c>
+      <c r="H62" s="3">
+        <v>128.467082</v>
+      </c>
+      <c r="I62" s="4">
+        <v>-7.7000000000000002E-3</v>
+      </c>
+      <c r="J62" s="3">
+        <v>132.76</v>
+      </c>
+      <c r="K62" s="4">
+        <v>-8.2000000000000007E-3</v>
+      </c>
+      <c r="L62" s="3">
+        <v>136.72533000000001</v>
+      </c>
+      <c r="M62" s="4">
+        <v>-8.6999999999999994E-3</v>
+      </c>
+      <c r="N62" s="3">
+        <v>140.72</v>
+      </c>
+      <c r="O62" s="4">
+        <v>-1.2046153E-2</v>
+      </c>
+      <c r="P62" s="3">
+        <v>102.4398823080182</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>-9.7000000000000003E-3</v>
+      </c>
+      <c r="R62" s="3">
+        <v>100.7731854227319</v>
+      </c>
+      <c r="S62" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="T62" s="3">
+        <v>111.49</v>
+      </c>
+      <c r="U62" s="4">
+        <v>-1.2449999999999999E-2</v>
+      </c>
+      <c r="V62" s="3">
+        <v>120.36589600000001</v>
+      </c>
+      <c r="W62" s="4">
+        <v>-1.8100000000000002E-2</v>
+      </c>
+      <c r="X62" s="3">
+        <v>129.71</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>-2.1100000000000001E-2</v>
+      </c>
+      <c r="Z62" s="3">
+        <v>133.728499</v>
+      </c>
+      <c r="AA62" s="4">
+        <v>-2.41E-2</v>
+      </c>
+      <c r="AB62" s="3">
+        <v>137.55000000000001</v>
+      </c>
+      <c r="AC62" s="4">
+        <v>-2.6700000000000002E-2</v>
+      </c>
+      <c r="AD62" s="3">
+        <v>99.485517499425896</v>
+      </c>
+      <c r="AE62" s="4"/>
+      <c r="AF62" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG62" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="AH62" s="3">
+        <v>122.79</v>
+      </c>
+      <c r="AI62" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AJ62" s="3">
+        <v>125.36049800000001</v>
+      </c>
+      <c r="AK62" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="AL62" s="3">
+        <v>127.85</v>
+      </c>
+      <c r="AM62" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="AN62" s="3">
+        <v>132.41364200000001</v>
+      </c>
+      <c r="AO62" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="AP62" s="3">
+        <v>137.03</v>
+      </c>
+      <c r="AQ62" s="4"/>
+      <c r="AR62" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>41943</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="D63" s="3">
+        <v>109.80737995506129</v>
+      </c>
+      <c r="E63" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="F63" s="3">
+        <v>124.8</v>
+      </c>
+      <c r="G63" s="4">
+        <v>4.5500000000000002E-3</v>
+      </c>
+      <c r="H63" s="3">
+        <v>129.05160699999999</v>
+      </c>
+      <c r="I63" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="J63" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="K63" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="L63" s="3">
+        <v>137.176524</v>
+      </c>
+      <c r="M63" s="4">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="N63" s="3">
+        <v>141.06</v>
+      </c>
+      <c r="O63" s="4">
+        <v>0</v>
+      </c>
+      <c r="P63" s="3">
+        <v>102.4398823080182</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="R63" s="3">
+        <v>101.6801440915365</v>
+      </c>
+      <c r="S63" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="T63" s="3">
+        <v>111.21</v>
+      </c>
+      <c r="U63" s="4">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="V63" s="3">
+        <v>120.20942100000001</v>
+      </c>
+      <c r="W63" s="4">
+        <v>-1E-4</v>
+      </c>
+      <c r="X63" s="3">
+        <v>129.69</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="Z63" s="3">
+        <v>133.84216900000001</v>
+      </c>
+      <c r="AA63" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AB63" s="3">
+        <v>137.79</v>
+      </c>
+      <c r="AC63" s="4">
+        <v>-0.01</v>
+      </c>
+      <c r="AD63" s="3">
+        <v>98.490662324431639</v>
+      </c>
+      <c r="AE63" s="4"/>
+      <c r="AF63" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG63" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="AH63" s="3">
+        <v>123.12</v>
+      </c>
+      <c r="AI63" s="4">
+        <v>-5.0000000000000002E-5</v>
+      </c>
+      <c r="AJ63" s="3">
+        <v>125.35423</v>
+      </c>
+      <c r="AK63" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="AL63" s="3">
+        <v>127.49</v>
+      </c>
+      <c r="AM63" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="AN63" s="3">
+        <v>132.38715999999999</v>
+      </c>
+      <c r="AO63" s="4">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="AP63" s="3">
+        <v>137.36000000000001</v>
+      </c>
+      <c r="AQ63" s="4"/>
+      <c r="AR63" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>41973</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="D64" s="3">
+        <v>110.61995456672869</v>
+      </c>
+      <c r="E64" s="4">
+        <v>1.72E-2</v>
+      </c>
+      <c r="F64" s="3">
+        <v>126.94</v>
+      </c>
+      <c r="G64" s="4">
+        <v>2.1149999999999999E-2</v>
+      </c>
+      <c r="H64" s="3">
+        <v>131.781048</v>
+      </c>
+      <c r="I64" s="4">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="J64" s="3">
+        <v>136.66999999999999</v>
+      </c>
+      <c r="K64" s="4">
+        <v>2.81E-2</v>
+      </c>
+      <c r="L64" s="3">
+        <v>141.031184</v>
+      </c>
+      <c r="M64" s="4">
+        <v>3.1099999999999999E-2</v>
+      </c>
+      <c r="N64" s="3">
+        <v>145.44</v>
+      </c>
+      <c r="O64" s="4">
+        <v>3.7503846E-2</v>
+      </c>
+      <c r="P64" s="3">
+        <v>106.2817718783562</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="R64" s="3">
+        <v>102.0360245958569</v>
+      </c>
+      <c r="S64" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="T64" s="3">
+        <v>111.67</v>
+      </c>
+      <c r="U64" s="4">
+        <v>1.0149999999999999E-2</v>
+      </c>
+      <c r="V64" s="3">
+        <v>121.429546</v>
+      </c>
+      <c r="W64" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="X64" s="3">
+        <v>131.78</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>1.7049999999999999E-2</v>
+      </c>
+      <c r="Z64" s="3">
+        <v>136.124178</v>
+      </c>
+      <c r="AA64" s="4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AB64" s="3">
+        <v>140.27000000000001</v>
+      </c>
+      <c r="AC64" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="AD64" s="3">
+        <v>99.889229729438568</v>
+      </c>
+      <c r="AE64" s="4"/>
+      <c r="AF64" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG64" s="4">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="AH64" s="3">
+        <v>123.48</v>
+      </c>
+      <c r="AI64" s="4">
+        <v>1.1950000000000001E-2</v>
+      </c>
+      <c r="AJ64" s="3">
+        <v>126.85221300000001</v>
+      </c>
+      <c r="AK64" s="4">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AL64" s="3">
+        <v>130.16999999999999</v>
+      </c>
+      <c r="AM64" s="4">
+        <v>2.0549999999999999E-2</v>
+      </c>
+      <c r="AN64" s="3">
+        <v>135.10771600000001</v>
+      </c>
+      <c r="AO64" s="4">
+        <v>2.01E-2</v>
+      </c>
+      <c r="AP64" s="3">
+        <v>140.12</v>
+      </c>
+      <c r="AQ64" s="4"/>
+      <c r="AR64" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>42004</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C65" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="D65" s="3">
+        <v>110.25490871665851</v>
+      </c>
+      <c r="E65" s="4">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="F65" s="3">
+        <v>126.56</v>
+      </c>
+      <c r="G65" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="H65" s="3">
+        <v>131.346171</v>
+      </c>
+      <c r="I65" s="4">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="J65" s="3">
+        <v>136.18</v>
+      </c>
+      <c r="K65" s="4">
+        <v>-4.5500000000000002E-3</v>
+      </c>
+      <c r="L65" s="3">
+        <v>140.38949199999999</v>
+      </c>
+      <c r="M65" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="N65" s="3">
+        <v>144.63999999999999</v>
+      </c>
+      <c r="O65" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="P65" s="3">
+        <v>106.356169118671</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="R65" s="3">
+        <v>101.5054372679584</v>
+      </c>
+      <c r="S65" s="4">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="T65" s="3">
+        <v>110.97</v>
+      </c>
+      <c r="U65" s="4">
+        <v>-8.2500000000000004E-3</v>
+      </c>
+      <c r="V65" s="3">
+        <v>120.427753</v>
+      </c>
+      <c r="W65" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="X65" s="3">
+        <v>130.44</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>-1.2449999999999999E-2</v>
+      </c>
+      <c r="Z65" s="3">
+        <v>134.42943199999999</v>
+      </c>
+      <c r="AA65" s="4">
+        <v>-1.47E-2</v>
+      </c>
+      <c r="AB65" s="3">
+        <v>138.21</v>
+      </c>
+      <c r="AC65" s="4">
+        <v>-2.15E-3</v>
+      </c>
+      <c r="AD65" s="3">
+        <v>99.674467885520272</v>
+      </c>
+      <c r="AE65" s="4"/>
+      <c r="AF65" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG65" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="AH65" s="3">
+        <v>123.52</v>
+      </c>
+      <c r="AI65" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="AJ65" s="3">
+        <v>127.042491</v>
+      </c>
+      <c r="AK65" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="AL65" s="3">
+        <v>130.52000000000001</v>
+      </c>
+      <c r="AM65" s="4">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="AN65" s="3">
+        <v>135.01313999999999</v>
+      </c>
+      <c r="AO65" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AP65" s="3">
+        <v>139.54</v>
+      </c>
+      <c r="AQ65" s="4"/>
+      <c r="AR65" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>42035</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="4">
+        <v>1.545E-2</v>
+      </c>
+      <c r="D66" s="3">
+        <v>111.95834705633089</v>
+      </c>
+      <c r="E66" s="4">
+        <v>2.01E-2</v>
+      </c>
+      <c r="F66" s="3">
+        <v>129.11000000000001</v>
+      </c>
+      <c r="G66" s="4">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="H66" s="3">
+        <v>134.15697900000001</v>
+      </c>
+      <c r="I66" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="J66" s="3">
+        <v>139.27000000000001</v>
+      </c>
+      <c r="K66" s="4">
+        <v>2.1649999999999999E-2</v>
+      </c>
+      <c r="L66" s="3">
+        <v>143.42892499999999</v>
+      </c>
+      <c r="M66" s="4">
+        <v>2.06E-2</v>
+      </c>
+      <c r="N66" s="3">
+        <v>147.62</v>
+      </c>
+      <c r="O66" s="4">
+        <v>1.95E-2</v>
+      </c>
+      <c r="P66" s="3">
+        <v>108.4301144164851</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="R66" s="3">
+        <v>102.8047068649883</v>
+      </c>
+      <c r="S66" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="T66" s="3">
+        <v>111.07</v>
+      </c>
+      <c r="U66" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="V66" s="3">
+        <v>120.512052</v>
+      </c>
+      <c r="W66" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="X66" s="3">
+        <v>130.5</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>-2.3500000000000001E-3</v>
+      </c>
+      <c r="Z66" s="3">
+        <v>134.11352199999999</v>
+      </c>
+      <c r="AA66" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="AB66" s="3">
+        <v>137.49</v>
+      </c>
+      <c r="AC66" s="4">
+        <v>-8.7500000000000008E-3</v>
+      </c>
+      <c r="AD66" s="3">
+        <v>98.802316291521961</v>
+      </c>
+      <c r="AE66" s="4"/>
+      <c r="AF66" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG66" s="4">
+        <v>2.98E-2</v>
+      </c>
+      <c r="AH66" s="3">
+        <v>127.2</v>
+      </c>
+      <c r="AI66" s="4">
+        <v>3.4950000000000002E-2</v>
+      </c>
+      <c r="AJ66" s="3">
+        <v>131.48262600000001</v>
+      </c>
+      <c r="AK66" s="4">
+        <v>4.0099999999999997E-2</v>
+      </c>
+      <c r="AL66" s="3">
+        <v>135.75</v>
+      </c>
+      <c r="AM66" s="4">
+        <v>4.4150000000000002E-2</v>
+      </c>
+      <c r="AN66" s="3">
+        <v>140.97397100000001</v>
+      </c>
+      <c r="AO66" s="4">
+        <v>4.82E-2</v>
+      </c>
+      <c r="AP66" s="3">
+        <v>146.27000000000001</v>
+      </c>
+      <c r="AQ66" s="4"/>
+      <c r="AR66" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>42063</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="4">
+        <v>1.4999999999999999E-4</v>
+      </c>
+      <c r="D67" s="3">
+        <v>111.9751408083894</v>
+      </c>
+      <c r="E67" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="F67" s="3">
+        <v>129.93</v>
+      </c>
+      <c r="G67" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="H67" s="3">
+        <v>135.498549</v>
+      </c>
+      <c r="I67" s="4">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="J67" s="3">
+        <v>141.16</v>
+      </c>
+      <c r="K67" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="L67" s="3">
+        <v>145.55167299999999</v>
+      </c>
+      <c r="M67" s="4">
+        <v>1.6E-2</v>
+      </c>
+      <c r="N67" s="3">
+        <v>149.99</v>
+      </c>
+      <c r="O67" s="4">
+        <v>1.6889622E-2</v>
+      </c>
+      <c r="P67" s="3">
+        <v>110.2614580623963</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="R67" s="3">
+        <v>103.7916320508922</v>
+      </c>
+      <c r="S67" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="T67" s="3">
+        <v>112.76</v>
+      </c>
+      <c r="U67" s="4">
+        <v>2.1049999999999999E-2</v>
+      </c>
+      <c r="V67" s="3">
+        <v>123.04883100000001</v>
+      </c>
+      <c r="W67" s="4">
+        <v>2.69E-2</v>
+      </c>
+      <c r="X67" s="3">
+        <v>134.01</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>2.9700000000000001E-2</v>
+      </c>
+      <c r="Z67" s="3">
+        <v>138.09669400000001</v>
+      </c>
+      <c r="AA67" s="4">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="AB67" s="3">
+        <v>141.96</v>
+      </c>
+      <c r="AC67" s="4">
+        <v>2.7099999999999999E-2</v>
+      </c>
+      <c r="AD67" s="3">
+        <v>101.4798590630222</v>
+      </c>
+      <c r="AE67" s="4"/>
+      <c r="AF67" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG67" s="4">
+        <v>2.64E-2</v>
+      </c>
+      <c r="AH67" s="3">
+        <v>130.56</v>
+      </c>
+      <c r="AI67" s="4">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="AJ67" s="3">
+        <v>135.44025300000001</v>
+      </c>
+      <c r="AK67" s="4">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="AL67" s="3">
+        <v>140.34</v>
+      </c>
+      <c r="AM67" s="4">
+        <v>3.875E-2</v>
+      </c>
+      <c r="AN67" s="3">
+        <v>146.436712</v>
+      </c>
+      <c r="AO67" s="4">
+        <v>4.3700000000000003E-2</v>
+      </c>
+      <c r="AP67" s="3">
+        <v>152.66</v>
+      </c>
+      <c r="AQ67" s="4"/>
+      <c r="AR67" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>42094</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C68" s="4">
+        <v>5.1500000000000001E-3</v>
+      </c>
+      <c r="D68" s="3">
+        <v>112.55181278355261</v>
+      </c>
+      <c r="E68" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="F68" s="3">
+        <v>131.51</v>
+      </c>
+      <c r="G68" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="H68" s="3">
+        <v>137.097431</v>
+      </c>
+      <c r="I68" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="J68" s="3">
+        <v>142.78</v>
+      </c>
+      <c r="K68" s="4">
+        <v>1.325E-2</v>
+      </c>
+      <c r="L68" s="3">
+        <v>147.480232</v>
+      </c>
+      <c r="M68" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="N68" s="3">
+        <v>152.24</v>
+      </c>
+      <c r="O68" s="4">
+        <v>2.3099999999999999E-2</v>
+      </c>
+      <c r="P68" s="3">
+        <v>112.8084977436377</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>-3.8E-3</v>
+      </c>
+      <c r="R68" s="3">
+        <v>103.39722384909879</v>
+      </c>
+      <c r="S68" s="4">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="T68" s="3">
+        <v>112.34</v>
+      </c>
+      <c r="U68" s="4">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="V68" s="3">
+        <v>122.384367</v>
+      </c>
+      <c r="W68" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="X68" s="3">
+        <v>133.06</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>-9.4500000000000001E-3</v>
+      </c>
+      <c r="Z68" s="3">
+        <v>136.79168000000001</v>
+      </c>
+      <c r="AA68" s="4">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="AB68" s="3">
+        <v>140.29</v>
+      </c>
+      <c r="AC68" s="4">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="AD68" s="3">
+        <v>102.0379982878688</v>
+      </c>
+      <c r="AE68" s="4"/>
+      <c r="AF68" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG68" s="4">
+        <v>1.06E-2</v>
+      </c>
+      <c r="AH68" s="3">
+        <v>131.94</v>
+      </c>
+      <c r="AI68" s="4">
+        <v>1.295E-2</v>
+      </c>
+      <c r="AJ68" s="3">
+        <v>137.19420400000001</v>
+      </c>
+      <c r="AK68" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="AL68" s="3">
+        <v>142.49</v>
+      </c>
+      <c r="AM68" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="AN68" s="3">
+        <v>148.984711</v>
+      </c>
+      <c r="AO68" s="4">
+        <v>1.95E-2</v>
+      </c>
+      <c r="AP68" s="3">
+        <v>155.63999999999999</v>
+      </c>
+      <c r="AQ68" s="4"/>
+      <c r="AR68" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>42124</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C69" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="D69" s="3">
+        <v>112.59683350866599</v>
+      </c>
+      <c r="E69" s="4">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="F69" s="3">
+        <v>131.15</v>
+      </c>
+      <c r="G69" s="4">
+        <v>-1.65E-3</v>
+      </c>
+      <c r="H69" s="3">
+        <v>136.87122099999999</v>
+      </c>
+      <c r="I69" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="J69" s="3">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="K69" s="4">
+        <v>-4.4999999999999999E-4</v>
+      </c>
+      <c r="L69" s="3">
+        <v>147.41386600000001</v>
+      </c>
+      <c r="M69" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="N69" s="3">
+        <v>152.19</v>
+      </c>
+      <c r="O69" s="4">
+        <v>-9.0181799999999998E-4</v>
+      </c>
+      <c r="P69" s="3">
+        <v>112.70676500981951</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="R69" s="3">
+        <v>104.2761002518161</v>
+      </c>
+      <c r="S69" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="T69" s="3">
+        <v>113.12</v>
+      </c>
+      <c r="U69" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="V69" s="3">
+        <v>123.65716399999999</v>
+      </c>
+      <c r="W69" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="X69" s="3">
+        <v>134.91</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="Z69" s="3">
+        <v>139.158176</v>
+      </c>
+      <c r="AA69" s="4">
+        <v>2.07E-2</v>
+      </c>
+      <c r="AB69" s="3">
+        <v>143.19</v>
+      </c>
+      <c r="AC69" s="4">
+        <v>2.205E-2</v>
+      </c>
+      <c r="AD69" s="3">
+        <v>104.28793615011629</v>
+      </c>
+      <c r="AE69" s="4"/>
+      <c r="AF69" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG69" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="AH69" s="3">
+        <v>131.57</v>
+      </c>
+      <c r="AI69" s="4">
+        <v>-4.0499999999999998E-3</v>
+      </c>
+      <c r="AJ69" s="3">
+        <v>136.63856799999999</v>
+      </c>
+      <c r="AK69" s="4">
+        <v>-5.3E-3</v>
+      </c>
+      <c r="AL69" s="3">
+        <v>141.74</v>
+      </c>
+      <c r="AM69" s="4">
+        <v>-6.0499999999999998E-3</v>
+      </c>
+      <c r="AN69" s="3">
+        <v>148.08335299999999</v>
+      </c>
+      <c r="AO69" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="AP69" s="3">
+        <v>154.58000000000001</v>
+      </c>
+      <c r="AQ69" s="4"/>
+      <c r="AR69" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>42155</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="4">
+        <v>3.5E-4</v>
+      </c>
+      <c r="D70" s="3">
+        <v>112.636242400394</v>
+      </c>
+      <c r="E70" s="4">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="F70" s="3">
+        <v>131.83000000000001</v>
+      </c>
+      <c r="G70" s="4">
+        <v>6.7499999999999999E-3</v>
+      </c>
+      <c r="H70" s="3">
+        <v>137.79510099999999</v>
+      </c>
+      <c r="I70" s="4">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="J70" s="3">
+        <v>143.88</v>
+      </c>
+      <c r="K70" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="L70" s="3">
+        <v>148.593177</v>
+      </c>
+      <c r="M70" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="N70" s="3">
+        <v>153.36000000000001</v>
+      </c>
+      <c r="O70" s="4">
+        <v>1.6122727E-2</v>
+      </c>
+      <c r="P70" s="3">
+        <v>114.523905413126</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="R70" s="3">
+        <v>104.1092584914132</v>
+      </c>
+      <c r="S70" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="T70" s="3">
+        <v>113.15</v>
+      </c>
+      <c r="U70" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="V70" s="3">
+        <v>123.768456</v>
+      </c>
+      <c r="W70" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="X70" s="3">
+        <v>135.11000000000001</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="Z70" s="3">
+        <v>139.33908199999999</v>
+      </c>
+      <c r="AA70" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="AB70" s="3">
+        <v>143.35</v>
+      </c>
+      <c r="AC70" s="4">
+        <v>-2.0500000000000002E-3</v>
+      </c>
+      <c r="AD70" s="3">
+        <v>104.0741458810086</v>
+      </c>
+      <c r="AE70" s="4"/>
+      <c r="AF70" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG70" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="AH70" s="3">
+        <v>132.12</v>
+      </c>
+      <c r="AI70" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="AJ70" s="3">
+        <v>137.485727</v>
+      </c>
+      <c r="AK70" s="4">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="AL70" s="3">
+        <v>142.9</v>
+      </c>
+      <c r="AM70" s="4">
+        <v>1.005E-2</v>
+      </c>
+      <c r="AN70" s="3">
+        <v>149.57159100000001</v>
+      </c>
+      <c r="AO70" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="AP70" s="3">
+        <v>156.41999999999999</v>
+      </c>
+      <c r="AQ70" s="4"/>
+      <c r="AR70" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>42185</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="4">
+        <v>-1.35E-2</v>
+      </c>
+      <c r="D71" s="3">
+        <v>111.11565312798869</v>
+      </c>
+      <c r="E71" s="4">
+        <v>-2.4500000000000001E-2</v>
+      </c>
+      <c r="F71" s="3">
+        <v>128.6</v>
+      </c>
+      <c r="G71" s="4">
+        <v>-2.845E-2</v>
+      </c>
+      <c r="H71" s="3">
+        <v>133.874831</v>
+      </c>
+      <c r="I71" s="4">
+        <v>-3.2399999999999998E-2</v>
+      </c>
+      <c r="J71" s="3">
+        <v>139.22</v>
+      </c>
+      <c r="K71" s="4">
+        <v>-3.3050000000000003E-2</v>
+      </c>
+      <c r="L71" s="3">
+        <v>143.68217300000001</v>
+      </c>
+      <c r="M71" s="4">
+        <v>-3.3700000000000001E-2</v>
+      </c>
+      <c r="N71" s="3">
+        <v>148.19</v>
+      </c>
+      <c r="O71" s="4">
+        <v>-3.3750000000000002E-2</v>
+      </c>
+      <c r="P71" s="3">
+        <v>110.658723605433</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>-1.29E-2</v>
+      </c>
+      <c r="R71" s="3">
+        <v>102.766249056874</v>
+      </c>
+      <c r="S71" s="4">
+        <v>-1.4999999999999999E-2</v>
+      </c>
+      <c r="T71" s="3">
+        <v>111.45</v>
+      </c>
+      <c r="U71" s="4">
+        <v>-1.6E-2</v>
+      </c>
+      <c r="V71" s="3">
+        <v>121.788161</v>
+      </c>
+      <c r="W71" s="4">
+        <v>-1.7000000000000001E-2</v>
+      </c>
+      <c r="X71" s="3">
+        <v>132.82</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>-1.745E-2</v>
+      </c>
+      <c r="Z71" s="3">
+        <v>136.90761499999999</v>
+      </c>
+      <c r="AA71" s="4">
+        <v>-1.7899999999999999E-2</v>
+      </c>
+      <c r="AB71" s="3">
+        <v>140.78</v>
+      </c>
+      <c r="AC71" s="4">
+        <v>-5.9500000000000004E-3</v>
+      </c>
+      <c r="AD71" s="3">
+        <v>103.4549047130166</v>
+      </c>
+      <c r="AE71" s="4"/>
+      <c r="AF71" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG71" s="4">
+        <v>-2.12E-2</v>
+      </c>
+      <c r="AH71" s="3">
+        <v>129.32</v>
+      </c>
+      <c r="AI71" s="4">
+        <v>-2.3300000000000001E-2</v>
+      </c>
+      <c r="AJ71" s="3">
+        <v>134.282309</v>
+      </c>
+      <c r="AK71" s="4">
+        <v>-2.5399999999999999E-2</v>
+      </c>
+      <c r="AL71" s="3">
+        <v>139.27000000000001</v>
+      </c>
+      <c r="AM71" s="4">
+        <v>-2.8199999999999999E-2</v>
+      </c>
+      <c r="AN71" s="3">
+        <v>145.35367199999999</v>
+      </c>
+      <c r="AO71" s="4">
+        <v>-3.1E-2</v>
+      </c>
+      <c r="AP71" s="3">
+        <v>151.57</v>
+      </c>
+      <c r="AQ71" s="4"/>
+      <c r="AR71" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>42216</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C72" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="D72" s="3">
+        <v>111.6045620017519</v>
+      </c>
+      <c r="E72" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F72" s="3">
+        <v>129.5</v>
+      </c>
+      <c r="G72" s="4">
+        <v>8.5500000000000003E-3</v>
+      </c>
+      <c r="H72" s="3">
+        <v>135.01946100000001</v>
+      </c>
+      <c r="I72" s="4">
+        <v>1.01E-2</v>
+      </c>
+      <c r="J72" s="3">
+        <v>140.63</v>
+      </c>
+      <c r="K72" s="4">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="L72" s="3">
+        <v>145.14773099999999</v>
+      </c>
+      <c r="M72" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="N72" s="3">
+        <v>149.72</v>
+      </c>
+      <c r="O72" s="4">
+        <v>5.7499999999999999E-3</v>
+      </c>
+      <c r="P72" s="3">
+        <v>111.2950112661642</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="R72" s="3">
+        <v>103.8452946719711</v>
+      </c>
+      <c r="S72" s="4">
+        <v>-1E-4</v>
+      </c>
+      <c r="T72" s="3">
+        <v>111.44</v>
+      </c>
+      <c r="U72" s="4">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="V72" s="3">
+        <v>122.287492</v>
+      </c>
+      <c r="W72" s="4">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="X72" s="3">
+        <v>133.91999999999999</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>7.2500000000000004E-3</v>
+      </c>
+      <c r="Z72" s="3">
+        <v>137.900195</v>
+      </c>
+      <c r="AA72" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="AB72" s="3">
+        <v>141.65</v>
+      </c>
+      <c r="AC72" s="4">
+        <v>-9.1000000000000004E-3</v>
+      </c>
+      <c r="AD72" s="3">
+        <v>102.5134650801281</v>
+      </c>
+      <c r="AE72" s="4"/>
+      <c r="AF72" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG72" s="4">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="AH72" s="3">
+        <v>130.44999999999999</v>
+      </c>
+      <c r="AI72" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="AJ72" s="3">
+        <v>135.678845</v>
+      </c>
+      <c r="AK72" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AL72" s="3">
+        <v>140.94999999999999</v>
+      </c>
+      <c r="AM72" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AN72" s="3">
+        <v>147.11245199999999</v>
+      </c>
+      <c r="AO72" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AP72" s="3">
+        <v>153.4</v>
+      </c>
+      <c r="AQ72" s="4"/>
+      <c r="AR72" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>42247</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C73" s="4">
+        <v>-1.065E-2</v>
+      </c>
+      <c r="D73" s="3">
+        <v>110.4159734164332</v>
+      </c>
+      <c r="E73" s="4">
+        <v>-1.9199999999999998E-2</v>
+      </c>
+      <c r="F73" s="3">
+        <v>127.02</v>
+      </c>
+      <c r="G73" s="4">
+        <v>-2.41E-2</v>
+      </c>
+      <c r="H73" s="3">
+        <v>131.76549199999999</v>
+      </c>
+      <c r="I73" s="4">
+        <v>-2.9000000000000001E-2</v>
+      </c>
+      <c r="J73" s="3">
+        <v>136.55000000000001</v>
+      </c>
+      <c r="K73" s="4">
+        <v>-3.2349999999999997E-2</v>
+      </c>
+      <c r="L73" s="3">
+        <v>140.452202</v>
+      </c>
+      <c r="M73" s="4">
+        <v>-3.5700000000000003E-2</v>
+      </c>
+      <c r="N73" s="3">
+        <v>144.38</v>
+      </c>
+      <c r="O73" s="4">
+        <v>-3.6742856999999997E-2</v>
+      </c>
+      <c r="P73" s="3">
+        <v>107.2057145823981</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>-1.5100000000000001E-2</v>
+      </c>
+      <c r="R73" s="3">
+        <v>102.27723072242441</v>
+      </c>
+      <c r="S73" s="4">
+        <v>-1.7100000000000001E-2</v>
+      </c>
+      <c r="T73" s="3">
+        <v>109.54</v>
+      </c>
+      <c r="U73" s="4">
+        <v>-2.5350000000000001E-2</v>
+      </c>
+      <c r="V73" s="3">
+        <v>119.187504</v>
+      </c>
+      <c r="W73" s="4">
+        <v>-3.3599999999999998E-2</v>
+      </c>
+      <c r="X73" s="3">
+        <v>129.41999999999999</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>-3.8949999999999999E-2</v>
+      </c>
+      <c r="Z73" s="3">
+        <v>132.52898300000001</v>
+      </c>
+      <c r="AA73" s="4">
+        <v>-4.4299999999999999E-2</v>
+      </c>
+      <c r="AB73" s="3">
+        <v>135.38</v>
+      </c>
+      <c r="AC73" s="4">
+        <v>-3.7600000000000001E-2</v>
+      </c>
+      <c r="AD73" s="3">
+        <v>98.658958793115332</v>
+      </c>
+      <c r="AE73" s="4"/>
+      <c r="AF73" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG73" s="4">
+        <v>-2.5499999999999998E-2</v>
+      </c>
+      <c r="AH73" s="3">
+        <v>127.12</v>
+      </c>
+      <c r="AI73" s="4">
+        <v>-3.3750000000000002E-2</v>
+      </c>
+      <c r="AJ73" s="3">
+        <v>131.099684</v>
+      </c>
+      <c r="AK73" s="4">
+        <v>-4.2000000000000003E-2</v>
+      </c>
+      <c r="AL73" s="3">
+        <v>135.03</v>
+      </c>
+      <c r="AM73" s="4">
+        <v>-4.8800000000000003E-2</v>
+      </c>
+      <c r="AN73" s="3">
+        <v>139.93336400000001</v>
+      </c>
+      <c r="AO73" s="4">
+        <v>-5.5599999999999997E-2</v>
+      </c>
+      <c r="AP73" s="3">
+        <v>144.87</v>
+      </c>
+      <c r="AQ73" s="4"/>
+      <c r="AR73" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>42277</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="4">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="D74" s="3">
+        <v>109.9743095227675</v>
+      </c>
+      <c r="E74" s="4">
+        <v>-1.1299999999999999E-2</v>
+      </c>
+      <c r="F74" s="3">
+        <v>125.58</v>
+      </c>
+      <c r="G74" s="4">
+        <v>-1.47E-2</v>
+      </c>
+      <c r="H74" s="3">
+        <v>129.82853900000001</v>
+      </c>
+      <c r="I74" s="4">
+        <v>-1.8100000000000002E-2</v>
+      </c>
+      <c r="J74" s="3">
+        <v>134.08000000000001</v>
+      </c>
+      <c r="K74" s="4">
+        <v>-2.0500000000000001E-2</v>
+      </c>
+      <c r="L74" s="3">
+        <v>137.57293200000001</v>
+      </c>
+      <c r="M74" s="4">
+        <v>-2.29E-2</v>
+      </c>
+      <c r="N74" s="3">
+        <v>141.07</v>
+      </c>
+      <c r="O74" s="4">
+        <v>-2.3300000000000001E-2</v>
+      </c>
+      <c r="P74" s="3">
+        <v>104.70782143262829</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>-1.5900000000000001E-2</v>
+      </c>
+      <c r="R74" s="3">
+        <v>100.6510227539378</v>
+      </c>
+      <c r="S74" s="4">
+        <v>-1.37E-2</v>
+      </c>
+      <c r="T74" s="3">
+        <v>108.04</v>
+      </c>
+      <c r="U74" s="4">
+        <v>-1.9599999999999999E-2</v>
+      </c>
+      <c r="V74" s="3">
+        <v>116.851429</v>
+      </c>
+      <c r="W74" s="4">
+        <v>-2.5499999999999998E-2</v>
+      </c>
+      <c r="X74" s="3">
+        <v>126.12</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>-2.895E-2</v>
+      </c>
+      <c r="Z74" s="3">
+        <v>128.69226900000001</v>
+      </c>
+      <c r="AA74" s="4">
+        <v>-3.2399999999999998E-2</v>
+      </c>
+      <c r="AB74" s="3">
+        <v>130.99</v>
+      </c>
+      <c r="AC74" s="4">
+        <v>-5.6649999999999999E-2</v>
+      </c>
+      <c r="AD74" s="3">
+        <v>93.069928777485345</v>
+      </c>
+      <c r="AE74" s="4"/>
+      <c r="AF74" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG74" s="4">
+        <v>-2.2100000000000002E-2</v>
+      </c>
+      <c r="AH74" s="3">
+        <v>124.31</v>
+      </c>
+      <c r="AI74" s="4">
+        <v>-2.445E-2</v>
+      </c>
+      <c r="AJ74" s="3">
+        <v>127.89429699999999</v>
+      </c>
+      <c r="AK74" s="4">
+        <v>-2.6800000000000001E-2</v>
+      </c>
+      <c r="AL74" s="3">
+        <v>131.41</v>
+      </c>
+      <c r="AM74" s="4">
+        <v>-3.2250000000000001E-2</v>
+      </c>
+      <c r="AN74" s="3">
+        <v>135.420513</v>
+      </c>
+      <c r="AO74" s="4">
+        <v>-3.7699999999999997E-2</v>
+      </c>
+      <c r="AP74" s="3">
+        <v>139.41</v>
+      </c>
+      <c r="AQ74" s="4"/>
+      <c r="AR74" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>42308</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="D75" s="3">
+        <v>111.20602178942249</v>
+      </c>
+      <c r="E75" s="4">
+        <v>1.8599999999999998E-2</v>
+      </c>
+      <c r="F75" s="3">
+        <v>127.92</v>
+      </c>
+      <c r="G75" s="4">
+        <v>2.46E-2</v>
+      </c>
+      <c r="H75" s="3">
+        <v>133.02232100000001</v>
+      </c>
+      <c r="I75" s="4">
+        <v>3.0599999999999999E-2</v>
+      </c>
+      <c r="J75" s="3">
+        <v>138.18</v>
+      </c>
+      <c r="K75" s="4">
+        <v>3.4549999999999997E-2</v>
+      </c>
+      <c r="L75" s="3">
+        <v>142.326076</v>
+      </c>
+      <c r="M75" s="4">
+        <v>3.85E-2</v>
+      </c>
+      <c r="N75" s="3">
+        <v>146.5</v>
+      </c>
+      <c r="O75" s="4">
+        <v>4.9237692E-2</v>
+      </c>
+      <c r="P75" s="3">
+        <v>109.86339289431901</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="R75" s="3">
+        <v>102.9156707659014</v>
+      </c>
+      <c r="S75" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="T75" s="3">
+        <v>109.99</v>
+      </c>
+      <c r="U75" s="4">
+        <v>2.8649999999999998E-2</v>
+      </c>
+      <c r="V75" s="3">
+        <v>120.19922200000001</v>
+      </c>
+      <c r="W75" s="4">
+        <v>3.9199999999999999E-2</v>
+      </c>
+      <c r="X75" s="3">
+        <v>131.06</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="Z75" s="3">
+        <v>134.277513</v>
+      </c>
+      <c r="AA75" s="4">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="AB75" s="3">
+        <v>137.22999999999999</v>
+      </c>
+      <c r="AC75" s="4">
+        <v>4.3049999999999998E-2</v>
+      </c>
+      <c r="AD75" s="3">
+        <v>97.076589211356094</v>
+      </c>
+      <c r="AE75" s="4"/>
+      <c r="AF75" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG75" s="4">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="AH75" s="3">
+        <v>127.25</v>
+      </c>
+      <c r="AI75" s="4">
+        <v>3.2099999999999997E-2</v>
+      </c>
+      <c r="AJ75" s="3">
+        <v>131.99970400000001</v>
+      </c>
+      <c r="AK75" s="4">
+        <v>4.0599999999999997E-2</v>
+      </c>
+      <c r="AL75" s="3">
+        <v>136.75</v>
+      </c>
+      <c r="AM75" s="4">
+        <v>5.2299999999999999E-2</v>
+      </c>
+      <c r="AN75" s="3">
+        <v>142.503006</v>
+      </c>
+      <c r="AO75" s="4">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="AP75" s="3">
+        <v>148.33000000000001</v>
+      </c>
+      <c r="AQ75" s="4"/>
+      <c r="AR75" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>42338</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="4">
+        <v>-1.15E-3</v>
+      </c>
+      <c r="D76" s="3">
+        <v>111.0781348643646</v>
+      </c>
+      <c r="E76" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="F76" s="3">
+        <v>128.44999999999999</v>
+      </c>
+      <c r="G76" s="4">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="H76" s="3">
+        <v>133.82045500000001</v>
+      </c>
+      <c r="I76" s="4">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="J76" s="3">
+        <v>139.26</v>
+      </c>
+      <c r="K76" s="4">
+        <v>8.2500000000000004E-3</v>
+      </c>
+      <c r="L76" s="3">
+        <v>143.50026700000001</v>
+      </c>
+      <c r="M76" s="4">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="N76" s="3">
+        <v>147.77000000000001</v>
+      </c>
+      <c r="O76" s="4">
+        <v>8.8738459999999995E-3</v>
+      </c>
+      <c r="P76" s="3">
+        <v>110.83830372390069</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>-1.04E-2</v>
+      </c>
+      <c r="R76" s="3">
+        <v>101.845347789936</v>
+      </c>
+      <c r="S76" s="4">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="T76" s="3">
+        <v>109.66</v>
+      </c>
+      <c r="U76" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="V76" s="3">
+        <v>119.802565</v>
+      </c>
+      <c r="W76" s="4">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="X76" s="3">
+        <v>130.59</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>-4.45E-3</v>
+      </c>
+      <c r="Z76" s="3">
+        <v>133.67997800000001</v>
+      </c>
+      <c r="AA76" s="4">
+        <v>-5.3E-3</v>
+      </c>
+      <c r="AB76" s="3">
+        <v>136.5</v>
+      </c>
+      <c r="AC76" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD76" s="3">
+        <v>97.076589211356094</v>
+      </c>
+      <c r="AE76" s="4"/>
+      <c r="AF76" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG76" s="4">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="AH76" s="3">
+        <v>128.29</v>
+      </c>
+      <c r="AI76" s="4">
+        <v>1.115E-2</v>
+      </c>
+      <c r="AJ76" s="3">
+        <v>133.47150099999999</v>
+      </c>
+      <c r="AK76" s="4">
+        <v>1.41E-2</v>
+      </c>
+      <c r="AL76" s="3">
+        <v>138.68</v>
+      </c>
+      <c r="AM76" s="4">
+        <v>1.865E-2</v>
+      </c>
+      <c r="AN76" s="3">
+        <v>145.160687</v>
+      </c>
+      <c r="AO76" s="4">
+        <v>2.3199999999999998E-2</v>
+      </c>
+      <c r="AP76" s="3">
+        <v>151.78</v>
+      </c>
+      <c r="AQ76" s="4"/>
+      <c r="AR76" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>42369</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" s="4">
+        <v>-5.8999999999999999E-3</v>
+      </c>
+      <c r="D77" s="3">
+        <v>110.4227738686649</v>
+      </c>
+      <c r="E77" s="4">
+        <v>-4.1999999999999997E-3</v>
+      </c>
+      <c r="F77" s="3">
+        <v>127.92</v>
+      </c>
+      <c r="G77" s="4">
+        <v>-3.5500000000000002E-3</v>
+      </c>
+      <c r="H77" s="3">
+        <v>133.345392</v>
+      </c>
+      <c r="I77" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="J77" s="3">
+        <v>138.85</v>
+      </c>
+      <c r="K77" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="L77" s="3">
+        <v>143.27066600000001</v>
+      </c>
+      <c r="M77" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="N77" s="3">
+        <v>147.72999999999999</v>
+      </c>
+      <c r="O77" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="P77" s="3">
+        <v>111.4257467336374</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="R77" s="3">
+        <v>100.8472633815947</v>
+      </c>
+      <c r="S77" s="4">
+        <v>-4.5999999999999999E-3</v>
+      </c>
+      <c r="T77" s="3">
+        <v>109.16</v>
+      </c>
+      <c r="U77" s="4">
+        <v>-6.1999999999999998E-3</v>
+      </c>
+      <c r="V77" s="3">
+        <v>119.05978899999999</v>
+      </c>
+      <c r="W77" s="4">
+        <v>-7.7999999999999996E-3</v>
+      </c>
+      <c r="X77" s="3">
+        <v>129.57</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>-6.8999999999999999E-3</v>
+      </c>
+      <c r="Z77" s="3">
+        <v>132.757586</v>
+      </c>
+      <c r="AA77" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="AB77" s="3">
+        <v>135.68</v>
+      </c>
+      <c r="AC77" s="4">
+        <v>1.7350000000000001E-2</v>
+      </c>
+      <c r="AD77" s="3">
+        <v>98.760868034173114</v>
+      </c>
+      <c r="AE77" s="4"/>
+      <c r="AF77" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG77" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="AH77" s="3">
+        <v>127.07</v>
+      </c>
+      <c r="AI77" s="4">
+        <v>-1.2999999999999999E-2</v>
+      </c>
+      <c r="AJ77" s="3">
+        <v>131.73637099999999</v>
+      </c>
+      <c r="AK77" s="4">
+        <v>-1.6500000000000001E-2</v>
+      </c>
+      <c r="AL77" s="3">
+        <v>136.38999999999999</v>
+      </c>
+      <c r="AM77" s="4">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="AN77" s="3">
+        <v>142.025216</v>
+      </c>
+      <c r="AO77" s="4">
+        <v>-2.6700000000000002E-2</v>
+      </c>
+      <c r="AP77" s="3">
+        <v>147.72</v>
+      </c>
+      <c r="AQ77" s="4"/>
+      <c r="AR77" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>42400</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" s="4">
+        <v>-2.575E-3</v>
+      </c>
+      <c r="D78" s="3">
+        <v>110.1384352259531</v>
+      </c>
+      <c r="E78" s="4">
+        <v>-1.32E-2</v>
+      </c>
+      <c r="F78" s="3">
+        <v>126.23</v>
+      </c>
+      <c r="G78" s="4">
+        <v>-1.8200000000000001E-2</v>
+      </c>
+      <c r="H78" s="3">
+        <v>130.91850600000001</v>
+      </c>
+      <c r="I78" s="4">
+        <v>-2.3199999999999998E-2</v>
+      </c>
+      <c r="J78" s="3">
+        <v>135.63</v>
+      </c>
+      <c r="K78" s="4">
+        <v>-2.7650000000000001E-2</v>
+      </c>
+      <c r="L78" s="3">
+        <v>139.30923200000001</v>
+      </c>
+      <c r="M78" s="4">
+        <v>-3.2099999999999997E-2</v>
+      </c>
+      <c r="N78" s="3">
+        <v>142.99</v>
+      </c>
+      <c r="O78" s="4">
+        <v>-3.8241790999999997E-2</v>
+      </c>
+      <c r="P78" s="3">
+        <v>107.1646266150307</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>-7.7999999999999996E-3</v>
+      </c>
+      <c r="R78" s="3">
+        <v>100.06065472721821</v>
+      </c>
+      <c r="S78" s="4">
+        <v>-1.6400000000000001E-2</v>
+      </c>
+      <c r="T78" s="3">
+        <v>107.37</v>
+      </c>
+      <c r="U78" s="4">
+        <v>-2.385E-2</v>
+      </c>
+      <c r="V78" s="3">
+        <v>116.220213</v>
+      </c>
+      <c r="W78" s="4">
+        <v>-3.1300000000000001E-2</v>
+      </c>
+      <c r="X78" s="3">
+        <v>125.52</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>-4.0149999999999998E-2</v>
+      </c>
+      <c r="Z78" s="3">
+        <v>127.427369</v>
+      </c>
+      <c r="AA78" s="4">
+        <v>-4.9000000000000002E-2</v>
+      </c>
+      <c r="AB78" s="3">
+        <v>129.03</v>
+      </c>
+      <c r="AC78" s="4">
+        <v>-0.05</v>
+      </c>
+      <c r="AD78" s="3">
+        <v>93.82282463246446</v>
+      </c>
+      <c r="AE78" s="4"/>
+      <c r="AF78" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG78" s="4">
+        <v>-1.6E-2</v>
+      </c>
+      <c r="AH78" s="3">
+        <v>125.04</v>
+      </c>
+      <c r="AI78" s="4">
+        <v>-2.385E-2</v>
+      </c>
+      <c r="AJ78" s="3">
+        <v>128.594459</v>
+      </c>
+      <c r="AK78" s="4">
+        <v>-3.1699999999999999E-2</v>
+      </c>
+      <c r="AL78" s="3">
+        <v>132.07</v>
+      </c>
+      <c r="AM78" s="4">
+        <v>-3.9649999999999998E-2</v>
+      </c>
+      <c r="AN78" s="3">
+        <v>136.39391599999999</v>
+      </c>
+      <c r="AO78" s="4">
+        <v>-4.7600000000000003E-2</v>
+      </c>
+      <c r="AP78" s="3">
+        <v>140.69</v>
+      </c>
+      <c r="AQ78" s="4"/>
+      <c r="AR78" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>42429</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="4">
+        <v>4.3499999999999997E-3</v>
+      </c>
+      <c r="D79" s="3">
+        <v>110.61753741918599</v>
+      </c>
+      <c r="E79" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="F79" s="3">
+        <v>126.62</v>
+      </c>
+      <c r="G79" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="H79" s="3">
+        <v>131.52073100000001</v>
+      </c>
+      <c r="I79" s="4">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="J79" s="3">
+        <v>136.46</v>
+      </c>
+      <c r="K79" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="L79" s="3">
+        <v>140.47943000000001</v>
+      </c>
+      <c r="M79" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="N79" s="3">
+        <v>144.52000000000001</v>
+      </c>
+      <c r="O79" s="4">
+        <v>1.8289552000000001E-2</v>
+      </c>
+      <c r="P79" s="3">
+        <v>109.1246196260668</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="R79" s="3">
+        <v>99.840521286818358</v>
+      </c>
+      <c r="S79" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="T79" s="3">
+        <v>107.3</v>
+      </c>
+      <c r="U79" s="4">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="V79" s="3">
+        <v>116.05750500000001</v>
+      </c>
+      <c r="W79" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="X79" s="3">
+        <v>125.24</v>
+      </c>
+      <c r="Y79" s="4">
+        <v>-3.15E-3</v>
+      </c>
+      <c r="Z79" s="3">
+        <v>127.02597299999999</v>
+      </c>
+      <c r="AA79" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AB79" s="3">
+        <v>128.5</v>
+      </c>
+      <c r="AC79" s="4">
+        <v>1.65E-3</v>
+      </c>
+      <c r="AD79" s="3">
+        <v>93.977632293108016</v>
+      </c>
+      <c r="AE79" s="4"/>
+      <c r="AF79" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG79" s="4">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="AH79" s="3">
+        <v>124.66</v>
+      </c>
+      <c r="AI79" s="4">
+        <v>-3.5500000000000002E-3</v>
+      </c>
+      <c r="AJ79" s="3">
+        <v>128.13794799999999</v>
+      </c>
+      <c r="AK79" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AL79" s="3">
+        <v>131.52000000000001</v>
+      </c>
+      <c r="AM79" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="AN79" s="3">
+        <v>135.78014300000001</v>
+      </c>
+      <c r="AO79" s="4">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="AP79" s="3">
+        <v>140</v>
+      </c>
+      <c r="AQ79" s="4"/>
+      <c r="AR79" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>42460</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="4">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="D80" s="3">
+        <v>112.4150724022478</v>
+      </c>
+      <c r="E80" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="F80" s="3">
+        <v>128.37</v>
+      </c>
+      <c r="G80" s="4">
+        <v>1.575E-2</v>
+      </c>
+      <c r="H80" s="3">
+        <v>133.59218300000001</v>
+      </c>
+      <c r="I80" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="J80" s="3">
+        <v>138.87</v>
+      </c>
+      <c r="K80" s="4">
+        <v>1.9349999999999999E-2</v>
+      </c>
+      <c r="L80" s="3">
+        <v>143.19770700000001</v>
+      </c>
+      <c r="M80" s="4">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="N80" s="3">
+        <v>147.55000000000001</v>
+      </c>
+      <c r="O80" s="4">
+        <v>2.4538806E-2</v>
+      </c>
+      <c r="P80" s="3">
+        <v>111.8024074968947</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="R80" s="3">
+        <v>101.3181610018633</v>
+      </c>
+      <c r="S80" s="4">
+        <v>2.35E-2</v>
+      </c>
+      <c r="T80" s="3">
+        <v>109.82</v>
+      </c>
+      <c r="U80" s="4">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="V80" s="3">
+        <v>119.27229800000001</v>
+      </c>
+      <c r="W80" s="4">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="X80" s="3">
+        <v>129.24</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>3.8949999999999999E-2</v>
+      </c>
+      <c r="Z80" s="3">
+        <v>131.973635</v>
+      </c>
+      <c r="AA80" s="4">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="AB80" s="3">
+        <v>134.41999999999999</v>
+      </c>
+      <c r="AC80" s="4">
+        <v>3.1600000000000003E-2</v>
+      </c>
+      <c r="AD80" s="3">
+        <v>96.947325473570231</v>
+      </c>
+      <c r="AE80" s="4"/>
+      <c r="AF80" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG80" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="AH80" s="3">
+        <v>125.1</v>
+      </c>
+      <c r="AI80" s="4">
+        <v>5.2500000000000003E-3</v>
+      </c>
+      <c r="AJ80" s="3">
+        <v>128.81067300000001</v>
+      </c>
+      <c r="AK80" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AL80" s="3">
+        <v>132.44999999999999</v>
+      </c>
+      <c r="AM80" s="4">
+        <v>9.3500000000000007E-3</v>
+      </c>
+      <c r="AN80" s="3">
+        <v>137.049688</v>
+      </c>
+      <c r="AO80" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="AP80" s="3">
+        <v>141.63999999999999</v>
+      </c>
+      <c r="AQ80" s="4"/>
+      <c r="AR80" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>42490</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="D81" s="3">
+        <v>112.9434232425383</v>
+      </c>
+      <c r="E81" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="F81" s="3">
+        <v>128.65</v>
+      </c>
+      <c r="G81" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="H81" s="3">
+        <v>133.832649</v>
+      </c>
+      <c r="I81" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J81" s="3">
+        <v>139.07</v>
+      </c>
+      <c r="K81" s="4">
+        <v>8.4999999999999995E-4</v>
+      </c>
+      <c r="L81" s="3">
+        <v>143.319425</v>
+      </c>
+      <c r="M81" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N81" s="3">
+        <v>147.6</v>
+      </c>
+      <c r="O81" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="P81" s="3">
+        <v>111.69060508939781</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="R81" s="3">
+        <v>103.02030610669451</v>
+      </c>
+      <c r="S81" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="T81" s="3">
+        <v>110.66</v>
+      </c>
+      <c r="U81" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="V81" s="3">
+        <v>120.16683999999999</v>
+      </c>
+      <c r="W81" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="X81" s="3">
+        <v>130.19</v>
+      </c>
+      <c r="Y81" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="Z81" s="3">
+        <v>132.89744999999999</v>
+      </c>
+      <c r="AA81" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="AB81" s="3">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="AC81" s="4">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="AD81" s="3">
+        <v>97.795614571463972</v>
+      </c>
+      <c r="AE81" s="4"/>
+      <c r="AF81" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG81" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="AH81" s="3">
+        <v>125.56</v>
+      </c>
+      <c r="AI81" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="AJ81" s="3">
+        <v>129.36455900000001</v>
+      </c>
+      <c r="AK81" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="AL81" s="3">
+        <v>133.09</v>
+      </c>
+      <c r="AM81" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="AN81" s="3">
+        <v>137.74864099999999</v>
+      </c>
+      <c r="AO81" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="AP81" s="3">
+        <v>142.38999999999999</v>
+      </c>
+      <c r="AQ81" s="4"/>
+      <c r="AR81" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>42521</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="D82" s="3">
+        <v>113.3839025931842</v>
+      </c>
+      <c r="E82" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="F82" s="3">
+        <v>129.05000000000001</v>
+      </c>
+      <c r="G82" s="4">
+        <v>4.5500000000000002E-3</v>
+      </c>
+      <c r="H82" s="3">
+        <v>134.441587</v>
+      </c>
+      <c r="I82" s="4">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J82" s="3">
+        <v>139.9</v>
+      </c>
+      <c r="K82" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="L82" s="3">
+        <v>144.32266100000001</v>
+      </c>
+      <c r="M82" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="N82" s="3">
+        <v>148.78</v>
+      </c>
+      <c r="O82" s="4">
+        <v>4.8500000000000001E-3</v>
+      </c>
+      <c r="P82" s="3">
+        <v>112.2323045240814</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="R82" s="3">
+        <v>102.77305737203849</v>
+      </c>
+      <c r="S82" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="T82" s="3">
+        <v>110.77</v>
+      </c>
+      <c r="U82" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="V82" s="3">
+        <v>120.34708999999999</v>
+      </c>
+      <c r="W82" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="X82" s="3">
+        <v>130.44999999999999</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="Z82" s="3">
+        <v>133.203114</v>
+      </c>
+      <c r="AA82" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="AB82" s="3">
+        <v>135.65</v>
+      </c>
+      <c r="AC82" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AD82" s="3">
+        <v>97.394652551720966</v>
+      </c>
+      <c r="AE82" s="4"/>
+      <c r="AF82" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG82" s="4">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="AH82" s="3">
+        <v>126.45</v>
+      </c>
+      <c r="AI82" s="4">
+        <v>9.8499999999999994E-3</v>
+      </c>
+      <c r="AJ82" s="3">
+        <v>130.63879900000001</v>
+      </c>
+      <c r="AK82" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AL82" s="3">
+        <v>134.77000000000001</v>
+      </c>
+      <c r="AM82" s="4">
+        <v>1.555E-2</v>
+      </c>
+      <c r="AN82" s="3">
+        <v>139.89063300000001</v>
+      </c>
+      <c r="AO82" s="4">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="AP82" s="3">
+        <v>145.03</v>
+      </c>
+      <c r="AQ82" s="4"/>
+      <c r="AR82" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>42551</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C83" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="D83" s="3">
+        <v>115.050645961304</v>
+      </c>
+      <c r="E83" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="F83" s="3">
+        <v>131.29</v>
+      </c>
+      <c r="G83" s="4">
+        <v>2.035E-2</v>
+      </c>
+      <c r="H83" s="3">
+        <v>137.17747399999999</v>
+      </c>
+      <c r="I83" s="4">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="J83" s="3">
+        <v>143.16</v>
+      </c>
+      <c r="K83" s="4">
+        <v>2.5149999999999999E-2</v>
+      </c>
+      <c r="L83" s="3">
+        <v>147.95237599999999</v>
+      </c>
+      <c r="M83" s="4">
+        <v>2.7E-2</v>
+      </c>
+      <c r="N83" s="3">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="O83" s="4">
+        <v>3.0388058999999999E-2</v>
+      </c>
+      <c r="P83" s="3">
+        <v>115.6428264156651</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="R83" s="3">
+        <v>102.15641902780629</v>
+      </c>
+      <c r="S83" s="4">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="T83" s="3">
+        <v>110.64</v>
+      </c>
+      <c r="U83" s="4">
+        <v>-3.8999999999999998E-3</v>
+      </c>
+      <c r="V83" s="3">
+        <v>119.877737</v>
+      </c>
+      <c r="W83" s="4">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="X83" s="3">
+        <v>129.59</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>-8.6499999999999997E-3</v>
+      </c>
+      <c r="Z83" s="3">
+        <v>132.050907</v>
+      </c>
+      <c r="AA83" s="4">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="AB83" s="3">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AC83" s="4">
+        <v>-1.7100000000000001E-2</v>
+      </c>
+      <c r="AD83" s="3">
+        <v>95.729203993086543</v>
+      </c>
+      <c r="AE83" s="4"/>
+      <c r="AF83" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG83" s="4">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="AH83" s="3">
+        <v>125.74</v>
+      </c>
+      <c r="AI83" s="4">
+        <v>-9.9500000000000005E-3</v>
+      </c>
+      <c r="AJ83" s="3">
+        <v>129.338943</v>
+      </c>
+      <c r="AK83" s="4">
+        <v>-1.43E-2</v>
+      </c>
+      <c r="AL83" s="3">
+        <v>132.84</v>
+      </c>
+      <c r="AM83" s="4">
+        <v>-1.7749999999999998E-2</v>
+      </c>
+      <c r="AN83" s="3">
+        <v>137.40757400000001</v>
+      </c>
+      <c r="AO83" s="4">
+        <v>-2.12E-2</v>
+      </c>
+      <c r="AP83" s="3">
+        <v>141.94999999999999</v>
+      </c>
+      <c r="AQ83" s="4"/>
+      <c r="AR83" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>42582</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C84" s="4">
+        <v>2.4825E-2</v>
+      </c>
+      <c r="D84" s="3">
+        <v>117.9067782472934</v>
+      </c>
+      <c r="E84" s="4">
+        <v>2.24E-2</v>
+      </c>
+      <c r="F84" s="3">
+        <v>134.22999999999999</v>
+      </c>
+      <c r="G84" s="4">
+        <v>2.6849999999999999E-2</v>
+      </c>
+      <c r="H84" s="3">
+        <v>140.86068900000001</v>
+      </c>
+      <c r="I84" s="4">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="J84" s="3">
+        <v>147.63999999999999</v>
+      </c>
+      <c r="K84" s="4">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="L84" s="3">
+        <v>153.130709</v>
+      </c>
+      <c r="M84" s="4">
+        <v>3.8699999999999998E-2</v>
+      </c>
+      <c r="N84" s="3">
+        <v>158.71</v>
+      </c>
+      <c r="O84" s="4">
+        <v>5.2112142E-2</v>
+      </c>
+      <c r="P84" s="3">
+        <v>121.6692218071196</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>2.41E-2</v>
+      </c>
+      <c r="R84" s="3">
+        <v>104.61838872637639</v>
+      </c>
+      <c r="S84" s="4">
+        <v>1.6E-2</v>
+      </c>
+      <c r="T84" s="3">
+        <v>112.41</v>
+      </c>
+      <c r="U84" s="4">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="V84" s="3">
+        <v>122.125444</v>
+      </c>
+      <c r="W84" s="4">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="X84" s="3">
+        <v>132.38</v>
+      </c>
+      <c r="Y84" s="4">
+        <v>2.4850000000000001E-2</v>
+      </c>
+      <c r="Z84" s="3">
+        <v>135.33237199999999</v>
+      </c>
+      <c r="AA84" s="4">
+        <v>2.8199999999999999E-2</v>
+      </c>
+      <c r="AB84" s="3">
+        <v>137.99</v>
+      </c>
+      <c r="AC84" s="4">
+        <v>2.2100000000000002E-2</v>
+      </c>
+      <c r="AD84" s="3">
+        <v>97.844819401333751</v>
+      </c>
+      <c r="AE84" s="4"/>
+      <c r="AF84" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG84" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AH84" s="3">
+        <v>127.33</v>
+      </c>
+      <c r="AI84" s="4">
+        <v>1.6049999999999998E-2</v>
+      </c>
+      <c r="AJ84" s="3">
+        <v>131.41483299999999</v>
+      </c>
+      <c r="AK84" s="4">
+        <v>1.95E-2</v>
+      </c>
+      <c r="AL84" s="3">
+        <v>135.43</v>
+      </c>
+      <c r="AM84" s="4">
+        <v>2.315E-2</v>
+      </c>
+      <c r="AN84" s="3">
+        <v>140.588559</v>
+      </c>
+      <c r="AO84" s="4">
+        <v>2.6800000000000001E-2</v>
+      </c>
+      <c r="AP84" s="3">
+        <v>145.75</v>
+      </c>
+      <c r="AQ84" s="4"/>
+      <c r="AR84" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>42613</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="4">
+        <v>9.8750000000000001E-3</v>
+      </c>
+      <c r="D85" s="3">
+        <v>119.0711076824854</v>
+      </c>
+      <c r="E85" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="F85" s="3">
+        <v>135.72</v>
+      </c>
+      <c r="G85" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="H85" s="3">
+        <v>142.43832800000001</v>
+      </c>
+      <c r="I85" s="4">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="J85" s="3">
+        <v>149.31</v>
+      </c>
+      <c r="K85" s="4">
+        <v>1.205E-2</v>
+      </c>
+      <c r="L85" s="3">
+        <v>154.975934</v>
+      </c>
+      <c r="M85" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="N85" s="3">
+        <v>160.74</v>
+      </c>
+      <c r="O85" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="P85" s="3">
+        <v>123.08058478008221</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="R85" s="3">
+        <v>105.32979376971571</v>
+      </c>
+      <c r="S85" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="T85" s="3">
+        <v>112.85</v>
+      </c>
+      <c r="U85" s="4">
+        <v>3.3500000000000001E-3</v>
+      </c>
+      <c r="V85" s="3">
+        <v>122.534564</v>
+      </c>
+      <c r="W85" s="4">
+        <v>2.8E-3</v>
+      </c>
+      <c r="X85" s="3">
+        <v>132.75</v>
+      </c>
+      <c r="Y85" s="4">
+        <v>2.5500000000000002E-3</v>
+      </c>
+      <c r="Z85" s="3">
+        <v>135.67747</v>
+      </c>
+      <c r="AA85" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="AB85" s="3">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="AC85" s="4">
+        <v>7.7499999999999999E-3</v>
+      </c>
+      <c r="AD85" s="3">
+        <v>98.603116751694074</v>
+      </c>
+      <c r="AE85" s="4"/>
+      <c r="AF85" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG85" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AH85" s="3">
+        <v>127.72</v>
+      </c>
+      <c r="AI85" s="4">
+        <v>4.0499999999999998E-3</v>
+      </c>
+      <c r="AJ85" s="3">
+        <v>131.94706400000001</v>
+      </c>
+      <c r="AK85" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AL85" s="3">
+        <v>136.11000000000001</v>
+      </c>
+      <c r="AM85" s="4">
+        <v>4.8500000000000001E-3</v>
+      </c>
+      <c r="AN85" s="3">
+        <v>141.27041399999999</v>
+      </c>
+      <c r="AO85" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="AP85" s="3">
+        <v>146.44</v>
+      </c>
+      <c r="AQ85" s="4"/>
+      <c r="AR85" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>42643</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C86" s="4">
+        <v>1.15E-3</v>
+      </c>
+      <c r="D86" s="3">
+        <v>119.20803945632029</v>
+      </c>
+      <c r="E86" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="F86" s="3">
+        <v>136.16</v>
+      </c>
+      <c r="G86" s="4">
+        <v>5.2500000000000003E-3</v>
+      </c>
+      <c r="H86" s="3">
+        <v>143.18612999999999</v>
+      </c>
+      <c r="I86" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="J86" s="3">
+        <v>150.4</v>
+      </c>
+      <c r="K86" s="4">
+        <v>9.2499999999999995E-3</v>
+      </c>
+      <c r="L86" s="3">
+        <v>156.40946099999999</v>
+      </c>
+      <c r="M86" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="N86" s="3">
+        <v>162.54</v>
+      </c>
+      <c r="O86" s="4">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="P86" s="3">
+        <v>125.01294996112949</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="R86" s="3">
+        <v>105.0243373677836</v>
+      </c>
+      <c r="S86" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="T86" s="3">
+        <v>113.4</v>
+      </c>
+      <c r="U86" s="4">
+        <v>4.45E-3</v>
+      </c>
+      <c r="V86" s="3">
+        <v>123.079843</v>
+      </c>
+      <c r="W86" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="X86" s="3">
+        <v>133.28</v>
+      </c>
+      <c r="Y86" s="4">
+        <v>4.8500000000000001E-3</v>
+      </c>
+      <c r="Z86" s="3">
+        <v>136.33550600000001</v>
+      </c>
+      <c r="AA86" s="4">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="AB86" s="3">
+        <v>139.09</v>
+      </c>
+      <c r="AC86" s="4">
+        <v>2.1749999999999999E-2</v>
+      </c>
+      <c r="AD86" s="3">
+        <v>100.7477345410434</v>
+      </c>
+      <c r="AE86" s="4"/>
+      <c r="AF86" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG86" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AH86" s="3">
+        <v>127.97</v>
+      </c>
+      <c r="AI86" s="4">
+        <v>1.4499999999999999E-3</v>
+      </c>
+      <c r="AJ86" s="3">
+        <v>132.13838699999999</v>
+      </c>
+      <c r="AK86" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="AL86" s="3">
+        <v>136.25</v>
+      </c>
+      <c r="AM86" s="4">
+        <v>1.3500000000000001E-3</v>
+      </c>
+      <c r="AN86" s="3">
+        <v>141.461129</v>
+      </c>
+      <c r="AO86" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="AP86" s="3">
+        <v>146.69</v>
+      </c>
+      <c r="AQ86" s="4"/>
+      <c r="AR86" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
+        <v>42674</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C87" s="4">
+        <v>-2.9750000000000002E-3</v>
+      </c>
+      <c r="D87" s="3">
+        <v>118.8533955389377</v>
+      </c>
+      <c r="E87" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="F87" s="3">
+        <v>136.59</v>
+      </c>
+      <c r="G87" s="4">
+        <v>7.2500000000000004E-3</v>
+      </c>
+      <c r="H87" s="3">
+        <v>144.22422900000001</v>
+      </c>
+      <c r="I87" s="4">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="J87" s="3">
+        <v>152.1</v>
+      </c>
+      <c r="K87" s="4">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="L87" s="3">
+        <v>158.67739900000001</v>
+      </c>
+      <c r="M87" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="N87" s="3">
+        <v>165.42</v>
+      </c>
+      <c r="O87" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="P87" s="3">
+        <v>127.1881752904532</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="R87" s="3">
+        <v>105.192376307572</v>
+      </c>
+      <c r="S87" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="T87" s="3">
+        <v>112.59</v>
+      </c>
+      <c r="U87" s="4">
+        <v>-9.5999999999999992E-3</v>
+      </c>
+      <c r="V87" s="3">
+        <v>121.89827699999999</v>
+      </c>
+      <c r="W87" s="4">
+        <v>-1.21E-2</v>
+      </c>
+      <c r="X87" s="3">
+        <v>131.66999999999999</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>-1.515E-2</v>
+      </c>
+      <c r="Z87" s="3">
+        <v>134.27002300000001</v>
+      </c>
+      <c r="AA87" s="4">
+        <v>-1.8200000000000001E-2</v>
+      </c>
+      <c r="AB87" s="3">
+        <v>136.56</v>
+      </c>
+      <c r="AC87" s="4">
+        <v>-1.265E-2</v>
+      </c>
+      <c r="AD87" s="3">
+        <v>99.473275699099204</v>
+      </c>
+      <c r="AE87" s="4"/>
+      <c r="AF87" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG87" s="4">
+        <v>-2E-3</v>
+      </c>
+      <c r="AH87" s="3">
+        <v>127.71</v>
+      </c>
+      <c r="AI87" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="AJ87" s="3">
+        <v>131.940179</v>
+      </c>
+      <c r="AK87" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AL87" s="3">
+        <v>136.11000000000001</v>
+      </c>
+      <c r="AM87" s="4">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="AN87" s="3">
+        <v>141.27722900000001</v>
+      </c>
+      <c r="AO87" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="AP87" s="3">
+        <v>146.44999999999999</v>
+      </c>
+      <c r="AQ87" s="4"/>
+      <c r="AR87" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>42704</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="4">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="D88" s="3">
+        <v>117.58166420667111</v>
+      </c>
+      <c r="E88" s="4">
+        <v>-9.9000000000000008E-3</v>
+      </c>
+      <c r="F88" s="3">
+        <v>135.24</v>
+      </c>
+      <c r="G88" s="4">
+        <v>-1.15E-2</v>
+      </c>
+      <c r="H88" s="3">
+        <v>142.56565000000001</v>
+      </c>
+      <c r="I88" s="4">
+        <v>-1.3100000000000001E-2</v>
+      </c>
+      <c r="J88" s="3">
+        <v>150.11000000000001</v>
+      </c>
+      <c r="K88" s="4">
+        <v>-1.485E-2</v>
+      </c>
+      <c r="L88" s="3">
+        <v>156.32103900000001</v>
+      </c>
+      <c r="M88" s="4">
+        <v>-1.66E-2</v>
+      </c>
+      <c r="N88" s="3">
+        <v>162.66999999999999</v>
+      </c>
+      <c r="O88" s="4">
+        <v>-1.24E-2</v>
+      </c>
+      <c r="P88" s="3">
+        <v>125.6110419168516</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>-5.8999999999999999E-3</v>
+      </c>
+      <c r="R88" s="3">
+        <v>104.5717412873573</v>
+      </c>
+      <c r="S88" s="4">
+        <v>-7.6E-3</v>
+      </c>
+      <c r="T88" s="3">
+        <v>111.74</v>
+      </c>
+      <c r="U88" s="4">
+        <v>-5.6499999999999996E-3</v>
+      </c>
+      <c r="V88" s="3">
+        <v>121.209551</v>
+      </c>
+      <c r="W88" s="4">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="X88" s="3">
+        <v>131.18</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>-2.0500000000000002E-3</v>
+      </c>
+      <c r="Z88" s="3">
+        <v>133.99476899999999</v>
+      </c>
+      <c r="AA88" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="AB88" s="3">
+        <v>136.51</v>
+      </c>
+      <c r="AC88" s="4">
+        <v>7.3499999999999998E-3</v>
+      </c>
+      <c r="AD88" s="3">
+        <v>100.2044042754876</v>
+      </c>
+      <c r="AE88" s="4"/>
+      <c r="AF88" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG88" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="AH88" s="3">
+        <v>128.13</v>
+      </c>
+      <c r="AI88" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="AJ88" s="3">
+        <v>133.008895</v>
+      </c>
+      <c r="AK88" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="AL88" s="3">
+        <v>137.87</v>
+      </c>
+      <c r="AM88" s="4">
+        <v>1.485E-2</v>
+      </c>
+      <c r="AN88" s="3">
+        <v>143.37519599999999</v>
+      </c>
+      <c r="AO88" s="4">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="AP88" s="3">
+        <v>148.91</v>
+      </c>
+      <c r="AQ88" s="4"/>
+      <c r="AR88" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
+        <v>42735</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C89" s="4">
+        <v>1.1383333000000001E-2</v>
+      </c>
+      <c r="D89" s="3">
+        <v>118.9201354450298</v>
+      </c>
+      <c r="E89" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="F89" s="3">
+        <v>137.16</v>
+      </c>
+      <c r="G89" s="4">
+        <v>1.7749999999999998E-2</v>
+      </c>
+      <c r="H89" s="3">
+        <v>145.096191</v>
+      </c>
+      <c r="I89" s="4">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="J89" s="3">
+        <v>153.31</v>
+      </c>
+      <c r="K89" s="4">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="L89" s="3">
+        <v>159.978951</v>
+      </c>
+      <c r="M89" s="4">
+        <v>2.5499999999999998E-2</v>
+      </c>
+      <c r="N89" s="3">
+        <v>166.82</v>
+      </c>
+      <c r="O89" s="4">
+        <v>3.3099999999999997E-2</v>
+      </c>
+      <c r="P89" s="3">
+        <v>129.76876740429941</v>
+      </c>
+      <c r="Q89" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="R89" s="3">
+        <v>105.4083152176562</v>
+      </c>
+      <c r="S89" s="4">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="T89" s="3">
+        <v>112.61</v>
+      </c>
+      <c r="U89" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="V89" s="3">
+        <v>122.28831599999999</v>
+      </c>
+      <c r="W89" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="X89" s="3">
+        <v>132.49</v>
+      </c>
+      <c r="Y89" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="Z89" s="3">
+        <v>135.76349999999999</v>
+      </c>
+      <c r="AA89" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AB89" s="3">
+        <v>138.75</v>
+      </c>
+      <c r="AC89" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="AD89" s="3">
+        <v>100.4248539648936</v>
+      </c>
+      <c r="AE89" s="4"/>
+      <c r="AF89" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG89" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="AH89" s="3">
+        <v>129.36000000000001</v>
+      </c>
+      <c r="AI89" s="4">
+        <v>1.355E-2</v>
+      </c>
+      <c r="AJ89" s="3">
+        <v>134.81116499999999</v>
+      </c>
+      <c r="AK89" s="4">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="AL89" s="3">
+        <v>140.28</v>
+      </c>
+      <c r="AM89" s="4">
+        <v>2.0650000000000002E-2</v>
+      </c>
+      <c r="AN89" s="3">
+        <v>146.335894</v>
+      </c>
+      <c r="AO89" s="4">
+        <v>2.3800000000000002E-2</v>
+      </c>
+      <c r="AP89" s="3">
+        <v>152.46</v>
+      </c>
+      <c r="AQ89" s="4"/>
+      <c r="AR89" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>42766</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C90" s="4">
+        <v>-1.3500000000000001E-3</v>
+      </c>
+      <c r="D90" s="3">
+        <v>118.759593262179</v>
+      </c>
+      <c r="E90" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="F90" s="3">
+        <v>137.34</v>
+      </c>
+      <c r="G90" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="H90" s="3">
+        <v>145.48795000000001</v>
+      </c>
+      <c r="I90" s="4">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J90" s="3">
+        <v>153.94</v>
+      </c>
+      <c r="K90" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="L90" s="3">
+        <v>160.68285900000001</v>
+      </c>
+      <c r="M90" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="N90" s="3">
+        <v>167.6</v>
+      </c>
+      <c r="O90" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="P90" s="3">
+        <v>130.74203315983161</v>
+      </c>
+      <c r="Q90" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="R90" s="3">
+        <v>105.6929176687439</v>
+      </c>
+      <c r="S90" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="T90" s="3">
+        <v>113.33</v>
+      </c>
+      <c r="U90" s="4">
+        <v>9.5499999999999995E-3</v>
+      </c>
+      <c r="V90" s="3">
+        <v>123.45617</v>
+      </c>
+      <c r="W90" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="X90" s="3">
+        <v>134.16999999999999</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>1.465E-2</v>
+      </c>
+      <c r="Z90" s="3">
+        <v>137.75243499999999</v>
+      </c>
+      <c r="AA90" s="4">
+        <v>1.66E-2</v>
+      </c>
+      <c r="AB90" s="3">
+        <v>141.05000000000001</v>
+      </c>
+      <c r="AC90" s="4">
+        <v>1.555E-2</v>
+      </c>
+      <c r="AD90" s="3">
+        <v>101.98646044404769</v>
+      </c>
+      <c r="AE90" s="4"/>
+      <c r="AF90" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG90" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="AH90" s="3">
+        <v>129.37</v>
+      </c>
+      <c r="AI90" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="AJ90" s="3">
+        <v>134.95945699999999</v>
+      </c>
+      <c r="AK90" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="AL90" s="3">
+        <v>140.57</v>
+      </c>
+      <c r="AM90" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="AN90" s="3">
+        <v>146.71636699999999</v>
+      </c>
+      <c r="AO90" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AP90" s="3">
+        <v>152.93</v>
+      </c>
+      <c r="AQ90" s="4"/>
+      <c r="AR90" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>42794</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="D91" s="3">
+        <v>120.4934833238068</v>
+      </c>
+      <c r="E91" s="4">
+        <v>1.37E-2</v>
+      </c>
+      <c r="F91" s="3">
+        <v>139.22</v>
+      </c>
+      <c r="G91" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="H91" s="3">
+        <v>147.83030600000001</v>
+      </c>
+      <c r="I91" s="4">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="J91" s="3">
+        <v>156.78</v>
+      </c>
+      <c r="K91" s="4">
+        <v>2.095E-2</v>
+      </c>
+      <c r="L91" s="3">
+        <v>164.04916499999999</v>
+      </c>
+      <c r="M91" s="4">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="N91" s="3">
+        <v>171.53</v>
+      </c>
+      <c r="O91" s="4">
+        <v>3.27E-2</v>
+      </c>
+      <c r="P91" s="3">
+        <v>135.01729764415811</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="R91" s="3">
+        <v>106.6335846359957</v>
+      </c>
+      <c r="S91" s="4">
+        <v>1.2E-2</v>
+      </c>
+      <c r="T91" s="3">
+        <v>114.69</v>
+      </c>
+      <c r="U91" s="4">
+        <v>1.345E-2</v>
+      </c>
+      <c r="V91" s="3">
+        <v>125.11665499999999</v>
+      </c>
+      <c r="W91" s="4">
+        <v>1.49E-2</v>
+      </c>
+      <c r="X91" s="3">
+        <v>136.16999999999999</v>
+      </c>
+      <c r="Y91" s="4">
+        <v>1.8149999999999999E-2</v>
+      </c>
+      <c r="Z91" s="3">
+        <v>140.25264200000001</v>
+      </c>
+      <c r="AA91" s="4">
+        <v>2.1399999999999999E-2</v>
+      </c>
+      <c r="AB91" s="3">
+        <v>144.07</v>
+      </c>
+      <c r="AC91" s="4">
+        <v>1.235E-2</v>
+      </c>
+      <c r="AD91" s="3">
+        <v>103.2459932305317</v>
+      </c>
+      <c r="AE91" s="4"/>
+      <c r="AF91" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG91" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="AH91" s="3">
+        <v>130.91</v>
+      </c>
+      <c r="AI91" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="AJ91" s="3">
+        <v>136.95685700000001</v>
+      </c>
+      <c r="AK91" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="AL91" s="3">
+        <v>143.06</v>
+      </c>
+      <c r="AM91" s="4">
+        <v>2.1649999999999999E-2</v>
+      </c>
+      <c r="AN91" s="3">
+        <v>149.892777</v>
+      </c>
+      <c r="AO91" s="4">
+        <v>2.5600000000000001E-2</v>
+      </c>
+      <c r="AP91" s="3">
+        <v>156.85</v>
+      </c>
+      <c r="AQ91" s="4"/>
+      <c r="AR91" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
+        <v>42825</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" s="4">
+        <v>3.3375000000000002E-3</v>
+      </c>
+      <c r="D92" s="3">
+        <v>120.8956303244</v>
+      </c>
+      <c r="E92" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="F92" s="3">
+        <v>140.08000000000001</v>
+      </c>
+      <c r="G92" s="4">
+        <v>6.7499999999999999E-3</v>
+      </c>
+      <c r="H92" s="3">
+        <v>148.82816099999999</v>
+      </c>
+      <c r="I92" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="J92" s="3">
+        <v>157.93</v>
+      </c>
+      <c r="K92" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="L92" s="3">
+        <v>165.52560700000001</v>
+      </c>
+      <c r="M92" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="N92" s="3">
+        <v>173.36</v>
+      </c>
+      <c r="O92" s="4">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="P92" s="3">
+        <v>136.85353289211869</v>
+      </c>
+      <c r="Q92" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="R92" s="3">
+        <v>106.9001685975857</v>
+      </c>
+      <c r="S92" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="T92" s="3">
+        <v>115.49</v>
+      </c>
+      <c r="U92" s="4">
+        <v>7.0499999999999998E-3</v>
+      </c>
+      <c r="V92" s="3">
+        <v>125.998728</v>
+      </c>
+      <c r="W92" s="4">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="X92" s="3">
+        <v>137.13999999999999</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="Z92" s="3">
+        <v>141.61309299999999</v>
+      </c>
+      <c r="AA92" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="AB92" s="3">
+        <v>145.84</v>
+      </c>
+      <c r="AC92" s="4">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AD92" s="3">
+        <v>106.5498650139088</v>
+      </c>
+      <c r="AE92" s="4"/>
+      <c r="AF92" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG92" s="4">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="AH92" s="3">
+        <v>131.62</v>
+      </c>
+      <c r="AI92" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="AJ92" s="3">
+        <v>137.90186</v>
+      </c>
+      <c r="AK92" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="AL92" s="3">
+        <v>144.26</v>
+      </c>
+      <c r="AM92" s="4">
+        <v>1.0149999999999999E-2</v>
+      </c>
+      <c r="AN92" s="3">
+        <v>151.414188</v>
+      </c>
+      <c r="AO92" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="AP92" s="3">
+        <v>158.71</v>
+      </c>
+      <c r="AQ92" s="4"/>
+      <c r="AR92" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>42855</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" s="4">
+        <v>4.8599999999999997E-3</v>
+      </c>
+      <c r="D93" s="3">
+        <v>121.4831830877766</v>
+      </c>
+      <c r="E93" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="F93" s="3">
+        <v>140.28</v>
+      </c>
+      <c r="G93" s="4">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="H93" s="3">
+        <v>148.93978200000001</v>
+      </c>
+      <c r="I93" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="J93" s="3">
+        <v>157.94</v>
+      </c>
+      <c r="K93" s="4">
+        <v>-1.5499999999999999E-3</v>
+      </c>
+      <c r="L93" s="3">
+        <v>165.26904300000001</v>
+      </c>
+      <c r="M93" s="4">
+        <v>-3.2000000000000002E-3</v>
+      </c>
+      <c r="N93" s="3">
+        <v>172.81</v>
+      </c>
+      <c r="O93" s="4">
+        <v>0</v>
+      </c>
+      <c r="P93" s="3">
+        <v>136.85353289211869</v>
+      </c>
+      <c r="Q93" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="R93" s="3">
+        <v>107.4988095417321</v>
+      </c>
+      <c r="S93" s="4">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="T93" s="3">
+        <v>116.44</v>
+      </c>
+      <c r="U93" s="4">
+        <v>1.005E-2</v>
+      </c>
+      <c r="V93" s="3">
+        <v>127.26501500000001</v>
+      </c>
+      <c r="W93" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="X93" s="3">
+        <v>138.77000000000001</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="Z93" s="3">
+        <v>143.595676</v>
+      </c>
+      <c r="AA93" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="AB93" s="3">
+        <v>148.19</v>
+      </c>
+      <c r="AC93" s="4">
+        <v>1.145E-2</v>
+      </c>
+      <c r="AD93" s="3">
+        <v>107.769860968318</v>
+      </c>
+      <c r="AE93" s="4"/>
+      <c r="AF93" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG93" s="4">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="AH93" s="3">
+        <v>132.25</v>
+      </c>
+      <c r="AI93" s="4">
+        <v>5.3E-3</v>
+      </c>
+      <c r="AJ93" s="3">
+        <v>138.63274000000001</v>
+      </c>
+      <c r="AK93" s="4">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="AL93" s="3">
+        <v>145.1</v>
+      </c>
+      <c r="AM93" s="4">
+        <v>6.5500000000000003E-3</v>
+      </c>
+      <c r="AN93" s="3">
+        <v>152.40595099999999</v>
+      </c>
+      <c r="AO93" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="AP93" s="3">
+        <v>159.87</v>
+      </c>
+      <c r="AQ93" s="4"/>
+      <c r="AR93" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>42886</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C94" s="4">
+        <v>6.9333329999999999E-3</v>
+      </c>
+      <c r="D94" s="3">
+        <v>122.32546645002419</v>
+      </c>
+      <c r="E94" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="F94" s="3">
+        <v>141.94</v>
+      </c>
+      <c r="G94" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="H94" s="3">
+        <v>151.11430300000001</v>
+      </c>
+      <c r="I94" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="J94" s="3">
+        <v>160.69</v>
+      </c>
+      <c r="K94" s="4">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="L94" s="3">
+        <v>168.73969199999999</v>
+      </c>
+      <c r="M94" s="4">
+        <v>2.46E-2</v>
+      </c>
+      <c r="N94" s="3">
+        <v>177.06</v>
+      </c>
+      <c r="O94" s="4">
+        <v>2.5899999999999999E-2</v>
+      </c>
+      <c r="P94" s="3">
+        <v>140.39803939402461</v>
+      </c>
+      <c r="Q94" s="4">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="R94" s="3">
+        <v>107.98255418466989</v>
+      </c>
+      <c r="S94" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="T94" s="3">
+        <v>117.24</v>
+      </c>
+      <c r="U94" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="V94" s="3">
+        <v>128.48675900000001</v>
+      </c>
+      <c r="W94" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="X94" s="3">
+        <v>140.47999999999999</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>1.66E-2</v>
+      </c>
+      <c r="Z94" s="3">
+        <v>145.979364</v>
+      </c>
+      <c r="AA94" s="4">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="AB94" s="3">
+        <v>151.28</v>
+      </c>
+      <c r="AC94" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="AD94" s="3">
+        <v>108.5673579394836</v>
+      </c>
+      <c r="AE94" s="4"/>
+      <c r="AF94" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG94" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AH94" s="3">
+        <v>132.12</v>
+      </c>
+      <c r="AI94" s="4">
+        <v>-1.5499999999999999E-3</v>
+      </c>
+      <c r="AJ94" s="3">
+        <v>138.41785899999999</v>
+      </c>
+      <c r="AK94" s="4">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="AL94" s="3">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="AM94" s="4">
+        <v>-9.5E-4</v>
+      </c>
+      <c r="AN94" s="3">
+        <v>152.261166</v>
+      </c>
+      <c r="AO94" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AP94" s="3">
+        <v>159.9</v>
+      </c>
+      <c r="AQ94" s="4"/>
+      <c r="AR94" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
+        <v>42916</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C95" s="4">
+        <v>-5.0499999999999998E-3</v>
+      </c>
+      <c r="D95" s="3">
+        <v>121.7077228444515</v>
+      </c>
+      <c r="E95" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="F95" s="3">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="G95" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="H95" s="3">
+        <v>150.35873100000001</v>
+      </c>
+      <c r="I95" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="J95" s="3">
+        <v>159.81</v>
+      </c>
+      <c r="K95" s="4">
+        <v>-5.7000000000000002E-3</v>
+      </c>
+      <c r="L95" s="3">
+        <v>167.77787599999999</v>
+      </c>
+      <c r="M95" s="4">
+        <v>-5.8999999999999999E-3</v>
+      </c>
+      <c r="N95" s="3">
+        <v>176.01</v>
+      </c>
+      <c r="O95" s="4">
+        <v>-3.8999999999999998E-3</v>
+      </c>
+      <c r="P95" s="3">
+        <v>139.85048704038789</v>
+      </c>
+      <c r="Q95" s="4">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="R95" s="3">
+        <v>107.5074309462574</v>
+      </c>
+      <c r="S95" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="T95" s="3">
+        <v>117.2</v>
+      </c>
+      <c r="U95" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="V95" s="3">
+        <v>128.58954900000001</v>
+      </c>
+      <c r="W95" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="X95" s="3">
+        <v>140.76</v>
+      </c>
+      <c r="Y95" s="4">
+        <v>2.5500000000000002E-3</v>
+      </c>
+      <c r="Z95" s="3">
+        <v>146.35161199999999</v>
+      </c>
+      <c r="AA95" s="4">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="AB95" s="3">
+        <v>151.75</v>
+      </c>
+      <c r="AC95" s="4">
+        <v>3.3099999999999997E-2</v>
+      </c>
+      <c r="AD95" s="3">
+        <v>112.16093748728051</v>
+      </c>
+      <c r="AE95" s="4"/>
+      <c r="AF95" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG95" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="AH95" s="3">
+        <v>131.22</v>
+      </c>
+      <c r="AI95" s="4">
+        <v>-7.6E-3</v>
+      </c>
+      <c r="AJ95" s="3">
+        <v>137.365883</v>
+      </c>
+      <c r="AK95" s="4">
+        <v>-8.3999999999999995E-3</v>
+      </c>
+      <c r="AL95" s="3">
+        <v>143.58000000000001</v>
+      </c>
+      <c r="AM95" s="4">
+        <v>-1.09E-2</v>
+      </c>
+      <c r="AN95" s="3">
+        <v>150.601519</v>
+      </c>
+      <c r="AO95" s="4">
+        <v>-1.34E-2</v>
+      </c>
+      <c r="AP95" s="3">
+        <v>157.76</v>
+      </c>
+      <c r="AQ95" s="4"/>
+      <c r="AR95" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>42947</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="4">
+        <v>4.9500000000000004E-3</v>
+      </c>
+      <c r="D96" s="3">
+        <v>122.3101760725316</v>
+      </c>
+      <c r="E96" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="F96" s="3">
+        <v>141.99</v>
+      </c>
+      <c r="G96" s="4">
+        <v>5.45E-3</v>
+      </c>
+      <c r="H96" s="3">
+        <v>151.17818700000001</v>
+      </c>
+      <c r="I96" s="4">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J96" s="3">
+        <v>160.77000000000001</v>
+      </c>
+      <c r="K96" s="4">
+        <v>6.8500000000000002E-3</v>
+      </c>
+      <c r="L96" s="3">
+        <v>168.927155</v>
+      </c>
+      <c r="M96" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="N96" s="3">
+        <v>177.37</v>
+      </c>
+      <c r="O96" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="P96" s="3">
+        <v>141.22102181338369</v>
+      </c>
+      <c r="Q96" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="R96" s="3">
+        <v>108.1954785043134</v>
+      </c>
+      <c r="S96" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="T96" s="3">
+        <v>118.1</v>
+      </c>
+      <c r="U96" s="4">
+        <v>1.0149999999999999E-2</v>
+      </c>
+      <c r="V96" s="3">
+        <v>129.894732</v>
+      </c>
+      <c r="W96" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="X96" s="3">
+        <v>142.53</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="Z96" s="3">
+        <v>148.590791</v>
+      </c>
+      <c r="AA96" s="4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AB96" s="3">
+        <v>154.49</v>
+      </c>
+      <c r="AC96" s="4">
+        <v>1.025E-2</v>
+      </c>
+      <c r="AD96" s="3">
+        <v>113.3105870965251</v>
+      </c>
+      <c r="AE96" s="4"/>
+      <c r="AF96" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG96" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="AH96" s="3">
+        <v>131.18</v>
+      </c>
+      <c r="AI96" s="4">
+        <v>-1.0499999999999999E-3</v>
+      </c>
+      <c r="AJ96" s="3">
+        <v>137.22164900000001</v>
+      </c>
+      <c r="AK96" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="AL96" s="3">
+        <v>143.32</v>
+      </c>
+      <c r="AM96" s="4">
+        <v>-2.15E-3</v>
+      </c>
+      <c r="AN96" s="3">
+        <v>150.277726</v>
+      </c>
+      <c r="AO96" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="AP96" s="3">
+        <v>157.37</v>
+      </c>
+      <c r="AQ96" s="4"/>
+      <c r="AR96" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
+        <v>42978</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="4">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="D97" s="3">
+        <v>122.81164779442889</v>
+      </c>
+      <c r="E97" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="F97" s="3">
+        <v>143.08000000000001</v>
+      </c>
+      <c r="G97" s="4">
+        <v>9.2499999999999995E-3</v>
+      </c>
+      <c r="H97" s="3">
+        <v>152.57658499999999</v>
+      </c>
+      <c r="I97" s="4">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="J97" s="3">
+        <v>162.5</v>
+      </c>
+      <c r="K97" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="L97" s="3">
+        <v>171.03874400000001</v>
+      </c>
+      <c r="M97" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="N97" s="3">
+        <v>179.89</v>
+      </c>
+      <c r="O97" s="4">
+        <v>1.3354054000000001E-2</v>
+      </c>
+      <c r="P97" s="3">
+        <v>143.10689496461481</v>
+      </c>
+      <c r="Q97" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="R97" s="3">
+        <v>108.4335085570229</v>
+      </c>
+      <c r="S97" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="T97" s="3">
+        <v>118.51</v>
+      </c>
+      <c r="U97" s="4">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="V97" s="3">
+        <v>130.336375</v>
+      </c>
+      <c r="W97" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="X97" s="3">
+        <v>143</v>
+      </c>
+      <c r="Y97" s="4">
+        <v>1.65E-3</v>
+      </c>
+      <c r="Z97" s="3">
+        <v>148.83596600000001</v>
+      </c>
+      <c r="AA97" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB97" s="3">
+        <v>154.49</v>
+      </c>
+      <c r="AC97" s="4">
+        <v>-5.1500000000000001E-3</v>
+      </c>
+      <c r="AD97" s="3">
+        <v>112.72703757297801</v>
+      </c>
+      <c r="AE97" s="4"/>
+      <c r="AF97" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG97" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="AH97" s="3">
+        <v>131.13999999999999</v>
+      </c>
+      <c r="AI97" s="4">
+        <v>-6.4999999999999997E-4</v>
+      </c>
+      <c r="AJ97" s="3">
+        <v>137.13245499999999</v>
+      </c>
+      <c r="AK97" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AL97" s="3">
+        <v>143.18</v>
+      </c>
+      <c r="AM97" s="4">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="AN97" s="3">
+        <v>149.992198</v>
+      </c>
+      <c r="AO97" s="4">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="AP97" s="3">
+        <v>156.93</v>
+      </c>
+      <c r="AQ97" s="4"/>
+      <c r="AR97" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
+        <v>43008</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C98" s="4">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="D98" s="3">
+        <v>122.32040120325119</v>
+      </c>
+      <c r="E98" s="4">
+        <v>-6.8999999999999999E-3</v>
+      </c>
+      <c r="F98" s="3">
+        <v>142.1</v>
+      </c>
+      <c r="G98" s="4">
+        <v>-7.45E-3</v>
+      </c>
+      <c r="H98" s="3">
+        <v>151.43988899999999</v>
+      </c>
+      <c r="I98" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="J98" s="3">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="K98" s="4">
+        <v>-9.1999999999999998E-3</v>
+      </c>
+      <c r="L98" s="3">
+        <v>169.46518800000001</v>
+      </c>
+      <c r="M98" s="4">
+        <v>-1.04E-2</v>
+      </c>
+      <c r="N98" s="3">
+        <v>178.02</v>
+      </c>
+      <c r="O98" s="4">
+        <v>-1.34E-2</v>
+      </c>
+      <c r="P98" s="3">
+        <v>141.18926257208889</v>
+      </c>
+      <c r="Q98" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="R98" s="3">
+        <v>108.46603860959</v>
+      </c>
+      <c r="S98" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="T98" s="3">
+        <v>118.89</v>
+      </c>
+      <c r="U98" s="4">
+        <v>5.7499999999999999E-3</v>
+      </c>
+      <c r="V98" s="3">
+        <v>131.08580900000001</v>
+      </c>
+      <c r="W98" s="4">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="X98" s="3">
+        <v>144.19</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="Z98" s="3">
+        <v>150.577347</v>
+      </c>
+      <c r="AA98" s="4">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="AB98" s="3">
+        <v>156.82</v>
+      </c>
+      <c r="AC98" s="4">
+        <v>3.2099999999999997E-2</v>
+      </c>
+      <c r="AD98" s="3">
+        <v>116.3455754790706</v>
+      </c>
+      <c r="AE98" s="4"/>
+      <c r="AF98" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG98" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="AH98" s="3">
+        <v>131.96</v>
+      </c>
+      <c r="AI98" s="4">
+        <v>9.2499999999999995E-3</v>
+      </c>
+      <c r="AJ98" s="3">
+        <v>138.40092999999999</v>
+      </c>
+      <c r="AK98" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="AL98" s="3">
+        <v>144.94</v>
+      </c>
+      <c r="AM98" s="4">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AN98" s="3">
+        <v>152.39207300000001</v>
+      </c>
+      <c r="AO98" s="4">
+        <v>1.9699999999999999E-2</v>
+      </c>
+      <c r="AP98" s="3">
+        <v>160.02000000000001</v>
+      </c>
+      <c r="AQ98" s="4"/>
+      <c r="AR98" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
+        <v>43039</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" s="4">
+        <v>2.3857140000000002E-3</v>
+      </c>
+      <c r="D99" s="3">
+        <v>122.6122226968875</v>
+      </c>
+      <c r="E99" s="4">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="F99" s="3">
+        <v>143.35</v>
+      </c>
+      <c r="G99" s="4">
+        <v>1.205E-2</v>
+      </c>
+      <c r="H99" s="3">
+        <v>153.26473999999999</v>
+      </c>
+      <c r="I99" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="J99" s="3">
+        <v>163.66999999999999</v>
+      </c>
+      <c r="K99" s="4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="L99" s="3">
+        <v>172.51556099999999</v>
+      </c>
+      <c r="M99" s="4">
+        <v>2.07E-2</v>
+      </c>
+      <c r="N99" s="3">
+        <v>181.7</v>
+      </c>
+      <c r="O99" s="4">
+        <v>2.6200000000000001E-2</v>
+      </c>
+      <c r="P99" s="3">
+        <v>144.88842125147761</v>
+      </c>
+      <c r="Q99" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="R99" s="3">
+        <v>108.50942502503381</v>
+      </c>
+      <c r="S99" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="T99" s="3">
+        <v>119.65</v>
+      </c>
+      <c r="U99" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="V99" s="3">
+        <v>132.21314699999999</v>
+      </c>
+      <c r="W99" s="4">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="X99" s="3">
+        <v>145.75</v>
+      </c>
+      <c r="Y99" s="4">
+        <v>1.35E-2</v>
+      </c>
+      <c r="Z99" s="3">
+        <v>152.610141</v>
+      </c>
+      <c r="AA99" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="AB99" s="3">
+        <v>159.36000000000001</v>
+      </c>
+      <c r="AC99" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="AD99" s="3">
+        <v>117.3810511008343</v>
+      </c>
+      <c r="AE99" s="4"/>
+      <c r="AF99" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG99" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="AH99" s="3">
+        <v>133.09</v>
+      </c>
+      <c r="AI99" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="AJ99" s="3">
+        <v>140.047901</v>
+      </c>
+      <c r="AK99" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="AL99" s="3">
+        <v>147.13999999999999</v>
+      </c>
+      <c r="AM99" s="4">
+        <v>1.8849999999999999E-2</v>
+      </c>
+      <c r="AN99" s="3">
+        <v>155.26466400000001</v>
+      </c>
+      <c r="AO99" s="4">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="AP99" s="3">
+        <v>163.62</v>
+      </c>
+      <c r="AQ99" s="4"/>
+      <c r="AR99" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>43069</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="D100" s="3">
+        <v>122.3056921401452</v>
+      </c>
+      <c r="E100" s="4">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="F100" s="3">
+        <v>143.04</v>
+      </c>
+      <c r="G100" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="H100" s="3">
+        <v>152.866252</v>
+      </c>
+      <c r="I100" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="J100" s="3">
+        <v>163.16</v>
+      </c>
+      <c r="K100" s="4">
+        <v>-4.2500000000000003E-3</v>
+      </c>
+      <c r="L100" s="3">
+        <v>171.78236999999999</v>
+      </c>
+      <c r="M100" s="4">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="N100" s="3">
+        <v>180.72</v>
+      </c>
+      <c r="O100" s="4">
+        <v>-3.8E-3</v>
+      </c>
+      <c r="P100" s="3">
+        <v>144.33784525072201</v>
+      </c>
+      <c r="Q100" s="4">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="R100" s="3">
+        <v>108.1079401524412</v>
+      </c>
+      <c r="S100" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="T100" s="3">
+        <v>119.77</v>
+      </c>
+      <c r="U100" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="V100" s="3">
+        <v>132.78166300000001</v>
+      </c>
+      <c r="W100" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="X100" s="3">
+        <v>146.86000000000001</v>
+      </c>
+      <c r="Y100" s="4">
+        <v>9.5499999999999995E-3</v>
+      </c>
+      <c r="Z100" s="3">
+        <v>154.06756799999999</v>
+      </c>
+      <c r="AA100" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="AB100" s="3">
+        <v>161.19</v>
+      </c>
+      <c r="AC100" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="AD100" s="3">
+        <v>118.7544093987141</v>
+      </c>
+      <c r="AE100" s="4"/>
+      <c r="AF100" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG100" s="4">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="AH100" s="3">
+        <v>132.99</v>
+      </c>
+      <c r="AI100" s="4">
+        <v>-2.0500000000000002E-3</v>
+      </c>
+      <c r="AJ100" s="3">
+        <v>139.76080300000001</v>
+      </c>
+      <c r="AK100" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="AL100" s="3">
+        <v>146.66</v>
+      </c>
+      <c r="AM100" s="4">
+        <v>-4.45E-3</v>
+      </c>
+      <c r="AN100" s="3">
+        <v>154.573736</v>
+      </c>
+      <c r="AO100" s="4">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="AP100" s="3">
+        <v>162.69999999999999</v>
+      </c>
+      <c r="AQ100" s="4"/>
+      <c r="AR100" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>43100</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="D101" s="3">
+        <v>122.8682983239899</v>
+      </c>
+      <c r="E101" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="F101" s="3">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="G101" s="4">
+        <v>1.01E-2</v>
+      </c>
+      <c r="H101" s="3">
+        <v>154.410201</v>
+      </c>
+      <c r="I101" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="J101" s="3">
+        <v>165.14</v>
+      </c>
+      <c r="K101" s="4">
+        <v>1.4149999999999999E-2</v>
+      </c>
+      <c r="L101" s="3">
+        <v>174.21308999999999</v>
+      </c>
+      <c r="M101" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="N101" s="3">
+        <v>183.65</v>
+      </c>
+      <c r="O101" s="4">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="P101" s="3">
+        <v>147.05139674143561</v>
+      </c>
+      <c r="Q101" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="R101" s="3">
+        <v>108.3241560327461</v>
+      </c>
+      <c r="S101" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="T101" s="3">
+        <v>120.37</v>
+      </c>
+      <c r="U101" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="V101" s="3">
+        <v>133.71113500000001</v>
+      </c>
+      <c r="W101" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="X101" s="3">
+        <v>148.18</v>
+      </c>
+      <c r="Y101" s="4">
+        <v>9.9500000000000005E-3</v>
+      </c>
+      <c r="Z101" s="3">
+        <v>155.60054</v>
+      </c>
+      <c r="AA101" s="4">
+        <v>1.09E-2</v>
+      </c>
+      <c r="AB101" s="3">
+        <v>162.94999999999999</v>
+      </c>
+      <c r="AC101" s="4">
+        <v>3.465E-2</v>
+      </c>
+      <c r="AD101" s="3">
+        <v>122.8692496843795</v>
+      </c>
+      <c r="AE101" s="4"/>
+      <c r="AF101" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG101" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="AH101" s="3">
+        <v>133.13</v>
+      </c>
+      <c r="AI101" s="4">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="AJ101" s="3">
+        <v>140.16610900000001</v>
+      </c>
+      <c r="AK101" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="AL101" s="3">
+        <v>147.35</v>
+      </c>
+      <c r="AM101" s="4">
+        <v>4.2500000000000003E-3</v>
+      </c>
+      <c r="AN101" s="3">
+        <v>155.23067399999999</v>
+      </c>
+      <c r="AO101" s="4">
+        <v>3.8E-3</v>
+      </c>
+      <c r="AP101" s="3">
+        <v>163.32</v>
+      </c>
+      <c r="AQ101" s="4"/>
+      <c r="AR101" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>43131</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C102" s="4">
+        <v>-4.8111109999999999E-3</v>
+      </c>
+      <c r="D102" s="3">
+        <v>122.2771653023721</v>
+      </c>
+      <c r="E102" s="4">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="F102" s="3">
+        <v>143.93</v>
+      </c>
+      <c r="G102" s="4">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H102" s="3">
+        <v>154.33299600000001</v>
+      </c>
+      <c r="I102" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="J102" s="3">
+        <v>165.29</v>
+      </c>
+      <c r="K102" s="4">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="L102" s="3">
+        <v>174.31761800000001</v>
+      </c>
+      <c r="M102" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N102" s="3">
+        <v>183.7</v>
+      </c>
+      <c r="O102" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="P102" s="3">
+        <v>147.09551216045799</v>
+      </c>
+      <c r="Q102" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="R102" s="3">
+        <v>108.3024912015396</v>
+      </c>
+      <c r="S102" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="T102" s="3">
+        <v>121.85</v>
+      </c>
+      <c r="U102" s="4">
+        <v>1.8950000000000002E-2</v>
+      </c>
+      <c r="V102" s="3">
+        <v>136.24496099999999</v>
+      </c>
+      <c r="W102" s="4">
+        <v>2.5600000000000001E-2</v>
+      </c>
+      <c r="X102" s="3">
+        <v>151.97</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>3.3050000000000003E-2</v>
+      </c>
+      <c r="Z102" s="3">
+        <v>160.74313799999999</v>
+      </c>
+      <c r="AA102" s="4">
+        <v>4.0500000000000001E-2</v>
+      </c>
+      <c r="AB102" s="3">
+        <v>169.55</v>
+      </c>
+      <c r="AC102" s="4">
+        <v>3.065E-2</v>
+      </c>
+      <c r="AD102" s="3">
+        <v>126.6351921872058</v>
+      </c>
+      <c r="AE102" s="4"/>
+      <c r="AF102" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG102" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="AH102" s="3">
+        <v>133.91999999999999</v>
+      </c>
+      <c r="AI102" s="4">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="AJ102" s="3">
+        <v>141.02112299999999</v>
+      </c>
+      <c r="AK102" s="4">
+        <v>6.3E-3</v>
+      </c>
+      <c r="AL102" s="3">
+        <v>148.27000000000001</v>
+      </c>
+      <c r="AM102" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="AN102" s="3">
+        <v>156.47252</v>
+      </c>
+      <c r="AO102" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="AP102" s="3">
+        <v>164.9</v>
+      </c>
+      <c r="AQ102" s="4"/>
+      <c r="AR102" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>43159</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="4">
+        <v>-6.4000000000000003E-3</v>
+      </c>
+      <c r="D103" s="3">
+        <v>121.49459144443691</v>
+      </c>
+      <c r="E103" s="4">
+        <v>-9.1000000000000004E-3</v>
+      </c>
+      <c r="F103" s="3">
+        <v>142.62</v>
+      </c>
+      <c r="G103" s="4">
+        <v>-1.12E-2</v>
+      </c>
+      <c r="H103" s="3">
+        <v>152.604466</v>
+      </c>
+      <c r="I103" s="4">
+        <v>-1.3299999999999999E-2</v>
+      </c>
+      <c r="J103" s="3">
+        <v>163.09</v>
+      </c>
+      <c r="K103" s="4">
+        <v>-1.35E-2</v>
+      </c>
+      <c r="L103" s="3">
+        <v>171.96432999999999</v>
+      </c>
+      <c r="M103" s="4">
+        <v>-1.37E-2</v>
+      </c>
+      <c r="N103" s="3">
+        <v>181.19</v>
+      </c>
+      <c r="O103" s="4">
+        <v>-1.6452563999999999E-2</v>
+      </c>
+      <c r="P103" s="3">
+        <v>144.67541383252529</v>
+      </c>
+      <c r="Q103" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="R103" s="3">
+        <v>107.2736175351249</v>
+      </c>
+      <c r="S103" s="4">
+        <v>-1.44E-2</v>
+      </c>
+      <c r="T103" s="3">
+        <v>120.1</v>
+      </c>
+      <c r="U103" s="4">
+        <v>-1.9099999999999999E-2</v>
+      </c>
+      <c r="V103" s="3">
+        <v>133.64268200000001</v>
+      </c>
+      <c r="W103" s="4">
+        <v>-2.3800000000000002E-2</v>
+      </c>
+      <c r="X103" s="3">
+        <v>148.35</v>
+      </c>
+      <c r="Y103" s="4">
+        <v>-2.9100000000000001E-2</v>
+      </c>
+      <c r="Z103" s="3">
+        <v>156.06551300000001</v>
+      </c>
+      <c r="AA103" s="4">
+        <v>-3.44E-2</v>
+      </c>
+      <c r="AB103" s="3">
+        <v>163.71</v>
+      </c>
+      <c r="AC103" s="4">
+        <v>-1.555E-2</v>
+      </c>
+      <c r="AD103" s="3">
+        <v>124.66601494869469</v>
+      </c>
+      <c r="AE103" s="4"/>
+      <c r="AF103" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG103" s="4">
+        <v>-8.0999999999999996E-3</v>
+      </c>
+      <c r="AH103" s="3">
+        <v>132.83000000000001</v>
+      </c>
+      <c r="AI103" s="4">
+        <v>-1.11E-2</v>
+      </c>
+      <c r="AJ103" s="3">
+        <v>139.45578800000001</v>
+      </c>
+      <c r="AK103" s="4">
+        <v>-1.41E-2</v>
+      </c>
+      <c r="AL103" s="3">
+        <v>146.18</v>
+      </c>
+      <c r="AM103" s="4">
+        <v>-1.695E-2</v>
+      </c>
+      <c r="AN103" s="3">
+        <v>153.820311</v>
+      </c>
+      <c r="AO103" s="4">
+        <v>-1.9800000000000002E-2</v>
+      </c>
+      <c r="AP103" s="3">
+        <v>161.63999999999999</v>
+      </c>
+      <c r="AQ103" s="4"/>
+      <c r="AR103" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="104" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>43190</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C104" s="4">
+        <v>-2.3055559999999998E-3</v>
+      </c>
+      <c r="D104" s="3">
+        <v>121.2144788601646</v>
+      </c>
+      <c r="E104" s="4">
+        <v>-9.1000000000000004E-3</v>
+      </c>
+      <c r="F104" s="3">
+        <v>141.32</v>
+      </c>
+      <c r="G104" s="4">
+        <v>-1.34E-2</v>
+      </c>
+      <c r="H104" s="3">
+        <v>150.55956599999999</v>
+      </c>
+      <c r="I104" s="4">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="J104" s="3">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="K104" s="4">
+        <v>-2.0750000000000001E-2</v>
+      </c>
+      <c r="L104" s="3">
+        <v>168.39607100000001</v>
+      </c>
+      <c r="M104" s="4">
+        <v>-2.3800000000000002E-2</v>
+      </c>
+      <c r="N104" s="3">
+        <v>176.87</v>
+      </c>
+      <c r="O104" s="4">
+        <v>-3.3300000000000003E-2</v>
+      </c>
+      <c r="P104" s="3">
+        <v>139.85772255190221</v>
+      </c>
+      <c r="Q104" s="4">
+        <v>-2.3E-3</v>
+      </c>
+      <c r="R104" s="3">
+        <v>107.0268882147941</v>
+      </c>
+      <c r="S104" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="T104" s="3">
+        <v>119.38</v>
+      </c>
+      <c r="U104" s="4">
+        <v>-8.0999999999999996E-3</v>
+      </c>
+      <c r="V104" s="3">
+        <v>132.56017600000001</v>
+      </c>
+      <c r="W104" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="X104" s="3">
+        <v>146.84</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>-1.23E-2</v>
+      </c>
+      <c r="Z104" s="3">
+        <v>154.14590699999999</v>
+      </c>
+      <c r="AA104" s="4">
+        <v>-1.44E-2</v>
+      </c>
+      <c r="AB104" s="3">
+        <v>161.36000000000001</v>
+      </c>
+      <c r="AC104" s="4">
+        <v>-1.6549999999999999E-2</v>
+      </c>
+      <c r="AD104" s="3">
+        <v>122.6027924012938</v>
+      </c>
+      <c r="AE104" s="4"/>
+      <c r="AF104" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG104" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="AH104" s="3">
+        <v>131.77000000000001</v>
+      </c>
+      <c r="AI104" s="4">
+        <v>-1.1050000000000001E-2</v>
+      </c>
+      <c r="AJ104" s="3">
+        <v>137.91480200000001</v>
+      </c>
+      <c r="AK104" s="4">
+        <v>-1.41E-2</v>
+      </c>
+      <c r="AL104" s="3">
+        <v>144.12</v>
+      </c>
+      <c r="AM104" s="4">
+        <v>-1.575E-2</v>
+      </c>
+      <c r="AN104" s="3">
+        <v>151.39764099999999</v>
+      </c>
+      <c r="AO104" s="4">
+        <v>-1.7399999999999999E-2</v>
+      </c>
+      <c r="AP104" s="3">
+        <v>158.83000000000001</v>
+      </c>
+      <c r="AQ104" s="4"/>
+      <c r="AR104" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A105" s="2">
+        <v>43220</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" s="4">
+        <v>6.333333E-3</v>
+      </c>
+      <c r="D105" s="3">
+        <v>121.9821705192075</v>
+      </c>
+      <c r="E105" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="F105" s="3">
+        <v>142.96</v>
+      </c>
+      <c r="G105" s="4">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="H105" s="3">
+        <v>152.953463</v>
+      </c>
+      <c r="I105" s="4">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="J105" s="3">
+        <v>163.44</v>
+      </c>
+      <c r="K105" s="4">
+        <v>2.5700000000000001E-2</v>
+      </c>
+      <c r="L105" s="3">
+        <v>172.72385</v>
+      </c>
+      <c r="M105" s="4">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="N105" s="3">
+        <v>182.39</v>
+      </c>
+      <c r="O105" s="4">
+        <v>3.7642500000000002E-2</v>
+      </c>
+      <c r="P105" s="3">
+        <v>145.1223168730622</v>
+      </c>
+      <c r="Q105" s="4">
+        <v>9.9500000000000005E-3</v>
+      </c>
+      <c r="R105" s="3">
+        <v>108.0918057525313</v>
+      </c>
+      <c r="S105" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="T105" s="3">
+        <v>119.85</v>
+      </c>
+      <c r="U105" s="4">
+        <v>5.2500000000000003E-3</v>
+      </c>
+      <c r="V105" s="3">
+        <v>133.25611699999999</v>
+      </c>
+      <c r="W105" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="X105" s="3">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="Y105" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="Z105" s="3">
+        <v>155.53322</v>
+      </c>
+      <c r="AA105" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="AB105" s="3">
+        <v>163.21</v>
+      </c>
+      <c r="AC105" s="4">
+        <v>6.7499999999999999E-3</v>
+      </c>
+      <c r="AD105" s="3">
+        <v>123.4303612500026</v>
+      </c>
+      <c r="AE105" s="4"/>
+      <c r="AF105" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG105" s="4">
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="AH105" s="3">
+        <v>132.57</v>
+      </c>
+      <c r="AI105" s="4">
+        <v>1.095E-2</v>
+      </c>
+      <c r="AJ105" s="3">
+        <v>139.424969</v>
+      </c>
+      <c r="AK105" s="4">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="AL105" s="3">
+        <v>146.4</v>
+      </c>
+      <c r="AM105" s="4">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AN105" s="3">
+        <v>154.57699099999999</v>
+      </c>
+      <c r="AO105" s="4">
+        <v>2.6200000000000001E-2</v>
+      </c>
+      <c r="AP105" s="3">
+        <v>162.99</v>
+      </c>
+      <c r="AQ105" s="4"/>
+      <c r="AR105" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>43251</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C106" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="D106" s="3">
+        <v>122.11635090677861</v>
+      </c>
+      <c r="E106" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="F106" s="3">
+        <v>144</v>
+      </c>
+      <c r="G106" s="4">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H106" s="3">
+        <v>154.67419000000001</v>
+      </c>
+      <c r="I106" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="J106" s="3">
+        <v>165.92</v>
+      </c>
+      <c r="K106" s="4">
+        <v>1.8950000000000002E-2</v>
+      </c>
+      <c r="L106" s="3">
+        <v>175.99696599999999</v>
+      </c>
+      <c r="M106" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="N106" s="3">
+        <v>186.53</v>
+      </c>
+      <c r="O106" s="4">
+        <v>3.5099999999999999E-2</v>
+      </c>
+      <c r="P106" s="3">
+        <v>150.2161101953067</v>
+      </c>
+      <c r="Q106" s="4">
+        <v>-3.15E-3</v>
+      </c>
+      <c r="R106" s="3">
+        <v>107.7513165644109</v>
+      </c>
+      <c r="S106" s="4">
+        <v>0</v>
+      </c>
+      <c r="T106" s="3">
+        <v>119.85</v>
+      </c>
+      <c r="U106" s="4">
+        <v>0</v>
+      </c>
+      <c r="V106" s="3">
+        <v>133.25611699999999</v>
+      </c>
+      <c r="W106" s="4">
+        <v>0</v>
+      </c>
+      <c r="X106" s="3">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="Z106" s="3">
+        <v>155.50211300000001</v>
+      </c>
+      <c r="AA106" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="AB106" s="3">
+        <v>163.15</v>
+      </c>
+      <c r="AC106" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="AD106" s="3">
+        <v>123.49207643062761</v>
+      </c>
+      <c r="AE106" s="4"/>
+      <c r="AF106" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG106" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AH106" s="3">
+        <v>133.46</v>
+      </c>
+      <c r="AI106" s="4">
+        <v>9.4500000000000001E-3</v>
+      </c>
+      <c r="AJ106" s="3">
+        <v>140.742535</v>
+      </c>
+      <c r="AK106" s="4">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="AL106" s="3">
+        <v>148.19</v>
+      </c>
+      <c r="AM106" s="4">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="AN106" s="3">
+        <v>157.25117299999999</v>
+      </c>
+      <c r="AO106" s="4">
+        <v>2.24E-2</v>
+      </c>
+      <c r="AP106" s="3">
+        <v>166.64</v>
+      </c>
+      <c r="AQ106" s="4"/>
+      <c r="AR106" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A107" s="2">
+        <v>43281</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C107" s="4">
+        <v>1.61111E-4</v>
+      </c>
+      <c r="D107" s="3">
+        <v>122.1360251941896</v>
+      </c>
+      <c r="E107" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="F107" s="3">
+        <v>143.77000000000001</v>
+      </c>
+      <c r="G107" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H107" s="3">
+        <v>154.44217800000001</v>
+      </c>
+      <c r="I107" s="4">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="J107" s="3">
+        <v>165.69</v>
+      </c>
+      <c r="K107" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="L107" s="3">
+        <v>175.94416699999999</v>
+      </c>
+      <c r="M107" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N107" s="3">
+        <v>186.68</v>
+      </c>
+      <c r="O107" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="P107" s="3">
+        <v>151.19251491157621</v>
+      </c>
+      <c r="Q107" s="4">
+        <v>1.65E-3</v>
+      </c>
+      <c r="R107" s="3">
+        <v>107.9291062367421</v>
+      </c>
+      <c r="S107" s="4">
+        <v>-3.5000000000000001E-3</v>
+      </c>
+      <c r="T107" s="3">
+        <v>119.43</v>
+      </c>
+      <c r="U107" s="4">
+        <v>-3.4499999999999999E-3</v>
+      </c>
+      <c r="V107" s="3">
+        <v>132.79638399999999</v>
+      </c>
+      <c r="W107" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="X107" s="3">
+        <v>147.29</v>
+      </c>
+      <c r="Y107" s="4">
+        <v>-3.5000000000000001E-3</v>
+      </c>
+      <c r="Z107" s="3">
+        <v>154.95785599999999</v>
+      </c>
+      <c r="AA107" s="4">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="AB107" s="3">
+        <v>162.56</v>
+      </c>
+      <c r="AC107" s="4">
+        <v>-2.8500000000000001E-3</v>
+      </c>
+      <c r="AD107" s="3">
+        <v>123.1401240128003</v>
+      </c>
+      <c r="AE107" s="4"/>
+      <c r="AF107" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG107" s="4">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="AH107" s="3">
+        <v>132.58000000000001</v>
+      </c>
+      <c r="AI107" s="4">
+        <v>-5.3499999999999997E-3</v>
+      </c>
+      <c r="AJ107" s="3">
+        <v>139.98956200000001</v>
+      </c>
+      <c r="AK107" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="AL107" s="3">
+        <v>147.58000000000001</v>
+      </c>
+      <c r="AM107" s="4">
+        <v>-4.8500000000000001E-3</v>
+      </c>
+      <c r="AN107" s="3">
+        <v>156.488505</v>
+      </c>
+      <c r="AO107" s="4">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="AP107" s="3">
+        <v>165.71</v>
+      </c>
+      <c r="AQ107" s="4"/>
+      <c r="AR107" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>43312</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C108" s="4">
+        <v>3.2666660000000001E-3</v>
+      </c>
+      <c r="D108" s="3">
+        <v>122.5350027950666</v>
+      </c>
+      <c r="E108" s="4">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="F108" s="3">
+        <v>144.81</v>
+      </c>
+      <c r="G108" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="H108" s="3">
+        <v>155.940268</v>
+      </c>
+      <c r="I108" s="4">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="J108" s="3">
+        <v>167.71</v>
+      </c>
+      <c r="K108" s="4">
+        <v>1.4449999999999999E-2</v>
+      </c>
+      <c r="L108" s="3">
+        <v>178.48656099999999</v>
+      </c>
+      <c r="M108" s="4">
+        <v>1.67E-2</v>
+      </c>
+      <c r="N108" s="3">
+        <v>189.8</v>
+      </c>
+      <c r="O108" s="4">
+        <v>1.545E-2</v>
+      </c>
+      <c r="P108" s="3">
+        <v>153.52843926695999</v>
+      </c>
+      <c r="Q108" s="4">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="R108" s="3">
+        <v>108.5982666954099</v>
+      </c>
+      <c r="S108" s="4">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="T108" s="3">
+        <v>120.37</v>
+      </c>
+      <c r="U108" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="V108" s="3">
+        <v>134.17746600000001</v>
+      </c>
+      <c r="W108" s="4">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="X108" s="3">
+        <v>149.21</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>1.6750000000000001E-2</v>
+      </c>
+      <c r="Z108" s="3">
+        <v>157.55340000000001</v>
+      </c>
+      <c r="AA108" s="4">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="AB108" s="3">
+        <v>165.89</v>
+      </c>
+      <c r="AC108" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="AD108" s="3">
+        <v>124.7902016745718</v>
+      </c>
+      <c r="AE108" s="4"/>
+      <c r="AF108" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG108" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="AH108" s="3">
+        <v>133.22999999999999</v>
+      </c>
+      <c r="AI108" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="AJ108" s="3">
+        <v>141.025485</v>
+      </c>
+      <c r="AK108" s="4">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="AL108" s="3">
+        <v>149.04</v>
+      </c>
+      <c r="AM108" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="AN108" s="3">
+        <v>158.50720699999999</v>
+      </c>
+      <c r="AO108" s="4">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="AP108" s="3">
+        <v>168.34</v>
+      </c>
+      <c r="AQ108" s="4"/>
+      <c r="AR108" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>43343</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" s="4">
+        <v>1.3500000000000001E-3</v>
+      </c>
+      <c r="D109" s="3">
+        <v>122.7004250488399</v>
+      </c>
+      <c r="E109" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="F109" s="3">
+        <v>144.93</v>
+      </c>
+      <c r="G109" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H109" s="3">
+        <v>156.15858399999999</v>
+      </c>
+      <c r="I109" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="J109" s="3">
+        <v>168.05</v>
+      </c>
+      <c r="K109" s="4">
+        <v>3.2499999999999999E-3</v>
+      </c>
+      <c r="L109" s="3">
+        <v>179.066642</v>
+      </c>
+      <c r="M109" s="4">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="N109" s="3">
+        <v>190.65</v>
+      </c>
+      <c r="O109" s="4">
+        <v>1.145E-2</v>
+      </c>
+      <c r="P109" s="3">
+        <v>155.28633989656669</v>
+      </c>
+      <c r="Q109" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="R109" s="3">
+        <v>108.6525658287576</v>
+      </c>
+      <c r="S109" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="T109" s="3">
+        <v>120.61</v>
+      </c>
+      <c r="U109" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="V109" s="3">
+        <v>134.43240299999999</v>
+      </c>
+      <c r="W109" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="X109" s="3">
+        <v>149.47999999999999</v>
+      </c>
+      <c r="Y109" s="4">
+        <v>2.3500000000000001E-3</v>
+      </c>
+      <c r="Z109" s="3">
+        <v>157.92365100000001</v>
+      </c>
+      <c r="AA109" s="4">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="AB109" s="3">
+        <v>166.37</v>
+      </c>
+      <c r="AC109" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AD109" s="3">
+        <v>125.2394464006003</v>
+      </c>
+      <c r="AE109" s="4"/>
+      <c r="AF109" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG109" s="4">
+        <v>-1E-4</v>
+      </c>
+      <c r="AH109" s="3">
+        <v>133.22</v>
+      </c>
+      <c r="AI109" s="4">
+        <v>3.5E-4</v>
+      </c>
+      <c r="AJ109" s="3">
+        <v>141.07484400000001</v>
+      </c>
+      <c r="AK109" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AL109" s="3">
+        <v>149.16</v>
+      </c>
+      <c r="AM109" s="4">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="AN109" s="3">
+        <v>158.62608700000001</v>
+      </c>
+      <c r="AO109" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="AP109" s="3">
+        <v>168.46</v>
+      </c>
+      <c r="AQ109" s="4"/>
+      <c r="AR109" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>43373</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C110" s="4">
+        <v>-1.977777E-3</v>
+      </c>
+      <c r="D110" s="3">
+        <v>122.4577509702881</v>
+      </c>
+      <c r="E110" s="4">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="F110" s="3">
+        <v>144.62</v>
+      </c>
+      <c r="G110" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H110" s="3">
+        <v>155.877499</v>
+      </c>
+      <c r="I110" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="J110" s="3">
+        <v>167.79</v>
+      </c>
+      <c r="K110" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="L110" s="3">
+        <v>178.74432200000001</v>
+      </c>
+      <c r="M110" s="4">
+        <v>-2.0999999999999999E-3</v>
+      </c>
+      <c r="N110" s="3">
+        <v>190.25</v>
+      </c>
+      <c r="O110" s="4">
+        <v>-5.2097560000000003E-3</v>
+      </c>
+      <c r="P110" s="3">
+        <v>154.47733595557261</v>
+      </c>
+      <c r="Q110" s="4">
+        <v>-9.5E-4</v>
+      </c>
+      <c r="R110" s="3">
+        <v>108.5493458912203</v>
+      </c>
+      <c r="S110" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="T110" s="3">
+        <v>120.84</v>
+      </c>
+      <c r="U110" s="4">
+        <v>2.2499999999999998E-3</v>
+      </c>
+      <c r="V110" s="3">
+        <v>134.73487600000001</v>
+      </c>
+      <c r="W110" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="X110" s="3">
+        <v>149.87</v>
+      </c>
+      <c r="Y110" s="4">
+        <v>3.4499999999999999E-3</v>
+      </c>
+      <c r="Z110" s="3">
+        <v>158.46848700000001</v>
+      </c>
+      <c r="AA110" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="AB110" s="3">
+        <v>167.09</v>
+      </c>
+      <c r="AC110" s="4">
+        <v>2.205E-2</v>
+      </c>
+      <c r="AD110" s="3">
+        <v>128.00097619373349</v>
+      </c>
+      <c r="AE110" s="4"/>
+      <c r="AF110" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG110" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AH110" s="3">
+        <v>133.27000000000001</v>
+      </c>
+      <c r="AI110" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="AJ110" s="3">
+        <v>141.173596</v>
+      </c>
+      <c r="AK110" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="AL110" s="3">
+        <v>149.31</v>
+      </c>
+      <c r="AM110" s="4">
+        <v>2.3500000000000001E-3</v>
+      </c>
+      <c r="AN110" s="3">
+        <v>158.99885800000001</v>
+      </c>
+      <c r="AO110" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="AP110" s="3">
+        <v>169.08</v>
+      </c>
+      <c r="AQ110" s="4"/>
+      <c r="AR110" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>43404</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="4">
+        <v>-3.977777E-3</v>
+      </c>
+      <c r="D111" s="3">
+        <v>121.9706413450068</v>
+      </c>
+      <c r="E111" s="4">
+        <v>-2.1299999999999999E-2</v>
+      </c>
+      <c r="F111" s="3">
+        <v>141.54</v>
+      </c>
+      <c r="G111" s="4">
+        <v>-2.8049999999999999E-2</v>
+      </c>
+      <c r="H111" s="3">
+        <v>151.505135</v>
+      </c>
+      <c r="I111" s="4">
+        <v>-3.4799999999999998E-2</v>
+      </c>
+      <c r="J111" s="3">
+        <v>161.94999999999999</v>
+      </c>
+      <c r="K111" s="4">
+        <v>-4.1849999999999998E-2</v>
+      </c>
+      <c r="L111" s="3">
+        <v>171.26387199999999</v>
+      </c>
+      <c r="M111" s="4">
+        <v>-4.8899999999999999E-2</v>
+      </c>
+      <c r="N111" s="3">
+        <v>180.95</v>
+      </c>
+      <c r="O111" s="4">
+        <v>-5.7149999999999999E-2</v>
+      </c>
+      <c r="P111" s="3">
+        <v>145.64895620571161</v>
+      </c>
+      <c r="Q111" s="4">
+        <v>-4.7499999999999999E-3</v>
+      </c>
+      <c r="R111" s="3">
+        <v>108.033736498237</v>
+      </c>
+      <c r="S111" s="4">
+        <v>-2.2700000000000001E-2</v>
+      </c>
+      <c r="T111" s="3">
+        <v>118.09</v>
+      </c>
+      <c r="U111" s="4">
+        <v>-3.1300000000000001E-2</v>
+      </c>
+      <c r="V111" s="3">
+        <v>130.517675</v>
+      </c>
+      <c r="W111" s="4">
+        <v>-3.9899999999999998E-2</v>
+      </c>
+      <c r="X111" s="3">
+        <v>143.88999999999999</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>-5.0099999999999999E-2</v>
+      </c>
+      <c r="Z111" s="3">
+        <v>150.52921599999999</v>
+      </c>
+      <c r="AA111" s="4">
+        <v>-6.0299999999999999E-2</v>
+      </c>
+      <c r="AB111" s="3">
+        <v>157.01</v>
+      </c>
+      <c r="AC111" s="4">
+        <v>-5.67E-2</v>
+      </c>
+      <c r="AD111" s="3">
+        <v>120.7433208435488</v>
+      </c>
+      <c r="AE111" s="4"/>
+      <c r="AF111" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG111" s="4">
+        <v>-1.95E-2</v>
+      </c>
+      <c r="AH111" s="3">
+        <v>130.66999999999999</v>
+      </c>
+      <c r="AI111" s="4">
+        <v>-2.5250000000000002E-2</v>
+      </c>
+      <c r="AJ111" s="3">
+        <v>137.60896299999999</v>
+      </c>
+      <c r="AK111" s="4">
+        <v>-3.1E-2</v>
+      </c>
+      <c r="AL111" s="3">
+        <v>144.68</v>
+      </c>
+      <c r="AM111" s="4">
+        <v>-3.8150000000000003E-2</v>
+      </c>
+      <c r="AN111" s="3">
+        <v>152.933052</v>
+      </c>
+      <c r="AO111" s="4">
+        <v>-4.53E-2</v>
+      </c>
+      <c r="AP111" s="3">
+        <v>161.41999999999999</v>
+      </c>
+      <c r="AQ111" s="4"/>
+      <c r="AR111" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>43434</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C112" s="4">
+        <v>-1.9111110000000001E-3</v>
+      </c>
+      <c r="D112" s="3">
+        <v>121.7375419106553</v>
+      </c>
+      <c r="E112" s="4">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="F112" s="3">
+        <v>141.38</v>
+      </c>
+      <c r="G112" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="H112" s="3">
+        <v>151.58088699999999</v>
+      </c>
+      <c r="I112" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J112" s="3">
+        <v>162.29</v>
+      </c>
+      <c r="K112" s="4">
+        <v>4.45E-3</v>
+      </c>
+      <c r="L112" s="3">
+        <v>172.02599599999999</v>
+      </c>
+      <c r="M112" s="4">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="N112" s="3">
+        <v>182.18</v>
+      </c>
+      <c r="O112" s="4">
+        <v>8.8518520000000003E-3</v>
+      </c>
+      <c r="P112" s="3">
+        <v>146.938219209999</v>
+      </c>
+      <c r="Q112" s="4">
+        <v>-1.3500000000000001E-3</v>
+      </c>
+      <c r="R112" s="3">
+        <v>107.8878909539644</v>
+      </c>
+      <c r="S112" s="4">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="T112" s="3">
+        <v>118.38</v>
+      </c>
+      <c r="U112" s="4">
+        <v>3.15E-3</v>
+      </c>
+      <c r="V112" s="3">
+        <v>130.92880500000001</v>
+      </c>
+      <c r="W112" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="X112" s="3">
+        <v>144.44999999999999</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="Z112" s="3">
+        <v>151.62807900000001</v>
+      </c>
+      <c r="AA112" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="AB112" s="3">
+        <v>158.69</v>
+      </c>
+      <c r="AC112" s="4">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="AD112" s="3">
+        <v>122.9408492829014</v>
+      </c>
+      <c r="AE112" s="4"/>
+      <c r="AF112" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG112" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="AH112" s="3">
+        <v>130.68</v>
+      </c>
+      <c r="AI112" s="4">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="AJ112" s="3">
+        <v>137.67088699999999</v>
+      </c>
+      <c r="AK112" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AL112" s="3">
+        <v>144.79</v>
+      </c>
+      <c r="AM112" s="4">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AN112" s="3">
+        <v>153.391851</v>
+      </c>
+      <c r="AO112" s="4">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="AP112" s="3">
+        <v>162.26</v>
+      </c>
+      <c r="AQ112" s="4"/>
+      <c r="AR112" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>43465</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" s="4">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="D113" s="3">
+        <v>121.2992867597769</v>
+      </c>
+      <c r="E113" s="4">
+        <v>-1.6E-2</v>
+      </c>
+      <c r="F113" s="3">
+        <v>139.12</v>
+      </c>
+      <c r="G113" s="4">
+        <v>-2.3E-2</v>
+      </c>
+      <c r="H113" s="3">
+        <v>148.094527</v>
+      </c>
+      <c r="I113" s="4">
+        <v>-0.03</v>
+      </c>
+      <c r="J113" s="3">
+        <v>157.43</v>
+      </c>
+      <c r="K113" s="4">
+        <v>-3.6999999999999998E-2</v>
+      </c>
+      <c r="L113" s="3">
+        <v>165.661034</v>
+      </c>
+      <c r="M113" s="4">
+        <v>-4.3999999999999997E-2</v>
+      </c>
+      <c r="N113" s="3">
+        <v>174.16</v>
+      </c>
+      <c r="O113" s="4">
+        <v>-6.08E-2</v>
+      </c>
+      <c r="P113" s="3">
+        <v>138.00437548203109</v>
+      </c>
+      <c r="Q113" s="4">
+        <v>-8.5000000000000006E-3</v>
+      </c>
+      <c r="R113" s="3">
+        <v>106.9708438808557</v>
+      </c>
+      <c r="S113" s="4">
+        <v>-1.7299999999999999E-2</v>
+      </c>
+      <c r="T113" s="3">
+        <v>116.33</v>
+      </c>
+      <c r="U113" s="4">
+        <v>-2.4500000000000001E-2</v>
+      </c>
+      <c r="V113" s="3">
+        <v>127.72105000000001</v>
+      </c>
+      <c r="W113" s="4">
+        <v>-3.1699999999999999E-2</v>
+      </c>
+      <c r="X113" s="3">
+        <v>139.87</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>-4.215E-2</v>
+      </c>
+      <c r="Z113" s="3">
+        <v>145.23695599999999</v>
+      </c>
+      <c r="AA113" s="4">
+        <v>-5.2600000000000001E-2</v>
+      </c>
+      <c r="AB113" s="3">
+        <v>150.35</v>
+      </c>
+      <c r="AC113" s="4">
+        <v>-0.1002</v>
+      </c>
+      <c r="AD113" s="3">
+        <v>110.62217618475469</v>
+      </c>
+      <c r="AE113" s="4"/>
+      <c r="AF113" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG113" s="4">
+        <v>-2.3599999999999999E-2</v>
+      </c>
+      <c r="AH113" s="3">
+        <v>127.6</v>
+      </c>
+      <c r="AI113" s="4">
+        <v>-3.1E-2</v>
+      </c>
+      <c r="AJ113" s="3">
+        <v>133.40308899999999</v>
+      </c>
+      <c r="AK113" s="4">
+        <v>-3.8399999999999997E-2</v>
+      </c>
+      <c r="AL113" s="3">
+        <v>139.22999999999999</v>
+      </c>
+      <c r="AM113" s="4">
+        <v>-4.6550000000000001E-2</v>
+      </c>
+      <c r="AN113" s="3">
+        <v>146.25146000000001</v>
+      </c>
+      <c r="AO113" s="4">
+        <v>-5.4699999999999999E-2</v>
+      </c>
+      <c r="AP113" s="3">
+        <v>153.38999999999999</v>
+      </c>
+      <c r="AQ113" s="4"/>
+      <c r="AR113" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>43496</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C114" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="D114" s="3">
+        <v>122.1969014817993</v>
+      </c>
+      <c r="E114" s="4">
+        <v>1.8700000000000001E-2</v>
+      </c>
+      <c r="F114" s="3">
+        <v>141.72</v>
+      </c>
+      <c r="G114" s="4">
+        <v>2.2849999999999999E-2</v>
+      </c>
+      <c r="H114" s="3">
+        <v>151.478487</v>
+      </c>
+      <c r="I114" s="4">
+        <v>2.7E-2</v>
+      </c>
+      <c r="J114" s="3">
+        <v>161.68</v>
+      </c>
+      <c r="K114" s="4">
+        <v>3.1E-2</v>
+      </c>
+      <c r="L114" s="3">
+        <v>170.796527</v>
+      </c>
+      <c r="M114" s="4">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="N114" s="3">
+        <v>180.25</v>
+      </c>
+      <c r="O114" s="4">
+        <v>4.3200000000000002E-2</v>
+      </c>
+      <c r="P114" s="3">
+        <v>143.96616450285481</v>
+      </c>
+      <c r="Q114" s="4">
+        <v>2.5966665999999999E-2</v>
+      </c>
+      <c r="R114" s="3">
+        <v>109.748520055648</v>
+      </c>
+      <c r="S114" s="4">
+        <v>2.7400000000000001E-2</v>
+      </c>
+      <c r="T114" s="3">
+        <v>119.52</v>
+      </c>
+      <c r="U114" s="4">
+        <v>3.415E-2</v>
+      </c>
+      <c r="V114" s="3">
+        <v>132.08272299999999</v>
+      </c>
+      <c r="W114" s="4">
+        <v>4.0899999999999999E-2</v>
+      </c>
+      <c r="X114" s="3">
+        <v>145.58000000000001</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>4.965E-2</v>
+      </c>
+      <c r="Z114" s="3">
+        <v>152.447971</v>
+      </c>
+      <c r="AA114" s="4">
+        <v>5.8400000000000001E-2</v>
+      </c>
+      <c r="AB114" s="3">
+        <v>159.12</v>
+      </c>
+      <c r="AC114" s="4">
+        <v>7.2686955999999997E-2</v>
+      </c>
+      <c r="AD114" s="3">
+        <v>118.6629654377202</v>
+      </c>
+      <c r="AE114" s="4"/>
+      <c r="AF114" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG114" s="4">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="AH114" s="3">
+        <v>130.65</v>
+      </c>
+      <c r="AI114" s="4">
+        <v>3.1050000000000001E-2</v>
+      </c>
+      <c r="AJ114" s="3">
+        <v>137.545255</v>
+      </c>
+      <c r="AK114" s="4">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="AL114" s="3">
+        <v>144.55000000000001</v>
+      </c>
+      <c r="AM114" s="4">
+        <v>4.6449999999999998E-2</v>
+      </c>
+      <c r="AN114" s="3">
+        <v>153.04484099999999</v>
+      </c>
+      <c r="AO114" s="4">
+        <v>5.4699999999999999E-2</v>
+      </c>
+      <c r="AP114" s="3">
+        <v>161.78</v>
+      </c>
+      <c r="AQ114" s="4"/>
+      <c r="AR114" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="115" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
+        <v>43524</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C115" s="4">
+        <v>6.0055550000000001E-3</v>
+      </c>
+      <c r="D115" s="3">
+        <v>122.93076169447779</v>
+      </c>
+      <c r="E115" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="F115" s="3">
+        <v>142.75</v>
+      </c>
+      <c r="G115" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H115" s="3">
+        <v>152.841793</v>
+      </c>
+      <c r="I115" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="J115" s="3">
+        <v>163.41</v>
+      </c>
+      <c r="K115" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="L115" s="3">
+        <v>172.94856300000001</v>
+      </c>
+      <c r="M115" s="4">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="N115" s="3">
+        <v>182.86</v>
+      </c>
+      <c r="O115" s="4">
+        <v>1.643E-2</v>
+      </c>
+      <c r="P115" s="3">
+        <v>146.3315285856367</v>
+      </c>
+      <c r="Q115" s="4">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="R115" s="3">
+        <v>110.681382476121</v>
+      </c>
+      <c r="S115" s="4">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="T115" s="3">
+        <v>120.56</v>
+      </c>
+      <c r="U115" s="4">
+        <v>1.145E-2</v>
+      </c>
+      <c r="V115" s="3">
+        <v>133.59507099999999</v>
+      </c>
+      <c r="W115" s="4">
+        <v>1.41E-2</v>
+      </c>
+      <c r="X115" s="3">
+        <v>147.63999999999999</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>1.89E-2</v>
+      </c>
+      <c r="Z115" s="3">
+        <v>155.32923700000001</v>
+      </c>
+      <c r="AA115" s="4">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="AB115" s="3">
+        <v>162.9</v>
+      </c>
+      <c r="AC115" s="4">
+        <v>4.1601271000000002E-2</v>
+      </c>
+      <c r="AD115" s="3">
+        <v>123.5994956205584</v>
+      </c>
+      <c r="AE115" s="4"/>
+      <c r="AF115" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG115" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="AH115" s="3">
+        <v>131.91</v>
+      </c>
+      <c r="AI115" s="4">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="AJ115" s="3">
+        <v>139.374607</v>
+      </c>
+      <c r="AK115" s="4">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="AL115" s="3">
+        <v>146.99</v>
+      </c>
+      <c r="AM115" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="AN115" s="3">
+        <v>156.518959</v>
+      </c>
+      <c r="AO115" s="4">
+        <v>2.8500000000000001E-2</v>
+      </c>
+      <c r="AP115" s="3">
+        <v>166.38</v>
+      </c>
+      <c r="AQ115" s="4"/>
+      <c r="AR115" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>43555</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C116" s="4">
+        <v>1.115E-2</v>
+      </c>
+      <c r="D116" s="3">
+        <v>124.3014396873712</v>
+      </c>
+      <c r="E116" s="4">
+        <v>1.37E-2</v>
+      </c>
+      <c r="F116" s="3">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="G116" s="4">
+        <v>1.5350000000000001E-2</v>
+      </c>
+      <c r="H116" s="3">
+        <v>155.187915</v>
+      </c>
+      <c r="I116" s="4">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="J116" s="3">
+        <v>166.19</v>
+      </c>
+      <c r="K116" s="4">
+        <v>1.9349999999999999E-2</v>
+      </c>
+      <c r="L116" s="3">
+        <v>176.295117</v>
+      </c>
+      <c r="M116" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="N116" s="3">
+        <v>186.83</v>
+      </c>
+      <c r="O116" s="4">
+        <v>2.503E-2</v>
+      </c>
+      <c r="P116" s="3">
+        <v>149.99420674613521</v>
+      </c>
+      <c r="Q116" s="4">
+        <v>5.9333329999999998E-3</v>
+      </c>
+      <c r="R116" s="3">
+        <v>111.3380919752522</v>
+      </c>
+      <c r="S116" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="T116" s="3">
+        <v>122.33</v>
+      </c>
+      <c r="U116" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="V116" s="3">
+        <v>135.45204200000001</v>
+      </c>
+      <c r="W116" s="4">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="X116" s="3">
+        <v>149.58000000000001</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>1.1650000000000001E-2</v>
+      </c>
+      <c r="Z116" s="3">
+        <v>157.138823</v>
+      </c>
+      <c r="AA116" s="4">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="AB116" s="3">
+        <v>164.56</v>
+      </c>
+      <c r="AC116" s="4">
+        <v>3.8482910000000002E-3</v>
+      </c>
+      <c r="AD116" s="3">
+        <v>124.07514244715949</v>
+      </c>
+      <c r="AE116" s="4"/>
+      <c r="AF116" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG116" s="4">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="AH116" s="3">
+        <v>134.08000000000001</v>
+      </c>
+      <c r="AI116" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AJ116" s="3">
+        <v>141.897288</v>
+      </c>
+      <c r="AK116" s="4">
+        <v>1.9699999999999999E-2</v>
+      </c>
+      <c r="AL116" s="3">
+        <v>149.88</v>
+      </c>
+      <c r="AM116" s="4">
+        <v>1.865E-2</v>
+      </c>
+      <c r="AN116" s="3">
+        <v>159.43803700000001</v>
+      </c>
+      <c r="AO116" s="4">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="AP116" s="3">
+        <v>169.32</v>
+      </c>
+      <c r="AQ116" s="4"/>
+      <c r="AR116" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="117" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
+        <v>43585</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C117" s="4">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="D117" s="3">
+        <v>125.0472483254954</v>
+      </c>
+      <c r="E117" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="F117" s="3">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="G117" s="4">
+        <v>1.485E-2</v>
+      </c>
+      <c r="H117" s="3">
+        <v>157.49245500000001</v>
+      </c>
+      <c r="I117" s="4">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="J117" s="3">
+        <v>169.4</v>
+      </c>
+      <c r="K117" s="4">
+        <v>2.2950000000000002E-2</v>
+      </c>
+      <c r="L117" s="3">
+        <v>180.34109000000001</v>
+      </c>
+      <c r="M117" s="4">
+        <v>2.6599999999999999E-2</v>
+      </c>
+      <c r="N117" s="3">
+        <v>191.8</v>
+      </c>
+      <c r="O117" s="4">
+        <v>3.3181250000000002E-2</v>
+      </c>
+      <c r="P117" s="3">
+        <v>154.97120201873039</v>
+      </c>
+      <c r="Q117" s="4">
+        <v>8.1666659999999995E-3</v>
+      </c>
+      <c r="R117" s="3">
+        <v>112.2473529854914</v>
+      </c>
+      <c r="S117" s="4">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="T117" s="3">
+        <v>123.54</v>
+      </c>
+      <c r="U117" s="4">
+        <v>1.295E-2</v>
+      </c>
+      <c r="V117" s="3">
+        <v>137.20614599999999</v>
+      </c>
+      <c r="W117" s="4">
+        <v>1.6E-2</v>
+      </c>
+      <c r="X117" s="3">
+        <v>151.97</v>
+      </c>
+      <c r="Y117" s="4">
+        <v>2.0650000000000002E-2</v>
+      </c>
+      <c r="Z117" s="3">
+        <v>160.38373999999999</v>
+      </c>
+      <c r="AA117" s="4">
+        <v>2.53E-2</v>
+      </c>
+      <c r="AB117" s="3">
+        <v>168.71</v>
+      </c>
+      <c r="AC117" s="4">
+        <v>3.7542093999999998E-2</v>
+      </c>
+      <c r="AD117" s="3">
+        <v>128.73318310797421</v>
+      </c>
+      <c r="AE117" s="4"/>
+      <c r="AF117" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG117" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="AH117" s="3">
+        <v>135.35</v>
+      </c>
+      <c r="AI117" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="AJ117" s="3">
+        <v>143.713573</v>
+      </c>
+      <c r="AK117" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="AL117" s="3">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="AM117" s="4">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="AN117" s="3">
+        <v>162.42750000000001</v>
+      </c>
+      <c r="AO117" s="4">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="AP117" s="3">
+        <v>172.92</v>
+      </c>
+      <c r="AQ117" s="4"/>
+      <c r="AR117" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A118" s="2">
+        <v>43616</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C118" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="D118" s="3">
+        <v>125.5724467684625</v>
+      </c>
+      <c r="E118" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="F118" s="3">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="G118" s="4">
+        <v>-7.4000000000000003E-3</v>
+      </c>
+      <c r="H118" s="3">
+        <v>156.327011</v>
+      </c>
+      <c r="I118" s="4">
+        <v>-1.14E-2</v>
+      </c>
+      <c r="J118" s="3">
+        <v>167.46</v>
+      </c>
+      <c r="K118" s="4">
+        <v>-1.455E-2</v>
+      </c>
+      <c r="L118" s="3">
+        <v>177.717128</v>
+      </c>
+      <c r="M118" s="4">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="N118" s="3">
+        <v>188.41</v>
+      </c>
+      <c r="O118" s="4">
+        <v>-2.7550000000000002E-2</v>
+      </c>
+      <c r="P118" s="3">
+        <v>150.70174540311439</v>
+      </c>
+      <c r="Q118" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="R118" s="3">
+        <v>112.6402187209406</v>
+      </c>
+      <c r="S118" s="4">
+        <v>-9.1999999999999998E-3</v>
+      </c>
+      <c r="T118" s="3">
+        <v>122.41</v>
+      </c>
+      <c r="U118" s="4">
+        <v>-1.5599999999999999E-2</v>
+      </c>
+      <c r="V118" s="3">
+        <v>135.06573</v>
+      </c>
+      <c r="W118" s="4">
+        <v>-2.1999999999999999E-2</v>
+      </c>
+      <c r="X118" s="3">
+        <v>148.62</v>
+      </c>
+      <c r="Y118" s="4">
+        <v>-3.0800000000000001E-2</v>
+      </c>
+      <c r="Z118" s="3">
+        <v>155.44391999999999</v>
+      </c>
+      <c r="AA118" s="4">
+        <v>-3.9600000000000003E-2</v>
+      </c>
+      <c r="AB118" s="3">
+        <v>162.04</v>
+      </c>
+      <c r="AC118" s="4">
+        <v>-4.9325855000000002E-2</v>
+      </c>
+      <c r="AD118" s="3">
+        <v>122.3833087843018</v>
+      </c>
+      <c r="AE118" s="4"/>
+      <c r="AF118" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG118" s="4">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="AH118" s="3">
+        <v>133.75</v>
+      </c>
+      <c r="AI118" s="4">
+        <v>-1.7950000000000001E-2</v>
+      </c>
+      <c r="AJ118" s="3">
+        <v>141.133914</v>
+      </c>
+      <c r="AK118" s="4">
+        <v>-2.41E-2</v>
+      </c>
+      <c r="AL118" s="3">
+        <v>148.63</v>
+      </c>
+      <c r="AM118" s="4">
+        <v>-2.9749999999999999E-2</v>
+      </c>
+      <c r="AN118" s="3">
+        <v>157.595282</v>
+      </c>
+      <c r="AO118" s="4">
+        <v>-3.5400000000000001E-2</v>
+      </c>
+      <c r="AP118" s="3">
+        <v>166.79</v>
+      </c>
+      <c r="AQ118" s="4"/>
+      <c r="AR118" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A119" s="2">
+        <v>43646</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119" s="4">
+        <v>8.6499999999999997E-3</v>
+      </c>
+      <c r="D119" s="3">
+        <v>126.6586484330097</v>
+      </c>
+      <c r="E119" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="F119" s="3">
+        <v>148.28</v>
+      </c>
+      <c r="G119" s="4">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="H119" s="3">
+        <v>159.797471</v>
+      </c>
+      <c r="I119" s="4">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="J119" s="3">
+        <v>171.93</v>
+      </c>
+      <c r="K119" s="4">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="L119" s="3">
+        <v>183.06641300000001</v>
+      </c>
+      <c r="M119" s="4">
+        <v>3.3500000000000002E-2</v>
+      </c>
+      <c r="N119" s="3">
+        <v>194.73</v>
+      </c>
+      <c r="O119" s="4">
+        <v>3.8902082999999997E-2</v>
+      </c>
+      <c r="P119" s="3">
+        <v>156.56435721103131</v>
+      </c>
+      <c r="Q119" s="4">
+        <v>1.0566666000000001E-2</v>
+      </c>
+      <c r="R119" s="3">
+        <v>113.8304502903317</v>
+      </c>
+      <c r="S119" s="4">
+        <v>2.18E-2</v>
+      </c>
+      <c r="T119" s="3">
+        <v>125.08</v>
+      </c>
+      <c r="U119" s="4">
+        <v>2.7550000000000002E-2</v>
+      </c>
+      <c r="V119" s="3">
+        <v>138.78679099999999</v>
+      </c>
+      <c r="W119" s="4">
+        <v>3.3300000000000003E-2</v>
+      </c>
+      <c r="X119" s="3">
+        <v>153.57</v>
+      </c>
+      <c r="Y119" s="4">
+        <v>3.925E-2</v>
+      </c>
+      <c r="Z119" s="3">
+        <v>161.54509400000001</v>
+      </c>
+      <c r="AA119" s="4">
+        <v>4.5199999999999997E-2</v>
+      </c>
+      <c r="AB119" s="3">
+        <v>169.36</v>
+      </c>
+      <c r="AC119" s="4">
+        <v>4.4347650000000002E-2</v>
+      </c>
+      <c r="AD119" s="3">
+        <v>127.8107209281099</v>
+      </c>
+      <c r="AE119" s="4"/>
+      <c r="AF119" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG119" s="4">
+        <v>1.3599999999999999E-2</v>
+      </c>
+      <c r="AH119" s="3">
+        <v>135.57</v>
+      </c>
+      <c r="AI119" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AJ119" s="3">
+        <v>143.68843799999999</v>
+      </c>
+      <c r="AK119" s="4">
+        <v>2.2599999999999999E-2</v>
+      </c>
+      <c r="AL119" s="3">
+        <v>151.99</v>
+      </c>
+      <c r="AM119" s="4">
+        <v>2.545E-2</v>
+      </c>
+      <c r="AN119" s="3">
+        <v>161.60608199999999</v>
+      </c>
+      <c r="AO119" s="4">
+        <v>2.8299999999999999E-2</v>
+      </c>
+      <c r="AP119" s="3">
+        <v>171.51</v>
+      </c>
+      <c r="AQ119" s="4"/>
+      <c r="AR119" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="120" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A120" s="2">
+        <v>43677</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C120" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="D120" s="3">
+        <v>127.5325931071975</v>
+      </c>
+      <c r="E120" s="4">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="F120" s="3">
+        <v>150.52000000000001</v>
+      </c>
+      <c r="G120" s="4">
+        <v>1.8849999999999999E-2</v>
+      </c>
+      <c r="H120" s="3">
+        <v>162.809653</v>
+      </c>
+      <c r="I120" s="4">
+        <v>2.2599999999999999E-2</v>
+      </c>
+      <c r="J120" s="3">
+        <v>175.81</v>
+      </c>
+      <c r="K120" s="4">
+        <v>2.6550000000000001E-2</v>
+      </c>
+      <c r="L120" s="3">
+        <v>187.92682600000001</v>
+      </c>
+      <c r="M120" s="4">
+        <v>3.0499999999999999E-2</v>
+      </c>
+      <c r="N120" s="3">
+        <v>200.67</v>
+      </c>
+      <c r="O120" s="4">
+        <v>3.6490000000000002E-2</v>
+      </c>
+      <c r="P120" s="3">
+        <v>162.27739060566179</v>
+      </c>
+      <c r="Q120" s="4">
+        <v>2.3333329999999999E-3</v>
+      </c>
+      <c r="R120" s="3">
+        <v>114.096054636399</v>
+      </c>
+      <c r="S120" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="T120" s="3">
+        <v>125.94</v>
+      </c>
+      <c r="U120" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="V120" s="3">
+        <v>139.74441999999999</v>
+      </c>
+      <c r="W120" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="X120" s="3">
+        <v>154.63999999999999</v>
+      </c>
+      <c r="Y120" s="4">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="Z120" s="3">
+        <v>162.70821900000001</v>
+      </c>
+      <c r="AA120" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="AB120" s="3">
+        <v>170.64</v>
+      </c>
+      <c r="AC120" s="4">
+        <v>1.3894999999999999E-2</v>
+      </c>
+      <c r="AD120" s="3">
+        <v>129.586650895406</v>
+      </c>
+      <c r="AE120" s="4"/>
+      <c r="AF120" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG120" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="AH120" s="3">
+        <v>136.84</v>
+      </c>
+      <c r="AI120" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="AJ120" s="3">
+        <v>145.28337999999999</v>
+      </c>
+      <c r="AK120" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="AL120" s="3">
+        <v>153.94999999999999</v>
+      </c>
+      <c r="AM120" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="AN120" s="3">
+        <v>163.771604</v>
+      </c>
+      <c r="AO120" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AP120" s="3">
+        <v>173.91</v>
+      </c>
+      <c r="AQ120" s="4"/>
+      <c r="AR120" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="121" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A121" s="2">
+        <v>43708</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C121" s="4">
+        <v>4.266667E-3</v>
+      </c>
+      <c r="D121" s="3">
+        <v>128.0767322136324</v>
+      </c>
+      <c r="E121" s="4">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="F121" s="3">
+        <v>150.38999999999999</v>
+      </c>
+      <c r="G121" s="4">
+        <v>-5.3499999999999997E-3</v>
+      </c>
+      <c r="H121" s="3">
+        <v>161.93862100000001</v>
+      </c>
+      <c r="I121" s="4">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="J121" s="3">
+        <v>174.08</v>
+      </c>
+      <c r="K121" s="4">
+        <v>-1.5650000000000001E-2</v>
+      </c>
+      <c r="L121" s="3">
+        <v>184.985772</v>
+      </c>
+      <c r="M121" s="4">
+        <v>-2.1499999999999998E-2</v>
+      </c>
+      <c r="N121" s="3">
+        <v>196.36</v>
+      </c>
+      <c r="O121" s="4">
+        <v>-2.1875694000000001E-2</v>
+      </c>
+      <c r="P121" s="3">
+        <v>158.72746006565379</v>
+      </c>
+      <c r="Q121" s="4">
+        <v>9.1333330000000004E-3</v>
+      </c>
+      <c r="R121" s="3">
+        <v>115.1381318973794</v>
+      </c>
+      <c r="S121" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="T121" s="3">
+        <v>126.37</v>
+      </c>
+      <c r="U121" s="4">
+        <v>-1.25E-3</v>
+      </c>
+      <c r="V121" s="3">
+        <v>139.569739</v>
+      </c>
+      <c r="W121" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="X121" s="3">
+        <v>153.71</v>
+      </c>
+      <c r="Y121" s="4">
+        <v>-1.155E-2</v>
+      </c>
+      <c r="Z121" s="3">
+        <v>160.82893899999999</v>
+      </c>
+      <c r="AA121" s="4">
+        <v>-1.7100000000000001E-2</v>
+      </c>
+      <c r="AB121" s="3">
+        <v>167.72</v>
+      </c>
+      <c r="AC121" s="4">
+        <v>-3.608252E-2</v>
+      </c>
+      <c r="AD121" s="3">
+        <v>124.9108379727395</v>
+      </c>
+      <c r="AE121" s="4"/>
+      <c r="AF121" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG121" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="AH121" s="3">
+        <v>137.08000000000001</v>
+      </c>
+      <c r="AI121" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AJ121" s="3">
+        <v>145.13809599999999</v>
+      </c>
+      <c r="AK121" s="4">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="AL121" s="3">
+        <v>153.37</v>
+      </c>
+      <c r="AM121" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="AN121" s="3">
+        <v>162.788974</v>
+      </c>
+      <c r="AO121" s="4">
+        <v>-8.3000000000000001E-3</v>
+      </c>
+      <c r="AP121" s="3">
+        <v>172.46</v>
+      </c>
+      <c r="AQ121" s="4"/>
+      <c r="AR121" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A122" s="2">
+        <v>43738</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C122" s="4">
+        <v>-1.005E-3</v>
+      </c>
+      <c r="D122" s="3">
+        <v>127.9480150977577</v>
+      </c>
+      <c r="E122" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="F122" s="3">
+        <v>150.78</v>
+      </c>
+      <c r="G122" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="H122" s="3">
+        <v>162.47301899999999</v>
+      </c>
+      <c r="I122" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J122" s="3">
+        <v>174.78</v>
+      </c>
+      <c r="K122" s="4">
+        <v>6.6499999999999997E-3</v>
+      </c>
+      <c r="L122" s="3">
+        <v>186.21592699999999</v>
+      </c>
+      <c r="M122" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="N122" s="3">
+        <v>198.18</v>
+      </c>
+      <c r="O122" s="4">
+        <v>7.6527779999999998E-3</v>
+      </c>
+      <c r="P122" s="3">
+        <v>159.94216608004021</v>
+      </c>
+      <c r="Q122" s="4">
+        <v>-1.433333E-3</v>
+      </c>
+      <c r="R122" s="3">
+        <v>114.97310061337259</v>
+      </c>
+      <c r="S122" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="T122" s="3">
+        <v>126.59</v>
+      </c>
+      <c r="U122" s="4">
+        <v>4.15E-3</v>
+      </c>
+      <c r="V122" s="3">
+        <v>140.148954</v>
+      </c>
+      <c r="W122" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="X122" s="3">
+        <v>154.72999999999999</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="Z122" s="3">
+        <v>162.37289699999999</v>
+      </c>
+      <c r="AA122" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AB122" s="3">
+        <v>169.83</v>
+      </c>
+      <c r="AC122" s="4">
+        <v>1.9126219E-2</v>
+      </c>
+      <c r="AD122" s="3">
+        <v>127.29991001527959</v>
+      </c>
+      <c r="AE122" s="4"/>
+      <c r="AF122" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG122" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="AH122" s="3">
+        <v>137.55000000000001</v>
+      </c>
+      <c r="AI122" s="4">
+        <v>7.2500000000000004E-3</v>
+      </c>
+      <c r="AJ122" s="3">
+        <v>146.190348</v>
+      </c>
+      <c r="AK122" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AL122" s="3">
+        <v>155.07</v>
+      </c>
+      <c r="AM122" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="AN122" s="3">
+        <v>165.165693</v>
+      </c>
+      <c r="AO122" s="4">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="AP122" s="3">
+        <v>175.6</v>
+      </c>
+      <c r="AQ122" s="4"/>
+      <c r="AR122" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
+        <v>43769</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C123" s="4">
+        <v>-1.4562500000000001E-3</v>
+      </c>
+      <c r="D123" s="3">
+        <v>127.7616908007715</v>
+      </c>
+      <c r="E123" s="4">
+        <v>-6.4999999999999997E-3</v>
+      </c>
+      <c r="F123" s="3">
+        <v>149.81</v>
+      </c>
+      <c r="G123" s="4">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="H123" s="3">
+        <v>161.075751</v>
+      </c>
+      <c r="I123" s="4">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="J123" s="3">
+        <v>172.91</v>
+      </c>
+      <c r="K123" s="4">
+        <v>-1.2149999999999999E-2</v>
+      </c>
+      <c r="L123" s="3">
+        <v>183.95340300000001</v>
+      </c>
+      <c r="M123" s="4">
+        <v>-1.3599999999999999E-2</v>
+      </c>
+      <c r="N123" s="3">
+        <v>195.48</v>
+      </c>
+      <c r="O123" s="4">
+        <v>-1.9709089999999999E-2</v>
+      </c>
+      <c r="P123" s="3">
+        <v>156.78985153397369</v>
+      </c>
+      <c r="Q123" s="4">
+        <v>1.4666659999999999E-3</v>
+      </c>
+      <c r="R123" s="3">
+        <v>115.1417277509568</v>
+      </c>
+      <c r="S123" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="T123" s="3">
+        <v>127.42</v>
+      </c>
+      <c r="U123" s="4">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="V123" s="3">
+        <v>141.43832399999999</v>
+      </c>
+      <c r="W123" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="X123" s="3">
+        <v>156.57</v>
+      </c>
+      <c r="Y123" s="4">
+        <v>1.555E-2</v>
+      </c>
+      <c r="Z123" s="3">
+        <v>164.897795</v>
+      </c>
+      <c r="AA123" s="4">
+        <v>1.9199999999999998E-2</v>
+      </c>
+      <c r="AB123" s="3">
+        <v>173.09</v>
+      </c>
+      <c r="AC123" s="4">
+        <v>2.47064E-2</v>
+      </c>
+      <c r="AD123" s="3">
+        <v>130.4450325120811</v>
+      </c>
+      <c r="AE123" s="4"/>
+      <c r="AF123" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG123" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="AH123" s="3">
+        <v>137.52000000000001</v>
+      </c>
+      <c r="AI123" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AJ123" s="3">
+        <v>146.32191900000001</v>
+      </c>
+      <c r="AK123" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="AL123" s="3">
+        <v>155.37</v>
+      </c>
+      <c r="AM123" s="4">
+        <v>2.5000000000000001E-4</v>
+      </c>
+      <c r="AN123" s="3">
+        <v>165.20698400000001</v>
+      </c>
+      <c r="AO123" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="AP123" s="3">
+        <v>175.34</v>
+      </c>
+      <c r="AQ123" s="4"/>
+      <c r="AR123" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="124" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A124" s="2">
+        <v>43799</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C124" s="4">
+        <v>1.7687499999999999E-3</v>
+      </c>
+      <c r="D124" s="3">
+        <v>127.9876692913754</v>
+      </c>
+      <c r="E124" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="F124" s="3">
+        <v>150.81</v>
+      </c>
+      <c r="G124" s="4">
+        <v>1.065E-2</v>
+      </c>
+      <c r="H124" s="3">
+        <v>162.79120800000001</v>
+      </c>
+      <c r="I124" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="J124" s="3">
+        <v>175.43</v>
+      </c>
+      <c r="K124" s="4">
+        <v>1.8350000000000002E-2</v>
+      </c>
+      <c r="L124" s="3">
+        <v>187.328948</v>
+      </c>
+      <c r="M124" s="4">
+        <v>2.2100000000000002E-2</v>
+      </c>
+      <c r="N124" s="3">
+        <v>199.79</v>
+      </c>
+      <c r="O124" s="4">
+        <v>2.6620815999999999E-2</v>
+      </c>
+      <c r="P124" s="3">
+        <v>160.96372532232689</v>
+      </c>
+      <c r="Q124" s="4">
+        <v>2.1666659999999998E-3</v>
+      </c>
+      <c r="R124" s="3">
+        <v>115.39120141765601</v>
+      </c>
+      <c r="S124" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="T124" s="3">
+        <v>128.25</v>
+      </c>
+      <c r="U124" s="4">
+        <v>9.75E-3</v>
+      </c>
+      <c r="V124" s="3">
+        <v>142.81734800000001</v>
+      </c>
+      <c r="W124" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="X124" s="3">
+        <v>158.59</v>
+      </c>
+      <c r="Y124" s="4">
+        <v>1.6750000000000001E-2</v>
+      </c>
+      <c r="Z124" s="3">
+        <v>167.65983299999999</v>
+      </c>
+      <c r="AA124" s="4">
+        <v>2.06E-2</v>
+      </c>
+      <c r="AB124" s="3">
+        <v>176.66</v>
+      </c>
+      <c r="AC124" s="4">
+        <v>2.8455859E-2</v>
+      </c>
+      <c r="AD124" s="3">
+        <v>134.15695796449529</v>
+      </c>
+      <c r="AE124" s="4"/>
+      <c r="AF124" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG124" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="AH124" s="3">
+        <v>138.57</v>
+      </c>
+      <c r="AI124" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AJ124" s="3">
+        <v>148.16557499999999</v>
+      </c>
+      <c r="AK124" s="4">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="AL124" s="3">
+        <v>158.11000000000001</v>
+      </c>
+      <c r="AM124" s="4">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="AN124" s="3">
+        <v>168.75893500000001</v>
+      </c>
+      <c r="AO124" s="4">
+        <v>2.5399999999999999E-2</v>
+      </c>
+      <c r="AP124" s="3">
+        <v>179.79</v>
+      </c>
+      <c r="AQ124" s="4"/>
+      <c r="AR124" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="125" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
+        <v>43830</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C125" s="4">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="D125" s="3">
+        <v>128.49961996854091</v>
+      </c>
+      <c r="E125" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="F125" s="3">
+        <v>152.02000000000001</v>
+      </c>
+      <c r="G125" s="4">
+        <v>1.0449999999999999E-2</v>
+      </c>
+      <c r="H125" s="3">
+        <v>164.49237600000001</v>
+      </c>
+      <c r="I125" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="J125" s="3">
+        <v>177.67</v>
+      </c>
+      <c r="K125" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="L125" s="3">
+        <v>190.082684</v>
+      </c>
+      <c r="M125" s="4">
+        <v>1.66E-2</v>
+      </c>
+      <c r="N125" s="3">
+        <v>203.11</v>
+      </c>
+      <c r="O125" s="4">
+        <v>1.6589394E-2</v>
+      </c>
+      <c r="P125" s="3">
+        <v>163.6340159814068</v>
+      </c>
+      <c r="Q125" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="R125" s="3">
+        <v>115.7950706226178</v>
+      </c>
+      <c r="S125" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="T125" s="3">
+        <v>129.72999999999999</v>
+      </c>
+      <c r="U125" s="4">
+        <v>1.6049999999999998E-2</v>
+      </c>
+      <c r="V125" s="3">
+        <v>145.109566</v>
+      </c>
+      <c r="W125" s="4">
+        <v>2.06E-2</v>
+      </c>
+      <c r="X125" s="3">
+        <v>161.86000000000001</v>
+      </c>
+      <c r="Y125" s="4">
+        <v>2.4150000000000001E-2</v>
+      </c>
+      <c r="Z125" s="3">
+        <v>171.70881800000001</v>
+      </c>
+      <c r="AA125" s="4">
+        <v>2.7699999999999999E-2</v>
+      </c>
+      <c r="AB125" s="3">
+        <v>181.56</v>
+      </c>
+      <c r="AC125" s="4">
+        <v>2.8822093E-2</v>
+      </c>
+      <c r="AD125" s="3">
+        <v>138.02364228354509</v>
+      </c>
+      <c r="AE125" s="4"/>
+      <c r="AF125" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG125" s="4">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="AH125" s="3">
+        <v>139.22999999999999</v>
+      </c>
+      <c r="AI125" s="4">
+        <v>8.1499999999999993E-3</v>
+      </c>
+      <c r="AJ125" s="3">
+        <v>149.37312499999999</v>
+      </c>
+      <c r="AK125" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="AL125" s="3">
+        <v>159.91999999999999</v>
+      </c>
+      <c r="AM125" s="4">
+        <v>1.315E-2</v>
+      </c>
+      <c r="AN125" s="3">
+        <v>170.978115</v>
+      </c>
+      <c r="AO125" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="AP125" s="3">
+        <v>182.46</v>
+      </c>
+      <c r="AQ125" s="4"/>
+      <c r="AR125" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="126" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
+        <v>43861</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C126" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="D126" s="3">
+        <v>129.2577677263553</v>
+      </c>
+      <c r="E126" s="4">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="F126" s="3">
+        <v>152.54</v>
+      </c>
+      <c r="G126" s="4">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="H126" s="3">
+        <v>164.50059999999999</v>
+      </c>
+      <c r="I126" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="J126" s="3">
+        <v>177.08</v>
+      </c>
+      <c r="K126" s="4">
+        <v>-6.7499999999999999E-3</v>
+      </c>
+      <c r="L126" s="3">
+        <v>188.79962599999999</v>
+      </c>
+      <c r="M126" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="N126" s="3">
+        <v>201.03</v>
+      </c>
+      <c r="O126" s="4">
+        <v>-1.2002499999999999E-2</v>
+      </c>
+      <c r="P126" s="3">
+        <v>161.66999870458989</v>
+      </c>
+      <c r="Q126" s="4">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="R126" s="3">
+        <v>116.26983041217051</v>
+      </c>
+      <c r="S126" s="4">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="T126" s="3">
+        <v>130.41</v>
+      </c>
+      <c r="U126" s="4">
+        <v>2.5500000000000002E-3</v>
+      </c>
+      <c r="V126" s="3">
+        <v>145.47959599999999</v>
+      </c>
+      <c r="W126" s="4">
+        <v>-1E-4</v>
+      </c>
+      <c r="X126" s="3">
+        <v>161.84</v>
+      </c>
+      <c r="Y126" s="4">
+        <v>-2.7499999999999998E-3</v>
+      </c>
+      <c r="Z126" s="3">
+        <v>171.23661899999999</v>
+      </c>
+      <c r="AA126" s="4">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="AB126" s="3">
+        <v>180.58</v>
+      </c>
+      <c r="AC126" s="4">
+        <v>-5.724046E-3</v>
+      </c>
+      <c r="AD126" s="3">
+        <v>137.2335886060265</v>
+      </c>
+      <c r="AE126" s="4"/>
+      <c r="AF126" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG126" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AH126" s="3">
+        <v>140.21</v>
+      </c>
+      <c r="AI126" s="4">
+        <v>5.6499999999999996E-3</v>
+      </c>
+      <c r="AJ126" s="3">
+        <v>150.217083</v>
+      </c>
+      <c r="AK126" s="4">
+        <v>4.3E-3</v>
+      </c>
+      <c r="AL126" s="3">
+        <v>160.61000000000001</v>
+      </c>
+      <c r="AM126" s="4">
+        <v>3.2499999999999999E-3</v>
+      </c>
+      <c r="AN126" s="3">
+        <v>171.533793</v>
+      </c>
+      <c r="AO126" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="AP126" s="3">
+        <v>182.86</v>
+      </c>
+      <c r="AQ126" s="4"/>
+      <c r="AR126" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="127" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
+        <v>43890</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C127" s="4">
+        <v>3.2857200000000001E-4</v>
+      </c>
+      <c r="D127" s="3">
+        <v>129.3002382096127</v>
+      </c>
+      <c r="E127" s="4">
+        <v>-2.0299999999999999E-2</v>
+      </c>
+      <c r="F127" s="3">
+        <v>149.44</v>
+      </c>
+      <c r="G127" s="4">
+        <v>-2.9499999999999998E-2</v>
+      </c>
+      <c r="H127" s="3">
+        <v>159.64783299999999</v>
+      </c>
+      <c r="I127" s="4">
+        <v>-3.8699999999999998E-2</v>
+      </c>
+      <c r="J127" s="3">
+        <v>170.22</v>
+      </c>
+      <c r="K127" s="4">
+        <v>-4.7449999999999999E-2</v>
+      </c>
+      <c r="L127" s="3">
+        <v>179.841084</v>
+      </c>
+      <c r="M127" s="4">
+        <v>-5.62E-2</v>
+      </c>
+      <c r="N127" s="3">
+        <v>189.74</v>
+      </c>
+      <c r="O127" s="4">
+        <v>-6.2317187000000003E-2</v>
+      </c>
+      <c r="P127" s="3">
+        <v>151.59517916302619</v>
+      </c>
+      <c r="Q127" s="4">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="R127" s="3">
+        <v>116.08379868351111</v>
+      </c>
+      <c r="S127" s="4">
+        <v>-2.12E-2</v>
+      </c>
+      <c r="T127" s="3">
+        <v>127.64</v>
+      </c>
+      <c r="U127" s="4">
+        <v>-3.0550000000000001E-2</v>
+      </c>
+      <c r="V127" s="3">
+        <v>141.03519399999999</v>
+      </c>
+      <c r="W127" s="4">
+        <v>-3.9899999999999998E-2</v>
+      </c>
+      <c r="X127" s="3">
+        <v>155.38</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>-5.16E-2</v>
+      </c>
+      <c r="Z127" s="3">
+        <v>162.40081000000001</v>
+      </c>
+      <c r="AA127" s="4">
+        <v>-6.3299999999999995E-2</v>
+      </c>
+      <c r="AB127" s="3">
+        <v>169.16</v>
+      </c>
+      <c r="AC127" s="4">
+        <v>-6.8339773000000006E-2</v>
+      </c>
+      <c r="AD127" s="3">
+        <v>127.8550763127153</v>
+      </c>
+      <c r="AE127" s="4"/>
+      <c r="AF127" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG127" s="4">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="AH127" s="3">
+        <v>137.19</v>
+      </c>
+      <c r="AI127" s="4">
+        <v>-3.075E-2</v>
+      </c>
+      <c r="AJ127" s="3">
+        <v>145.59790699999999</v>
+      </c>
+      <c r="AK127" s="4">
+        <v>-3.9899999999999998E-2</v>
+      </c>
+      <c r="AL127" s="3">
+        <v>154.21</v>
+      </c>
+      <c r="AM127" s="4">
+        <v>-4.9099999999999998E-2</v>
+      </c>
+      <c r="AN127" s="3">
+        <v>163.11148399999999</v>
+      </c>
+      <c r="AO127" s="4">
+        <v>-5.8299999999999998E-2</v>
+      </c>
+      <c r="AP127" s="3">
+        <v>172.2</v>
+      </c>
+      <c r="AQ127" s="4"/>
+      <c r="AR127" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="128" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
+        <v>43921</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C128" s="4">
+        <v>-5.2342857E-2</v>
+      </c>
+      <c r="D128" s="3">
+        <v>122.532294330941</v>
+      </c>
+      <c r="E128" s="4">
+        <v>-7.5499999999999998E-2</v>
+      </c>
+      <c r="F128" s="3">
+        <v>138.16</v>
+      </c>
+      <c r="G128" s="4">
+        <v>-8.2600000000000007E-2</v>
+      </c>
+      <c r="H128" s="3">
+        <v>146.46092200000001</v>
+      </c>
+      <c r="I128" s="4">
+        <v>-8.9700000000000002E-2</v>
+      </c>
+      <c r="J128" s="3">
+        <v>154.96</v>
+      </c>
+      <c r="K128" s="4">
+        <v>-0.1002</v>
+      </c>
+      <c r="L128" s="3">
+        <v>161.82100700000001</v>
+      </c>
+      <c r="M128" s="4">
+        <v>-0.11070000000000001</v>
+      </c>
+      <c r="N128" s="3">
+        <v>168.74</v>
+      </c>
+      <c r="O128" s="4">
+        <v>-0.10460625</v>
+      </c>
+      <c r="P128" s="3">
+        <v>135.7373759527039</v>
+      </c>
+      <c r="Q128" s="4">
+        <v>-6.1650000000000003E-2</v>
+      </c>
+      <c r="R128" s="3">
+        <v>108.92723249467259</v>
+      </c>
+      <c r="S128" s="4">
+        <v>-7.5499999999999998E-2</v>
+      </c>
+      <c r="T128" s="3">
+        <v>118.01</v>
+      </c>
+      <c r="U128" s="4">
+        <v>-8.2849999999999993E-2</v>
+      </c>
+      <c r="V128" s="3">
+        <v>129.35042799999999</v>
+      </c>
+      <c r="W128" s="4">
+        <v>-9.0200000000000002E-2</v>
+      </c>
+      <c r="X128" s="3">
+        <v>141.37</v>
+      </c>
+      <c r="Y128" s="4">
+        <v>-0.10155</v>
+      </c>
+      <c r="Z128" s="3">
+        <v>145.909007</v>
+      </c>
+      <c r="AA128" s="4">
+        <v>-0.1129</v>
+      </c>
+      <c r="AB128" s="3">
+        <v>150.06</v>
+      </c>
+      <c r="AC128" s="4">
+        <v>-0.14850338299999999</v>
+      </c>
+      <c r="AD128" s="3">
+        <v>108.8681649465539</v>
+      </c>
+      <c r="AE128" s="4"/>
+      <c r="AF128" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG128" s="4">
+        <v>-8.5000000000000006E-2</v>
+      </c>
+      <c r="AH128" s="3">
+        <v>125.53</v>
+      </c>
+      <c r="AI128" s="4">
+        <v>-9.1149999999999995E-2</v>
+      </c>
+      <c r="AJ128" s="3">
+        <v>132.32665800000001</v>
+      </c>
+      <c r="AK128" s="4">
+        <v>-9.7299999999999998E-2</v>
+      </c>
+      <c r="AL128" s="3">
+        <v>139.22</v>
+      </c>
+      <c r="AM128" s="4">
+        <v>-0.11219999999999999</v>
+      </c>
+      <c r="AN128" s="3">
+        <v>144.81037599999999</v>
+      </c>
+      <c r="AO128" s="4">
+        <v>-0.12709999999999999</v>
+      </c>
+      <c r="AP128" s="3">
+        <v>150.32</v>
+      </c>
+      <c r="AQ128" s="4"/>
+      <c r="AR128" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="129" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
+        <v>43951</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C129" s="4">
+        <v>2.0559823000000001E-2</v>
+      </c>
+      <c r="D129" s="3">
+        <v>125.05153661416909</v>
+      </c>
+      <c r="E129" s="4">
+        <v>3.9E-2</v>
+      </c>
+      <c r="F129" s="3">
+        <v>143.55000000000001</v>
+      </c>
+      <c r="G129" s="4">
+        <v>4.7399999999999998E-2</v>
+      </c>
+      <c r="H129" s="3">
+        <v>153.40316899999999</v>
+      </c>
+      <c r="I129" s="4">
+        <v>5.5800000000000002E-2</v>
+      </c>
+      <c r="J129" s="3">
+        <v>163.61000000000001</v>
+      </c>
+      <c r="K129" s="4">
+        <v>6.5199999999999994E-2</v>
+      </c>
+      <c r="L129" s="3">
+        <v>172.371737</v>
+      </c>
+      <c r="M129" s="4">
+        <v>7.46E-2</v>
+      </c>
+      <c r="N129" s="3">
+        <v>181.32</v>
+      </c>
+      <c r="O129" s="4">
+        <v>7.442E-2</v>
+      </c>
+      <c r="P129" s="3">
+        <v>145.83895147110411</v>
+      </c>
+      <c r="Q129" s="4">
+        <v>2.2266609E-2</v>
+      </c>
+      <c r="R129" s="3">
+        <v>111.3526725900836</v>
+      </c>
+      <c r="S129" s="4">
+        <v>4.1300000000000003E-2</v>
+      </c>
+      <c r="T129" s="3">
+        <v>122.88</v>
+      </c>
+      <c r="U129" s="4">
+        <v>5.1549999999999999E-2</v>
+      </c>
+      <c r="V129" s="3">
+        <v>136.01844299999999</v>
+      </c>
+      <c r="W129" s="4">
+        <v>6.1800000000000001E-2</v>
+      </c>
+      <c r="X129" s="3">
+        <v>150.11000000000001</v>
+      </c>
+      <c r="Y129" s="4">
+        <v>7.4700000000000003E-2</v>
+      </c>
+      <c r="Z129" s="3">
+        <v>156.80841000000001</v>
+      </c>
+      <c r="AA129" s="4">
+        <v>8.7599999999999997E-2</v>
+      </c>
+      <c r="AB129" s="3">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="AC129" s="4">
+        <v>0.114256976</v>
+      </c>
+      <c r="AD129" s="3">
+        <v>121.3071122560164</v>
+      </c>
+      <c r="AE129" s="4"/>
+      <c r="AF129" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG129" s="4">
+        <v>4.3700000000000003E-2</v>
+      </c>
+      <c r="AH129" s="3">
+        <v>131.01</v>
+      </c>
+      <c r="AI129" s="4">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="AJ129" s="3">
+        <v>139.40613400000001</v>
+      </c>
+      <c r="AK129" s="4">
+        <v>6.3299999999999995E-2</v>
+      </c>
+      <c r="AL129" s="3">
+        <v>148.03</v>
+      </c>
+      <c r="AM129" s="4">
+        <v>7.3050000000000004E-2</v>
+      </c>
+      <c r="AN129" s="3">
+        <v>155.38877400000001</v>
+      </c>
+      <c r="AO129" s="4">
+        <v>8.2799999999999999E-2</v>
+      </c>
+      <c r="AP129" s="3">
+        <v>162.77000000000001</v>
+      </c>
+      <c r="AQ129" s="4"/>
+      <c r="AR129" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A130" s="2">
+        <v>43982</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C130" s="4">
+        <v>1.5494826E-2</v>
+      </c>
+      <c r="D130" s="3">
+        <v>126.9891884150382</v>
+      </c>
+      <c r="E130" s="4">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="F130" s="3">
+        <v>146.9</v>
+      </c>
+      <c r="G130" s="4">
+        <v>2.8299999999999999E-2</v>
+      </c>
+      <c r="H130" s="3">
+        <v>157.74447900000001</v>
+      </c>
+      <c r="I130" s="4">
+        <v>3.3300000000000003E-2</v>
+      </c>
+      <c r="J130" s="3">
+        <v>169.05</v>
+      </c>
+      <c r="K130" s="4">
+        <v>3.8899999999999997E-2</v>
+      </c>
+      <c r="L130" s="3">
+        <v>179.07699700000001</v>
+      </c>
+      <c r="M130" s="4">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="N130" s="3">
+        <v>189.4</v>
+      </c>
+      <c r="O130" s="4">
+        <v>4.6938332999999999E-2</v>
+      </c>
+      <c r="P130" s="3">
+        <v>152.68438873962569</v>
+      </c>
+      <c r="Q130" s="4">
+        <v>1.5419054999999999E-2</v>
+      </c>
+      <c r="R130" s="3">
+        <v>113.06962557314711</v>
+      </c>
+      <c r="S130" s="4">
+        <v>1.84E-2</v>
+      </c>
+      <c r="T130" s="3">
+        <v>125.15</v>
+      </c>
+      <c r="U130" s="4">
+        <v>2.18E-2</v>
+      </c>
+      <c r="V130" s="3">
+        <v>138.983645</v>
+      </c>
+      <c r="W130" s="4">
+        <v>2.52E-2</v>
+      </c>
+      <c r="X130" s="3">
+        <v>153.88999999999999</v>
+      </c>
+      <c r="Y130" s="4">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="Z130" s="3">
+        <v>161.434258</v>
+      </c>
+      <c r="AA130" s="4">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="AB130" s="3">
+        <v>168.72</v>
+      </c>
+      <c r="AC130" s="4">
+        <v>4.1110305E-2</v>
+      </c>
+      <c r="AD130" s="3">
+        <v>126.2940846395304</v>
+      </c>
+      <c r="AE130" s="4"/>
+      <c r="AF130" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG130" s="4">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="AH130" s="3">
+        <v>133.09</v>
+      </c>
+      <c r="AI130" s="4">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="AJ130" s="3">
+        <v>141.78997899999999</v>
+      </c>
+      <c r="AK130" s="4">
+        <v>1.83E-2</v>
+      </c>
+      <c r="AL130" s="3">
+        <v>150.74</v>
+      </c>
+      <c r="AM130" s="4">
+        <v>2.1350000000000001E-2</v>
+      </c>
+      <c r="AN130" s="3">
+        <v>158.706324</v>
+      </c>
+      <c r="AO130" s="4">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="AP130" s="3">
+        <v>166.74</v>
+      </c>
+      <c r="AQ130" s="4"/>
+      <c r="AR130" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A131" s="2">
+        <v>44012</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C131" s="4">
+        <v>8.3449030000000007E-3</v>
+      </c>
+      <c r="D131" s="3">
+        <v>128.04890087441049</v>
+      </c>
+      <c r="E131" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="F131" s="3">
+        <v>148.74</v>
+      </c>
+      <c r="G131" s="4">
+        <v>1.455E-2</v>
+      </c>
+      <c r="H131" s="3">
+        <v>160.039661</v>
+      </c>
+      <c r="I131" s="4">
+        <v>1.66E-2</v>
+      </c>
+      <c r="J131" s="3">
+        <v>171.86</v>
+      </c>
+      <c r="K131" s="4">
+        <v>1.8550000000000001E-2</v>
+      </c>
+      <c r="L131" s="3">
+        <v>182.398875</v>
+      </c>
+      <c r="M131" s="4">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="N131" s="3">
+        <v>193.29</v>
+      </c>
+      <c r="O131" s="4">
+        <v>2.0719728E-2</v>
+      </c>
+      <c r="P131" s="3">
+        <v>155.84796774415699</v>
+      </c>
+      <c r="Q131" s="4">
+        <v>4.1434790000000003E-3</v>
+      </c>
+      <c r="R131" s="3">
+        <v>113.5381271922473</v>
+      </c>
+      <c r="S131" s="4">
+        <v>1.44E-2</v>
+      </c>
+      <c r="T131" s="3">
+        <v>126.95</v>
+      </c>
+      <c r="U131" s="4">
+        <v>1.6150000000000001E-2</v>
+      </c>
+      <c r="V131" s="3">
+        <v>141.22823099999999</v>
+      </c>
+      <c r="W131" s="4">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="X131" s="3">
+        <v>156.63999999999999</v>
+      </c>
+      <c r="Y131" s="4">
+        <v>2.01E-2</v>
+      </c>
+      <c r="Z131" s="3">
+        <v>164.67908700000001</v>
+      </c>
+      <c r="AA131" s="4">
+        <v>2.23E-2</v>
+      </c>
+      <c r="AB131" s="3">
+        <v>172.48</v>
+      </c>
+      <c r="AC131" s="4">
+        <v>1.4229486E-2</v>
+      </c>
+      <c r="AD131" s="3">
+        <v>128.09118454879149</v>
+      </c>
+      <c r="AE131" s="4"/>
+      <c r="AF131" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG131" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="AH131" s="3">
+        <v>134.76</v>
+      </c>
+      <c r="AI131" s="4">
+        <v>1.355E-2</v>
+      </c>
+      <c r="AJ131" s="3">
+        <v>143.71123299999999</v>
+      </c>
+      <c r="AK131" s="4">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="AL131" s="3">
+        <v>152.93</v>
+      </c>
+      <c r="AM131" s="4">
+        <v>1.495E-2</v>
+      </c>
+      <c r="AN131" s="3">
+        <v>161.07898299999999</v>
+      </c>
+      <c r="AO131" s="4">
+        <v>1.54E-2</v>
+      </c>
+      <c r="AP131" s="3">
+        <v>169.3</v>
+      </c>
+      <c r="AQ131" s="4"/>
+      <c r="AR131" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="132" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A132" s="2">
+        <v>44043</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C132" s="4">
+        <v>1.0494184E-2</v>
+      </c>
+      <c r="D132" s="3">
+        <v>129.39266960118431</v>
+      </c>
+      <c r="E132" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="F132" s="3">
+        <v>149.32</v>
+      </c>
+      <c r="G132" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="H132" s="3">
+        <v>160.35974100000001</v>
+      </c>
+      <c r="I132" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="J132" s="3">
+        <v>171.87</v>
+      </c>
+      <c r="K132" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="L132" s="3">
+        <v>181.94287800000001</v>
+      </c>
+      <c r="M132" s="4">
+        <v>-5.1000000000000004E-3</v>
+      </c>
+      <c r="N132" s="3">
+        <v>192.3</v>
+      </c>
+      <c r="O132" s="4">
+        <v>-4.7755100000000002E-3</v>
+      </c>
+      <c r="P132" s="3">
+        <v>155.10371421571509</v>
+      </c>
+      <c r="Q132" s="4">
+        <v>1.2454473000000001E-2</v>
+      </c>
+      <c r="R132" s="3">
+        <v>114.9521847318337</v>
+      </c>
+      <c r="S132" s="4">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="T132" s="3">
+        <v>129.99</v>
+      </c>
+      <c r="U132" s="4">
+        <v>2.76E-2</v>
+      </c>
+      <c r="V132" s="3">
+        <v>145.12612999999999</v>
+      </c>
+      <c r="W132" s="4">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="X132" s="3">
+        <v>161.54</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>3.8649999999999997E-2</v>
+      </c>
+      <c r="Z132" s="3">
+        <v>171.04393400000001</v>
+      </c>
+      <c r="AA132" s="4">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="AB132" s="3">
+        <v>180.41</v>
+      </c>
+      <c r="AC132" s="4">
+        <v>5.0591666E-2</v>
+      </c>
+      <c r="AD132" s="3">
+        <v>134.57153097502831</v>
+      </c>
+      <c r="AE132" s="4"/>
+      <c r="AF132" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG132" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AH132" s="3">
+        <v>136.24</v>
+      </c>
+      <c r="AI132" s="4">
+        <v>9.75E-3</v>
+      </c>
+      <c r="AJ132" s="3">
+        <v>145.11241799999999</v>
+      </c>
+      <c r="AK132" s="4">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="AL132" s="3">
+        <v>154.22999999999999</v>
+      </c>
+      <c r="AM132" s="4">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="AN132" s="3">
+        <v>162.23875200000001</v>
+      </c>
+      <c r="AO132" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="AP132" s="3">
+        <v>170.3</v>
+      </c>
+      <c r="AQ132" s="4">
+        <v>1.2524E-2</v>
+      </c>
+      <c r="AR132" s="3">
+        <v>101.25239999999999</v>
+      </c>
+    </row>
+    <row r="133" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A133" s="2">
+        <v>44074</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C133" s="4">
+        <v>3.8824399999999999E-4</v>
+      </c>
+      <c r="D133" s="3">
+        <v>129.44290552880091</v>
+      </c>
+      <c r="E133" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F133" s="3">
+        <v>150.36000000000001</v>
+      </c>
+      <c r="G133" s="4">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="H133" s="3">
+        <v>162.268021</v>
+      </c>
+      <c r="I133" s="4">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="J133" s="3">
+        <v>174.76</v>
+      </c>
+      <c r="K133" s="4">
+        <v>2.2450000000000001E-2</v>
+      </c>
+      <c r="L133" s="3">
+        <v>186.02749600000001</v>
+      </c>
+      <c r="M133" s="4">
+        <v>2.81E-2</v>
+      </c>
+      <c r="N133" s="3">
+        <v>197.71</v>
+      </c>
+      <c r="O133" s="4">
+        <v>2.9600000000000001E-2</v>
+      </c>
+      <c r="P133" s="3">
+        <v>159.69478415650019</v>
+      </c>
+      <c r="Q133" s="4">
+        <v>1.806439E-3</v>
+      </c>
+      <c r="R133" s="3">
+        <v>115.1598388414685</v>
+      </c>
+      <c r="S133" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="T133" s="3">
+        <v>131.63</v>
+      </c>
+      <c r="U133" s="4">
+        <v>1.8599999999999998E-2</v>
+      </c>
+      <c r="V133" s="3">
+        <v>147.82547600000001</v>
+      </c>
+      <c r="W133" s="4">
+        <v>2.4500000000000001E-2</v>
+      </c>
+      <c r="X133" s="3">
+        <v>165.5</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>3.295E-2</v>
+      </c>
+      <c r="Z133" s="3">
+        <v>176.67983100000001</v>
+      </c>
+      <c r="AA133" s="4">
+        <v>4.1399999999999999E-2</v>
+      </c>
+      <c r="AB133" s="3">
+        <v>187.87</v>
+      </c>
+      <c r="AC133" s="4">
+        <v>4.9595488E-2</v>
+      </c>
+      <c r="AD133" s="3">
+        <v>141.24567172464191</v>
+      </c>
+      <c r="AE133" s="4"/>
+      <c r="AF133" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG133" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="AH133" s="3">
+        <v>137.69</v>
+      </c>
+      <c r="AI133" s="4">
+        <v>1.585E-2</v>
+      </c>
+      <c r="AJ133" s="3">
+        <v>147.41245000000001</v>
+      </c>
+      <c r="AK133" s="4">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AL133" s="3">
+        <v>157.47</v>
+      </c>
+      <c r="AM133" s="4">
+        <v>2.4649999999999998E-2</v>
+      </c>
+      <c r="AN133" s="3">
+        <v>166.23793699999999</v>
+      </c>
+      <c r="AO133" s="4">
+        <v>2.8299999999999999E-2</v>
+      </c>
+      <c r="AP133" s="3">
+        <v>175.12</v>
+      </c>
+      <c r="AQ133" s="4">
+        <v>3.3467999999999998E-2</v>
+      </c>
+      <c r="AR133" s="3">
+        <v>104.6411153232</v>
+      </c>
+    </row>
+    <row r="134" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A134" s="2">
+        <v>44104</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C134" s="4">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="D134" s="3">
+        <v>129.36523978548371</v>
+      </c>
+      <c r="E134" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="F134" s="3">
+        <v>150.37</v>
+      </c>
+      <c r="G134" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="H134" s="3">
+        <v>162.28424799999999</v>
+      </c>
+      <c r="I134" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="J134" s="3">
+        <v>174.78</v>
+      </c>
+      <c r="K134" s="4">
+        <v>7.5000000000000002E-4</v>
+      </c>
+      <c r="L134" s="3">
+        <v>186.16701699999999</v>
+      </c>
+      <c r="M134" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="N134" s="3">
+        <v>197.99</v>
+      </c>
+      <c r="O134" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="P134" s="3">
+        <v>159.99820424639759</v>
+      </c>
+      <c r="Q134" s="4">
+        <v>-6.047808E-3</v>
+      </c>
+      <c r="R134" s="3">
+        <v>114.4633742468443</v>
+      </c>
+      <c r="S134" s="4">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="T134" s="3">
+        <v>130.5</v>
+      </c>
+      <c r="U134" s="4">
+        <v>-9.9500000000000005E-3</v>
+      </c>
+      <c r="V134" s="3">
+        <v>146.354612</v>
+      </c>
+      <c r="W134" s="4">
+        <v>-1.1299999999999999E-2</v>
+      </c>
+      <c r="X134" s="3">
+        <v>163.63</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>-1.49E-2</v>
+      </c>
+      <c r="Z134" s="3">
+        <v>174.047302</v>
+      </c>
+      <c r="AA134" s="4">
+        <v>-1.8499999999999999E-2</v>
+      </c>
+      <c r="AB134" s="3">
+        <v>184.4</v>
+      </c>
+      <c r="AC134" s="4">
+        <v>-2.6140739999999999E-2</v>
+      </c>
+      <c r="AD134" s="3">
+        <v>137.55340534396271</v>
+      </c>
+      <c r="AE134" s="4"/>
+      <c r="AF134" s="3">
+        <v>100</v>
+      </c>
+      <c r="AG134" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="AH134" s="3">
+        <v>137.24</v>
+      </c>
+      <c r="AI134" s="4">
+        <v>-5.1500000000000001E-3</v>
+      </c>
+      <c r="AJ134" s="3">
+        <v>146.65327600000001</v>
+      </c>
+      <c r="AK134" s="4">
+        <v>-7.0000000000000001E-3</v>
+      </c>
+      <c r="AL134" s="3">
+        <v>156.37</v>
+      </c>
+      <c r="AM134" s="4">
+        <v>-5.7499999999999999E-3</v>
+      </c>
+      <c r="AN134" s="3">
+        <v>165.28206900000001</v>
+      </c>
+      <c r="AO134" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="AP134" s="3">
+        <v>174.32</v>
+      </c>
+      <c r="AQ134" s="4">
+        <v>-2.1900000000000001E-3</v>
+      </c>
+      <c r="AR134" s="3">
+        <v>104.4119512806422</v>
+      </c>
+    </row>
+    <row r="135" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A135" s="2">
+        <v>44135</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C135" s="4">
+        <v>-3.223035E-3</v>
+      </c>
+      <c r="D135" s="3">
+        <v>128.94829108987159</v>
+      </c>
+      <c r="E135" s="4">
+        <v>-8.8999999999999999E-3</v>
+      </c>
+      <c r="F135" s="3">
+        <v>149.04</v>
+      </c>
+      <c r="G135" s="4">
+        <v>-1.1950000000000001E-2</v>
+      </c>
+      <c r="H135" s="3">
+        <v>160.34495200000001</v>
+      </c>
+      <c r="I135" s="4">
+        <v>-1.4999999999999999E-2</v>
+      </c>
+      <c r="J135" s="3">
+        <v>172.16</v>
+      </c>
+      <c r="K135" s="4">
+        <v>-1.745E-2</v>
+      </c>
+      <c r="L135" s="3">
+        <v>182.91840199999999</v>
+      </c>
+      <c r="M135" s="4">
+        <v>-1.9900000000000001E-2</v>
+      </c>
+      <c r="N135" s="3">
+        <v>194.05</v>
+      </c>
+      <c r="O135" s="4">
+        <v>-2.4721950999999999E-2</v>
+      </c>
+      <c r="P135" s="3">
+        <v>156.04273648093019</v>
+      </c>
+      <c r="Q135" s="4">
+        <v>-5.3187410000000001E-3</v>
+      </c>
+      <c r="R135" s="3">
+        <v>113.8545732052393</v>
+      </c>
+      <c r="S135" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="T135" s="3">
+        <v>129.58000000000001</v>
+      </c>
+      <c r="U135" s="4">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="V135" s="3">
+        <v>145.09596300000001</v>
+      </c>
+      <c r="W135" s="4">
+        <v>-1.01E-2</v>
+      </c>
+      <c r="X135" s="3">
+        <v>161.97999999999999</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>-1.2449999999999999E-2</v>
+      </c>
+      <c r="Z135" s="3">
+        <v>171.880413</v>
+      </c>
+      <c r="AA135" s="4">
+        <v>-1.4800000000000001E-2</v>
+      </c>
+      <c r="AB135" s="3">
+        <v>181.67</v>
+      </c>
+      <c r="AC135" s="4">
+        <v>-1.2497121999999999E-2</v>
+      </c>
+      <c r="AD135" s="3">
+        <v>135.83438365586369</v>
+      </c>
+      <c r="AE135" s="4">
+        <v>-1.4251000000000001E-3</v>
+      </c>
+      <c r="AF135" s="3">
+        <v>99.857489999999999</v>
+      </c>
+      <c r="AG135" s="4">
+        <v>-3.2000000000000002E-3</v>
+      </c>
+      <c r="AH135" s="3">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="AI135" s="4">
+        <v>-6.3499999999999997E-3</v>
+      </c>
+      <c r="AJ135" s="3">
+        <v>145.722027</v>
+      </c>
+      <c r="AK135" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="AL135" s="3">
+        <v>154.88</v>
+      </c>
+      <c r="AM135" s="4">
+        <v>-1.21E-2</v>
+      </c>
+      <c r="AN135" s="3">
+        <v>163.28215599999999</v>
+      </c>
+      <c r="AO135" s="4">
+        <v>-1.47E-2</v>
+      </c>
+      <c r="AP135" s="3">
+        <v>171.76</v>
+      </c>
+      <c r="AQ135" s="4">
+        <v>-1.3849999999999999E-2</v>
+      </c>
+      <c r="AR135" s="3">
+        <v>102.9658457554053</v>
+      </c>
+    </row>
+    <row r="136" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A136" s="2">
+        <v>44165</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C136" s="4">
+        <v>1.524736E-2</v>
+      </c>
+      <c r="D136" s="3">
+        <v>130.91441210550369</v>
+      </c>
+      <c r="E136" s="4">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F136" s="3">
+        <v>154.11000000000001</v>
+      </c>
+      <c r="G136" s="4">
+        <v>4.4949999999999997E-2</v>
+      </c>
+      <c r="H136" s="3">
+        <v>167.552457</v>
+      </c>
+      <c r="I136" s="4">
+        <v>5.5899999999999998E-2</v>
+      </c>
+      <c r="J136" s="3">
+        <v>181.78</v>
+      </c>
+      <c r="K136" s="4">
+        <v>6.5750000000000003E-2</v>
+      </c>
+      <c r="L136" s="3">
+        <v>194.94528700000001</v>
+      </c>
+      <c r="M136" s="4">
+        <v>7.5600000000000001E-2</v>
+      </c>
+      <c r="N136" s="3">
+        <v>208.72</v>
+      </c>
+      <c r="O136" s="4">
+        <v>7.6587483999999997E-2</v>
+      </c>
+      <c r="P136" s="3">
+        <v>167.99365706447961</v>
+      </c>
+      <c r="Q136" s="4">
+        <v>1.9241844000000001E-2</v>
+      </c>
+      <c r="R136" s="3">
+        <v>116.04534514154111</v>
+      </c>
+      <c r="S136" s="4">
+        <v>3.7100000000000001E-2</v>
+      </c>
+      <c r="T136" s="3">
+        <v>134.38</v>
+      </c>
+      <c r="U136" s="4">
+        <v>4.8050000000000002E-2</v>
+      </c>
+      <c r="V136" s="3">
+        <v>152.067824</v>
+      </c>
+      <c r="W136" s="4">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="X136" s="3">
+        <v>171.53</v>
+      </c>
+      <c r="Y136" s="4">
+        <v>7.4700000000000003E-2</v>
+      </c>
+      <c r="Z136" s="3">
+        <v>184.71987999999999</v>
+      </c>
+      <c r="AA136" s="4">
+        <v>9.0399999999999994E-2</v>
+      </c>
+      <c r="AB136" s="3">
+        <v>198.09</v>
+      </c>
+      <c r="AC136" s="4">
+        <v>0.103798561</v>
+      </c>
+      <c r="AD136" s="3">
+        <v>149.93379721366429</v>
+      </c>
+      <c r="AE136" s="4">
+        <v>8.9966999999999998E-3</v>
+      </c>
+      <c r="AF136" s="3">
+        <v>100.75587788028299</v>
+      </c>
+      <c r="AG136" s="4">
+        <v>3.1099999999999999E-2</v>
+      </c>
+      <c r="AH136" s="3">
+        <v>141.06</v>
+      </c>
+      <c r="AI136" s="4">
+        <v>4.2349999999999999E-2</v>
+      </c>
+      <c r="AJ136" s="3">
+        <v>151.89335500000001</v>
+      </c>
+      <c r="AK136" s="4">
+        <v>5.3600000000000002E-2</v>
+      </c>
+      <c r="AL136" s="3">
+        <v>163.18</v>
+      </c>
+      <c r="AM136" s="4">
+        <v>6.3049999999999995E-2</v>
+      </c>
+      <c r="AN136" s="3">
+        <v>173.57709600000001</v>
+      </c>
+      <c r="AO136" s="4">
+        <v>7.2499999999999995E-2</v>
+      </c>
+      <c r="AP136" s="3">
+        <v>184.22</v>
+      </c>
+      <c r="AQ136" s="4">
+        <v>6.8806000000000006E-2</v>
+      </c>
+      <c r="AR136" s="3">
+        <v>110.0505137384517</v>
+      </c>
+    </row>
+    <row r="137" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A137" s="2">
+        <v>44196</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C137" s="4">
+        <v>8.0848320000000001E-3</v>
+      </c>
+      <c r="D137" s="3">
+        <v>131.9728331337555</v>
+      </c>
+      <c r="E137" s="4">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F137" s="3">
+        <v>156.1</v>
+      </c>
+      <c r="G137" s="4">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="H137" s="3">
+        <v>170.31707299999999</v>
+      </c>
+      <c r="I137" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="J137" s="3">
+        <v>185.42</v>
+      </c>
+      <c r="K137" s="4">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="L137" s="3">
+        <v>199.545996</v>
+      </c>
+      <c r="M137" s="4">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="N137" s="3">
+        <v>214.41</v>
+      </c>
+      <c r="O137" s="4">
+        <v>3.1800000000000002E-2</v>
+      </c>
+      <c r="P137" s="3">
+        <v>173.33585535913011</v>
+      </c>
+      <c r="Q137" s="4">
+        <v>8.42883E-3</v>
+      </c>
+      <c r="R137" s="3">
+        <v>117.02347162803051</v>
+      </c>
+      <c r="S137" s="4">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="T137" s="3">
+        <v>136.66</v>
+      </c>
+      <c r="U137" s="4">
+        <v>2.1899999999999999E-2</v>
+      </c>
+      <c r="V137" s="3">
+        <v>155.39810900000001</v>
+      </c>
+      <c r="W137" s="4">
+        <v>2.6800000000000001E-2</v>
+      </c>
+      <c r="X137" s="3">
+        <v>176.13</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>3.1850000000000003E-2</v>
+      </c>
+      <c r="Z137" s="3">
+        <v>190.603208</v>
+      </c>
+      <c r="AA137" s="4">
+        <v>3.6900000000000002E-2</v>
+      </c>
+      <c r="AB137" s="3">
+        <v>205.4</v>
+      </c>
+      <c r="AC137" s="4">
+        <v>3.3032607999999998E-2</v>
+      </c>
+      <c r="AD137" s="3">
+        <v>154.88650156297479</v>
+      </c>
+      <c r="AE137" s="4">
+        <v>6.1878999999999997E-3</v>
+      </c>
+      <c r="AF137" s="3">
+        <v>101.37934517701839</v>
+      </c>
+      <c r="AG137" s="4">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="AH137" s="3">
+        <v>142.34</v>
+      </c>
+      <c r="AI137" s="4">
+        <v>1.315E-2</v>
+      </c>
+      <c r="AJ137" s="3">
+        <v>153.89075299999999</v>
+      </c>
+      <c r="AK137" s="4">
+        <v>1.72E-2</v>
+      </c>
+      <c r="AL137" s="3">
+        <v>166</v>
+      </c>
+      <c r="AM137" s="4">
+        <v>1.83E-2</v>
+      </c>
+      <c r="AN137" s="3">
+        <v>176.753557</v>
+      </c>
+      <c r="AO137" s="4">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="AP137" s="3">
+        <v>187.8</v>
+      </c>
+      <c r="AQ137" s="4">
+        <v>2.9089E-2</v>
+      </c>
+      <c r="AR137" s="3">
+        <v>113.25177313258951</v>
+      </c>
+    </row>
+    <row r="138" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>44227</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C138" s="4">
+        <v>-3.1525429999999998E-3</v>
+      </c>
+      <c r="D138" s="3">
+        <v>131.5567831024695</v>
+      </c>
+      <c r="E138" s="4">
+        <v>-6.0000000000000001E-3</v>
+      </c>
+      <c r="F138" s="3">
+        <v>155.16</v>
+      </c>
+      <c r="G138" s="4">
+        <v>-6.1999999999999998E-3</v>
+      </c>
+      <c r="H138" s="3">
+        <v>169.26110700000001</v>
+      </c>
+      <c r="I138" s="4">
+        <v>-6.4000000000000003E-3</v>
+      </c>
+      <c r="J138" s="3">
+        <v>184.24</v>
+      </c>
+      <c r="K138" s="4">
+        <v>-6.7999999999999996E-3</v>
+      </c>
+      <c r="L138" s="3">
+        <v>198.18908300000001</v>
+      </c>
+      <c r="M138" s="4">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+      <c r="N138" s="3">
+        <v>212.87</v>
+      </c>
+      <c r="O138" s="4">
+        <v>-7.4400000000000004E-3</v>
+      </c>
+      <c r="P138" s="3">
+        <v>172.04623659525819</v>
+      </c>
+      <c r="Q138" s="4">
+        <v>-3.8934899999999999E-4</v>
+      </c>
+      <c r="R138" s="3">
+        <v>116.9779086563756</v>
+      </c>
+      <c r="S138" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="T138" s="3">
+        <v>136.33000000000001</v>
+      </c>
+      <c r="U138" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="V138" s="3">
+        <v>155.05623299999999</v>
+      </c>
+      <c r="W138" s="4">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="X138" s="3">
+        <v>175.8</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>-3.0500000000000002E-3</v>
+      </c>
+      <c r="Z138" s="3">
+        <v>190.02186800000001</v>
+      </c>
+      <c r="AA138" s="4">
+        <v>-4.1999999999999997E-3</v>
+      </c>
+      <c r="AB138" s="3">
+        <v>204.52</v>
+      </c>
+      <c r="AC138" s="4">
+        <v>6.9999999999999994E-5</v>
+      </c>
+      <c r="AD138" s="3">
+        <v>154.89734361808419</v>
+      </c>
+      <c r="AE138" s="4">
+        <v>-2.5378000000000002E-3</v>
+      </c>
+      <c r="AF138" s="3">
+        <v>101.1220646748282</v>
+      </c>
+      <c r="AG138" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="AH138" s="3">
+        <v>142.49</v>
+      </c>
+      <c r="AI138" s="4">
+        <v>1.5499999999999999E-3</v>
+      </c>
+      <c r="AJ138" s="3">
+        <v>154.12928400000001</v>
+      </c>
+      <c r="AK138" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="AL138" s="3">
+        <v>166.35</v>
+      </c>
+      <c r="AM138" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="AN138" s="3">
+        <v>177.05403799999999</v>
+      </c>
+      <c r="AO138" s="4">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="AP138" s="3">
+        <v>188.04</v>
+      </c>
+      <c r="AQ138" s="4">
+        <v>-2.3275000000000001E-3</v>
+      </c>
+      <c r="AR138" s="3">
+        <v>112.98817963062341</v>
+      </c>
+    </row>
+    <row r="139" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A139" s="2">
+        <v>44255</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C139" s="4">
+        <v>-7.1771389999999999E-3</v>
+      </c>
+      <c r="D139" s="3">
+        <v>130.61258178375019</v>
+      </c>
+      <c r="E139" s="4">
+        <v>-7.6E-3</v>
+      </c>
+      <c r="F139" s="3">
+        <v>153.97999999999999</v>
+      </c>
+      <c r="G139" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="H139" s="3">
+        <v>168.49943200000001</v>
+      </c>
+      <c r="I139" s="4">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="J139" s="3">
+        <v>183.98</v>
+      </c>
+      <c r="K139" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="L139" s="3">
+        <v>198.347634</v>
+      </c>
+      <c r="M139" s="4">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N139" s="3">
+        <v>213.51</v>
+      </c>
+      <c r="O139" s="4">
+        <v>2.3333300000000001E-4</v>
+      </c>
+      <c r="P139" s="3">
+        <v>172.08638065978161</v>
+      </c>
+      <c r="Q139" s="4">
+        <v>-1.140835E-3</v>
+      </c>
+      <c r="R139" s="3">
+        <v>116.84445616395359</v>
+      </c>
+      <c r="S139" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="T139" s="3">
+        <v>136.27000000000001</v>
+      </c>
+      <c r="U139" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="V139" s="3">
+        <v>155.73848100000001</v>
+      </c>
+      <c r="W139" s="4">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="X139" s="3">
+        <v>177.42</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>1.24E-2</v>
+      </c>
+      <c r="Z139" s="3">
+        <v>192.378139</v>
+      </c>
+      <c r="AA139" s="4">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="AB139" s="3">
+        <v>207.72</v>
+      </c>
+      <c r="AC139" s="4">
+        <v>1.5166666000000001E-2</v>
+      </c>
+      <c r="AD139" s="3">
+        <v>157.24661989302689</v>
+      </c>
+      <c r="AE139" s="4">
+        <v>-8.3715000000000005E-3</v>
+      </c>
+      <c r="AF139" s="3">
+        <v>100.27552131040279</v>
+      </c>
+      <c r="AG139" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="AH139" s="3">
+        <v>142.53</v>
+      </c>
+      <c r="AI139" s="4">
+        <v>6.0499999999999998E-3</v>
+      </c>
+      <c r="AJ139" s="3">
+        <v>155.06176600000001</v>
+      </c>
+      <c r="AK139" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="AL139" s="3">
+        <v>168.3</v>
+      </c>
+      <c r="AM139" s="4">
+        <v>1.4250000000000001E-2</v>
+      </c>
+      <c r="AN139" s="3">
+        <v>179.57705799999999</v>
+      </c>
+      <c r="AO139" s="4">
+        <v>1.67E-2</v>
+      </c>
+      <c r="AP139" s="3">
+        <v>191.18</v>
+      </c>
+      <c r="AQ139" s="4">
+        <v>1.9247E-2</v>
+      </c>
+      <c r="AR139" s="3">
+        <v>115.16286312397401</v>
+      </c>
+    </row>
+    <row r="140" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A140" s="2">
+        <v>44286</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C140" s="4">
+        <v>9.7294299999999998E-4</v>
+      </c>
+      <c r="D140" s="3">
+        <v>130.73966038090859</v>
+      </c>
+      <c r="E140" s="4">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="F140" s="3">
+        <v>155.31</v>
+      </c>
+      <c r="G140" s="4">
+        <v>1.285E-2</v>
+      </c>
+      <c r="H140" s="3">
+        <v>170.664649</v>
+      </c>
+      <c r="I140" s="4">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="J140" s="3">
+        <v>187.11</v>
+      </c>
+      <c r="K140" s="4">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="L140" s="3">
+        <v>202.41376099999999</v>
+      </c>
+      <c r="M140" s="4">
+        <v>2.4E-2</v>
+      </c>
+      <c r="N140" s="3">
+        <v>218.65</v>
+      </c>
+      <c r="O140" s="4">
+        <v>2.8072726999999999E-2</v>
+      </c>
+      <c r="P140" s="3">
+        <v>176.91731464446181</v>
+      </c>
+      <c r="Q140" s="4">
+        <v>1.5828979999999999E-3</v>
+      </c>
+      <c r="R140" s="3">
+        <v>117.0294090199266</v>
+      </c>
+      <c r="S140" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="T140" s="3">
+        <v>136.61000000000001</v>
+      </c>
+      <c r="U140" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="V140" s="3">
+        <v>156.470451</v>
+      </c>
+      <c r="W140" s="4">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="X140" s="3">
+        <v>178.64</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>1.1050000000000001E-2</v>
+      </c>
+      <c r="Z140" s="3">
+        <v>194.503918</v>
+      </c>
+      <c r="AA140" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="AB140" s="3">
+        <v>210.88</v>
+      </c>
+      <c r="AC140" s="4">
+        <v>2.2128571E-2</v>
+      </c>
+      <c r="AD140" s="3">
+        <v>160.72626288583979</v>
+      </c>
+      <c r="AE140" s="4">
+        <v>4.5667499999999996E-3</v>
+      </c>
+      <c r="AF140" s="3">
+        <v>100.73345454734709</v>
+      </c>
+      <c r="AG140" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="AH140" s="3">
+        <v>144.43</v>
+      </c>
+      <c r="AI140" s="4">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="AJ140" s="3">
+        <v>158.02344500000001</v>
+      </c>
+      <c r="AK140" s="4">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="AL140" s="3">
+        <v>172.48</v>
+      </c>
+      <c r="AM140" s="4">
+        <v>3.09E-2</v>
+      </c>
+      <c r="AN140" s="3">
+        <v>185.125989</v>
+      </c>
+      <c r="AO140" s="4">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="AP140" s="3">
+        <v>198.26</v>
+      </c>
+      <c r="AQ140" s="4">
+        <v>4.3203999999999999E-2</v>
+      </c>
+      <c r="AR140" s="3">
+        <v>120.1383594623822</v>
+      </c>
+    </row>
+    <row r="141" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A141" s="2">
+        <v>44316</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C141" s="4">
+        <v>9.6067359999999994E-3</v>
+      </c>
+      <c r="D141" s="3">
+        <v>131.99564178291769</v>
+      </c>
+      <c r="E141" s="4">
+        <v>1.72E-2</v>
+      </c>
+      <c r="F141" s="3">
+        <v>157.97999999999999</v>
+      </c>
+      <c r="G141" s="4">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="H141" s="3">
+        <v>174.41927200000001</v>
+      </c>
+      <c r="I141" s="4">
+        <v>2.6800000000000001E-2</v>
+      </c>
+      <c r="J141" s="3">
+        <v>192.12</v>
+      </c>
+      <c r="K141" s="4">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="L141" s="3">
+        <v>208.87075999999999</v>
+      </c>
+      <c r="M141" s="4">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="N141" s="3">
+        <v>226.74</v>
+      </c>
+      <c r="O141" s="4">
+        <v>4.0616666000000003E-2</v>
+      </c>
+      <c r="P141" s="3">
+        <v>184.10310612299281</v>
+      </c>
+      <c r="Q141" s="4">
+        <v>1.298825E-2</v>
+      </c>
+      <c r="R141" s="3">
+        <v>118.5494162416297</v>
+      </c>
+      <c r="S141" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="T141" s="3">
+        <v>139.03</v>
+      </c>
+      <c r="U141" s="4">
+        <v>2.1850000000000001E-2</v>
+      </c>
+      <c r="V141" s="3">
+        <v>159.889331</v>
+      </c>
+      <c r="W141" s="4">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="X141" s="3">
+        <v>183.29</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="Z141" s="3">
+        <v>200.57244</v>
+      </c>
+      <c r="AA141" s="4">
+        <v>3.6400000000000002E-2</v>
+      </c>
+      <c r="AB141" s="3">
+        <v>218.57</v>
+      </c>
+      <c r="AC141" s="4">
+        <v>4.2871428000000003E-2</v>
+      </c>
+      <c r="AD141" s="3">
+        <v>167.61682729285911</v>
+      </c>
+      <c r="AE141" s="4">
+        <v>7.52405E-3</v>
+      </c>
+      <c r="AF141" s="3">
+        <v>101.4913780960341</v>
+      </c>
+      <c r="AG141" s="4">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="AH141" s="3">
+        <v>145.66</v>
+      </c>
+      <c r="AI141" s="4">
+        <v>1.1650000000000001E-2</v>
+      </c>
+      <c r="AJ141" s="3">
+        <v>159.864419</v>
+      </c>
+      <c r="AK141" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="AL141" s="3">
+        <v>175.03</v>
+      </c>
+      <c r="AM141" s="4">
+        <v>1.6650000000000002E-2</v>
+      </c>
+      <c r="AN141" s="3">
+        <v>188.208337</v>
+      </c>
+      <c r="AO141" s="4">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="AP141" s="3">
+        <v>201.93</v>
+      </c>
+      <c r="AQ141" s="4">
+        <v>2.6367727000000001E-2</v>
+      </c>
+      <c r="AR141" s="3">
+        <v>123.3061349269141</v>
+      </c>
+    </row>
+    <row r="142" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A142" s="2">
+        <v>44347</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C142" s="4">
+        <v>3.390952E-3</v>
+      </c>
+      <c r="D142" s="3">
+        <v>132.4432326684128</v>
+      </c>
+      <c r="E142" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="F142" s="3">
+        <v>158.25</v>
+      </c>
+      <c r="G142" s="4">
+        <v>1.0499999999999999E-3</v>
+      </c>
+      <c r="H142" s="3">
+        <v>174.60241199999999</v>
+      </c>
+      <c r="I142" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="J142" s="3">
+        <v>192.19</v>
+      </c>
+      <c r="K142" s="4">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="L142" s="3">
+        <v>208.55745400000001</v>
+      </c>
+      <c r="M142" s="4">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="N142" s="3">
+        <v>225.96</v>
+      </c>
+      <c r="O142" s="4">
+        <v>-7.7999999999999996E-3</v>
+      </c>
+      <c r="P142" s="3">
+        <v>182.66710189523349</v>
+      </c>
+      <c r="Q142" s="4">
+        <v>1.1048548E-2</v>
+      </c>
+      <c r="R142" s="3">
+        <v>119.85921515734729</v>
+      </c>
+      <c r="S142" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="T142" s="3">
+        <v>139.94</v>
+      </c>
+      <c r="U142" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="V142" s="3">
+        <v>161.056523</v>
+      </c>
+      <c r="W142" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="X142" s="3">
+        <v>184.77</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="Z142" s="3">
+        <v>202.37759199999999</v>
+      </c>
+      <c r="AA142" s="4">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="AB142" s="3">
+        <v>220.73</v>
+      </c>
+      <c r="AC142" s="4">
+        <v>7.0124999999999996E-3</v>
+      </c>
+      <c r="AD142" s="3">
+        <v>168.79224029425029</v>
+      </c>
+      <c r="AE142" s="4">
+        <v>2.1096499999999998E-3</v>
+      </c>
+      <c r="AF142" s="3">
+        <v>101.7054893818344</v>
+      </c>
+      <c r="AG142" s="4">
+        <v>2.8E-3</v>
+      </c>
+      <c r="AH142" s="3">
+        <v>146.06</v>
+      </c>
+      <c r="AI142" s="4">
+        <v>3.2499999999999999E-3</v>
+      </c>
+      <c r="AJ142" s="3">
+        <v>160.38397800000001</v>
+      </c>
+      <c r="AK142" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="AL142" s="3">
+        <v>175.68</v>
+      </c>
+      <c r="AM142" s="4">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="AN142" s="3">
+        <v>188.885887</v>
+      </c>
+      <c r="AO142" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="AP142" s="3">
+        <v>202.64</v>
+      </c>
+      <c r="AQ142" s="4">
+        <v>-2.1522730000000001E-3</v>
+      </c>
+      <c r="AR142" s="3">
+        <v>123.0407464619766</v>
+      </c>
+    </row>
+    <row r="143" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A143" s="2">
+        <v>44377</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C143" s="4">
+        <v>4.9899860000000001E-3</v>
+      </c>
+      <c r="D143" s="3">
+        <v>133.10412254522291</v>
+      </c>
+      <c r="E143" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="F143" s="3">
+        <v>159.94</v>
+      </c>
+      <c r="G143" s="4">
+        <v>1.315E-2</v>
+      </c>
+      <c r="H143" s="3">
+        <v>176.89843400000001</v>
+      </c>
+      <c r="I143" s="4">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="J143" s="3">
+        <v>195.19</v>
+      </c>
+      <c r="K143" s="4">
+        <v>1.9550000000000001E-2</v>
+      </c>
+      <c r="L143" s="3">
+        <v>212.63475199999999</v>
+      </c>
+      <c r="M143" s="4">
+        <v>2.35E-2</v>
+      </c>
+      <c r="N143" s="3">
+        <v>231.27</v>
+      </c>
+      <c r="O143" s="4">
+        <v>2.5885714000000001E-2</v>
+      </c>
+      <c r="P143" s="3">
+        <v>187.39557025210229</v>
+      </c>
+      <c r="Q143" s="4">
+        <v>9.5173299999999996E-4</v>
+      </c>
+      <c r="R143" s="3">
+        <v>119.97328912776661</v>
+      </c>
+      <c r="S143" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="T143" s="3">
+        <v>140.56</v>
+      </c>
+      <c r="U143" s="4">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="V143" s="3">
+        <v>162.20002400000001</v>
+      </c>
+      <c r="W143" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="X143" s="3">
+        <v>186.58</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>1.125E-2</v>
+      </c>
+      <c r="Z143" s="3">
+        <v>204.65433999999999</v>
+      </c>
+      <c r="AA143" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="AB143" s="3">
+        <v>223.52</v>
+      </c>
+      <c r="AC143" s="4">
+        <v>7.5888880000000002E-3</v>
+      </c>
+      <c r="AD143" s="3">
+        <v>170.07318570111249</v>
+      </c>
+      <c r="AE143" s="4">
+        <v>8.7118999999999999E-3</v>
+      </c>
+      <c r="AF143" s="3">
+        <v>102.59153743477999</v>
+      </c>
+      <c r="AG143" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="AH143" s="3">
+        <v>148.07</v>
+      </c>
+      <c r="AI143" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AJ143" s="3">
+        <v>163.014275</v>
+      </c>
+      <c r="AK143" s="4">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AL143" s="3">
+        <v>179.01</v>
+      </c>
+      <c r="AM143" s="4">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="AN143" s="3">
+        <v>193.362482</v>
+      </c>
+      <c r="AO143" s="4">
+        <v>2.8400000000000002E-2</v>
+      </c>
+      <c r="AP143" s="3">
+        <v>208.39</v>
+      </c>
+      <c r="AQ143" s="4">
+        <v>3.4700453999999999E-2</v>
+      </c>
+      <c r="AR143" s="3">
+        <v>127.310316224706</v>
+      </c>
+    </row>
+    <row r="144" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A144" s="2">
+        <v>44408</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C144" s="4">
+        <v>5.1998069999999999E-3</v>
+      </c>
+      <c r="D144" s="3">
+        <v>133.79623829336239</v>
+      </c>
+      <c r="E144" s="4">
+        <v>6.3E-3</v>
+      </c>
+      <c r="F144" s="3">
+        <v>160.94999999999999</v>
+      </c>
+      <c r="G144" s="4">
+        <v>5.8999999999999999E-3</v>
+      </c>
+      <c r="H144" s="3">
+        <v>177.94213400000001</v>
+      </c>
+      <c r="I144" s="4">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J144" s="3">
+        <v>196.26</v>
+      </c>
+      <c r="K144" s="4">
+        <v>5.45E-3</v>
+      </c>
+      <c r="L144" s="3">
+        <v>213.793611</v>
+      </c>
+      <c r="M144" s="4">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="N144" s="3">
+        <v>232.52</v>
+      </c>
+      <c r="O144" s="4">
+        <v>4.082352E-3</v>
+      </c>
+      <c r="P144" s="3">
+        <v>188.16058493311209</v>
+      </c>
+      <c r="Q144" s="4">
+        <v>5.9122760000000002E-3</v>
+      </c>
+      <c r="R144" s="3">
+        <v>120.6826043257178</v>
+      </c>
+      <c r="S144" s="4">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="T144" s="3">
+        <v>141.6</v>
+      </c>
+      <c r="U144" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="V144" s="3">
+        <v>163.44896399999999</v>
+      </c>
+      <c r="W144" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="X144" s="3">
+        <v>188.07</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="Z144" s="3">
+        <v>206.557625</v>
+      </c>
+      <c r="AA144" s="4">
+        <v>1.06E-2</v>
+      </c>
+      <c r="AB144" s="3">
+        <v>225.9</v>
+      </c>
+      <c r="AC144" s="4">
+        <v>1.0466665999999999E-2</v>
+      </c>
+      <c r="AD144" s="3">
+        <v>171.85328493140199</v>
+      </c>
+      <c r="AE144" s="4">
+        <v>9.9605500000000003E-3</v>
+      </c>
+      <c r="AF144" s="3">
+        <v>103.61340557297601</v>
+      </c>
+      <c r="AG144" s="4">
+        <v>8.2000000000000007E-3</v>
+      </c>
+      <c r="AH144" s="3">
+        <v>149.29</v>
+      </c>
+      <c r="AI144" s="4">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="AJ144" s="3">
+        <v>164.36729399999999</v>
+      </c>
+      <c r="AK144" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="AL144" s="3">
+        <v>180.52</v>
+      </c>
+      <c r="AM144" s="4">
+        <v>1.025E-2</v>
+      </c>
+      <c r="AN144" s="3">
+        <v>195.344448</v>
+      </c>
+      <c r="AO144" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="AP144" s="3">
+        <v>210.92</v>
+      </c>
+      <c r="AQ144" s="4">
+        <v>1.4722727E-2</v>
+      </c>
+      <c r="AR144" s="3">
+        <v>129.1846712547661</v>
+      </c>
+    </row>
+    <row r="145" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A145" s="2">
+        <v>44439</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C145" s="4">
+        <v>7.7238690000000004E-3</v>
+      </c>
+      <c r="D145" s="3">
+        <v>134.82966291063309</v>
+      </c>
+      <c r="E145" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="F145" s="3">
+        <v>162.72</v>
+      </c>
+      <c r="G145" s="4">
+        <v>1.5049999999999999E-2</v>
+      </c>
+      <c r="H145" s="3">
+        <v>180.62016399999999</v>
+      </c>
+      <c r="I145" s="4">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="J145" s="3">
+        <v>200.02</v>
+      </c>
+      <c r="K145" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="L145" s="3">
+        <v>218.646726</v>
+      </c>
+      <c r="M145" s="4">
+        <v>2.63E-2</v>
+      </c>
+      <c r="N145" s="3">
+        <v>238.63</v>
+      </c>
+      <c r="O145" s="4">
+        <v>2.8843750000000001E-2</v>
+      </c>
+      <c r="P145" s="3">
+        <v>193.58784180477659</v>
+      </c>
+      <c r="Q145" s="4">
+        <v>1.0012505E-2</v>
+      </c>
+      <c r="R145" s="3">
+        <v>121.8909395049421</v>
+      </c>
+      <c r="S145" s="4">
+        <v>6.6E-3</v>
+      </c>
+      <c r="T145" s="3">
+        <v>142.53</v>
+      </c>
+      <c r="U145" s="4">
+        <v>9.0500000000000008E-3</v>
+      </c>
+      <c r="V145" s="3">
+        <v>164.92817700000001</v>
+      </c>
+      <c r="W145" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="X145" s="3">
+        <v>190.24</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="Z145" s="3">
+        <v>209.49074300000001</v>
+      </c>
+      <c r="AA145" s="4">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="AB145" s="3">
+        <v>229.72</v>
+      </c>
+      <c r="AC145" s="4">
+        <v>1.7944444E-2</v>
+      </c>
+      <c r="AD145" s="3">
+        <v>174.93709657906959</v>
+      </c>
+      <c r="AE145" s="4">
+        <v>6.0309999999999997E-4</v>
+      </c>
+      <c r="AF145" s="3">
+        <v>103.67589481787699</v>
+      </c>
+      <c r="AG145" s="4">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="AH145" s="3">
+        <v>150.66999999999999</v>
+      </c>
+      <c r="AI145" s="4">
+        <v>1.265E-2</v>
+      </c>
+      <c r="AJ145" s="3">
+        <v>166.44654</v>
+      </c>
+      <c r="AK145" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="AL145" s="3">
+        <v>183.43</v>
+      </c>
+      <c r="AM145" s="4">
+        <v>1.8849999999999999E-2</v>
+      </c>
+      <c r="AN145" s="3">
+        <v>199.026691</v>
+      </c>
+      <c r="AO145" s="4">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="AP145" s="3">
+        <v>215.47</v>
+      </c>
+      <c r="AQ145" s="4">
+        <v>1.5881817999999999E-2</v>
+      </c>
+      <c r="AR145" s="3">
+        <v>131.23635869202411</v>
+      </c>
+    </row>
+    <row r="146" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A146" s="2">
+        <v>44469</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C146" s="4">
+        <v>-7.811831E-3</v>
+      </c>
+      <c r="D146" s="3">
+        <v>133.77639637018831</v>
+      </c>
+      <c r="E146" s="4">
+        <v>-1.2800000000000001E-2</v>
+      </c>
+      <c r="F146" s="3">
+        <v>160.63999999999999</v>
+      </c>
+      <c r="G146" s="4">
+        <v>-1.435E-2</v>
+      </c>
+      <c r="H146" s="3">
+        <v>178.02826400000001</v>
+      </c>
+      <c r="I146" s="4">
+        <v>-1.5900000000000001E-2</v>
+      </c>
+      <c r="J146" s="3">
+        <v>196.83</v>
+      </c>
+      <c r="K146" s="4">
+        <v>-1.7299999999999999E-2</v>
+      </c>
+      <c r="L146" s="3">
+        <v>214.864138</v>
+      </c>
+      <c r="M146" s="4">
+        <v>-1.8700000000000001E-2</v>
+      </c>
+      <c r="N146" s="3">
+        <v>234.16</v>
+      </c>
+      <c r="O146" s="4">
+        <v>-1.7014285000000001E-2</v>
+      </c>
+      <c r="P146" s="3">
+        <v>190.29408309177521</v>
+      </c>
+      <c r="Q146" s="4">
+        <v>-1.2424249E-2</v>
+      </c>
+      <c r="R146" s="3">
+        <v>120.3765361216887</v>
+      </c>
+      <c r="S146" s="4">
+        <v>-1.7000000000000001E-2</v>
+      </c>
+      <c r="T146" s="3">
+        <v>140.11000000000001</v>
+      </c>
+      <c r="U146" s="4">
+        <v>-2.0650000000000002E-2</v>
+      </c>
+      <c r="V146" s="3">
+        <v>161.52241100000001</v>
+      </c>
+      <c r="W146" s="4">
+        <v>-2.4299999999999999E-2</v>
+      </c>
+      <c r="X146" s="3">
+        <v>185.61</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>-3.0450000000000001E-2</v>
+      </c>
+      <c r="Z146" s="3">
+        <v>203.11175</v>
+      </c>
+      <c r="AA146" s="4">
+        <v>-3.6600000000000001E-2</v>
+      </c>
+      <c r="AB146" s="3">
+        <v>221.31</v>
+      </c>
+      <c r="AC146" s="4">
+        <v>-4.1297599999999997E-2</v>
+      </c>
+      <c r="AD146" s="3">
+        <v>167.71261433938579</v>
+      </c>
+      <c r="AE146" s="4">
+        <v>-9.7365999999999998E-3</v>
+      </c>
+      <c r="AF146" s="3">
+        <v>102.66644410039331</v>
+      </c>
+      <c r="AG146" s="4">
+        <v>-1.3299999999999999E-2</v>
+      </c>
+      <c r="AH146" s="3">
+        <v>148.66999999999999</v>
+      </c>
+      <c r="AI146" s="4">
+        <v>-1.52E-2</v>
+      </c>
+      <c r="AJ146" s="3">
+        <v>163.91655299999999</v>
+      </c>
+      <c r="AK146" s="4">
+        <v>-1.7100000000000001E-2</v>
+      </c>
+      <c r="AL146" s="3">
+        <v>180.29</v>
+      </c>
+      <c r="AM146" s="4">
+        <v>-2.035E-2</v>
+      </c>
+      <c r="AN146" s="3">
+        <v>194.97649799999999</v>
+      </c>
+      <c r="AO146" s="4">
+        <v>-2.3599999999999999E-2</v>
+      </c>
+      <c r="AP146" s="3">
+        <v>210.38</v>
+      </c>
+      <c r="AQ146" s="4">
+        <v>-2.8726364000000001E-2</v>
+      </c>
+      <c r="AR146" s="3">
+        <v>127.4664152822025</v>
+      </c>
+    </row>
+    <row r="147" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A147" s="2">
+        <v>44500</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C147" s="4">
+        <v>2.4917049999999999E-3</v>
+      </c>
+      <c r="D147" s="3">
+        <v>134.10972768590591</v>
+      </c>
+      <c r="E147" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="F147" s="3">
+        <v>161.38</v>
+      </c>
+      <c r="G147" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H147" s="3">
+        <v>179.470293</v>
+      </c>
+      <c r="I147" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="J147" s="3">
+        <v>199.12</v>
+      </c>
+      <c r="K147" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="L147" s="3">
+        <v>217.700344</v>
+      </c>
+      <c r="M147" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="N147" s="3">
+        <v>237.62</v>
+      </c>
+      <c r="O147" s="4">
+        <v>1.7096363E-2</v>
+      </c>
+      <c r="P147" s="3">
+        <v>193.54741981306441</v>
+      </c>
+      <c r="Q147" s="4">
+        <v>4.2968100000000001E-4</v>
+      </c>
+      <c r="R147" s="3">
+        <v>120.42825963210601</v>
+      </c>
+      <c r="S147" s="4">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="T147" s="3">
+        <v>141.65</v>
+      </c>
+      <c r="U147" s="4">
+        <v>1.66E-2</v>
+      </c>
+      <c r="V147" s="3">
+        <v>164.20368300000001</v>
+      </c>
+      <c r="W147" s="4">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="X147" s="3">
+        <v>189.73</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>2.8799999999999999E-2</v>
+      </c>
+      <c r="Z147" s="3">
+        <v>208.96136899999999</v>
+      </c>
+      <c r="AA147" s="4">
+        <v>3.5400000000000001E-2</v>
+      </c>
+      <c r="AB147" s="3">
+        <v>229.14</v>
+      </c>
+      <c r="AC147" s="4">
+        <v>3.8844443999999999E-2</v>
+      </c>
+      <c r="AD147" s="3">
+        <v>174.22731759518561</v>
+      </c>
+      <c r="AE147" s="4">
+        <v>4.0975999999999999E-3</v>
+      </c>
+      <c r="AF147" s="3">
+        <v>103.08713012173899</v>
+      </c>
+      <c r="AG147" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="AH147" s="3">
+        <v>149.87</v>
+      </c>
+      <c r="AI147" s="4">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="AJ147" s="3">
+        <v>166.49004199999999</v>
+      </c>
+      <c r="AK147" s="4">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="AL147" s="3">
+        <v>184.49</v>
+      </c>
+      <c r="AM147" s="4">
+        <v>2.9149999999999999E-2</v>
+      </c>
+      <c r="AN147" s="3">
+        <v>200.66006200000001</v>
+      </c>
+      <c r="AO147" s="4">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="AP147" s="3">
+        <v>217.74</v>
+      </c>
+      <c r="AQ147" s="4">
+        <v>4.3345453999999999E-2</v>
+      </c>
+      <c r="AR147" s="3">
+        <v>132.99150492236211</v>
+      </c>
+    </row>
+    <row r="148" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A148" s="2">
+        <v>44530</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C148" s="4">
+        <v>2.3500000000000001E-3</v>
+      </c>
+      <c r="D148" s="3">
+        <v>134.42488554596781</v>
+      </c>
+      <c r="E148" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="F148" s="3">
+        <v>161.68</v>
+      </c>
+      <c r="G148" s="4">
+        <v>4.4999999999999999E-4</v>
+      </c>
+      <c r="H148" s="3">
+        <v>179.55105499999999</v>
+      </c>
+      <c r="I148" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="J148" s="3">
+        <v>198.91</v>
+      </c>
+      <c r="K148" s="4">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="L148" s="3">
+        <v>217.547954</v>
+      </c>
+      <c r="M148" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="N148" s="3">
+        <v>237.53</v>
+      </c>
+      <c r="O148" s="4">
+        <v>-3.3285709999999998E-3</v>
+      </c>
+      <c r="P148" s="3">
+        <v>192.9031834843498</v>
+      </c>
+      <c r="Q148" s="4">
+        <v>-3.2742869999999999E-3</v>
+      </c>
+      <c r="R148" s="3">
+        <v>120.03394294716</v>
+      </c>
+      <c r="S148" s="4">
+        <v>-9.1000000000000004E-3</v>
+      </c>
+      <c r="T148" s="3">
+        <v>140.36000000000001</v>
+      </c>
+      <c r="U148" s="4">
+        <v>-1.1849999999999999E-2</v>
+      </c>
+      <c r="V148" s="3">
+        <v>162.257869</v>
+      </c>
+      <c r="W148" s="4">
+        <v>-1.46E-2</v>
+      </c>
+      <c r="X148" s="3">
+        <v>186.95</v>
+      </c>
+      <c r="Y148" s="4">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="Z148" s="3">
+        <v>205.26275200000001</v>
+      </c>
+      <c r="AA148" s="4">
+        <v>-2.0799999999999999E-2</v>
+      </c>
+      <c r="AB148" s="3">
+        <v>224.38</v>
+      </c>
+      <c r="AC148" s="4">
+        <v>-2.3684614999999999E-2</v>
+      </c>
+      <c r="AD148" s="3">
+        <v>170.10081065546089</v>
+      </c>
+      <c r="AE148" s="4">
+        <v>4.4797500000000002E-3</v>
+      </c>
+      <c r="AF148" s="3">
+        <v>103.5489346929019</v>
+      </c>
+      <c r="AG148" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="AH148" s="3">
+        <v>149.47999999999999</v>
+      </c>
+      <c r="AI148" s="4">
+        <v>-3.7499999999999999E-3</v>
+      </c>
+      <c r="AJ148" s="3">
+        <v>165.86570499999999</v>
+      </c>
+      <c r="AK148" s="4">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="AL148" s="3">
+        <v>183.59</v>
+      </c>
+      <c r="AM148" s="4">
+        <v>-4.45E-3</v>
+      </c>
+      <c r="AN148" s="3">
+        <v>199.76712499999999</v>
+      </c>
+      <c r="AO148" s="4">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="AP148" s="3">
+        <v>216.86</v>
+      </c>
+      <c r="AQ148" s="4">
+        <v>-5.0772730000000002E-3</v>
+      </c>
+      <c r="AR148" s="3">
+        <v>132.31627074519039</v>
+      </c>
+    </row>
+    <row r="149" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A149" s="2">
+        <v>44561</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C149" s="4">
+        <v>2.2810590000000002E-3</v>
+      </c>
+      <c r="D149" s="3">
+        <v>134.73151664096639</v>
+      </c>
+      <c r="E149" s="4">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="F149" s="3">
+        <v>162.97</v>
+      </c>
+      <c r="G149" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="H149" s="3">
+        <v>181.633847</v>
+      </c>
+      <c r="I149" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="J149" s="3">
+        <v>201.93</v>
+      </c>
+      <c r="K149" s="4">
+        <v>1.7350000000000001E-2</v>
+      </c>
+      <c r="L149" s="3">
+        <v>221.32241099999999</v>
+      </c>
+      <c r="M149" s="4">
+        <v>1.95E-2</v>
+      </c>
+      <c r="N149" s="3">
+        <v>242.16</v>
+      </c>
+      <c r="O149" s="4">
+        <v>2.35E-2</v>
+      </c>
+      <c r="P149" s="3">
+        <v>197.436408296232</v>
+      </c>
+      <c r="Q149" s="4">
+        <v>-3.4390000000000001E-5</v>
+      </c>
+      <c r="R149" s="3">
+        <v>120.029814979862</v>
+      </c>
+      <c r="S149" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="T149" s="3">
+        <v>142.12</v>
+      </c>
+      <c r="U149" s="4">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="V149" s="3">
+        <v>164.88644600000001</v>
+      </c>
+      <c r="W149" s="4">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="X149" s="3">
+        <v>190.68</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>2.495E-2</v>
+      </c>
+      <c r="Z149" s="3">
+        <v>210.38405800000001</v>
+      </c>
+      <c r="AA149" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="AB149" s="3">
+        <v>231.12</v>
+      </c>
+      <c r="AC149" s="4">
+        <v>2.8925383999999998E-2</v>
+      </c>
+      <c r="AD149" s="3">
+        <v>175.02104192238139</v>
+      </c>
+      <c r="AE149" s="4">
+        <v>2.3953500000000001E-3</v>
+      </c>
+      <c r="AF149" s="3">
+        <v>103.7969706336185</v>
+      </c>
+      <c r="AG149" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="AH149" s="3">
+        <v>150.91</v>
+      </c>
+      <c r="AI149" s="4">
+        <v>1.4749999999999999E-2</v>
+      </c>
+      <c r="AJ149" s="3">
+        <v>168.31222399999999</v>
+      </c>
+      <c r="AK149" s="4">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="AL149" s="3">
+        <v>187.24</v>
+      </c>
+      <c r="AM149" s="4">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="AN149" s="3">
+        <v>204.481629</v>
+      </c>
+      <c r="AO149" s="4">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="AP149" s="3">
+        <v>222.77</v>
+      </c>
+      <c r="AQ149" s="4">
+        <v>3.0640000000000001E-2</v>
+      </c>
+      <c r="AR149" s="3">
+        <v>136.370441280823</v>
+      </c>
+    </row>
+    <row r="150" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A150" s="2">
+        <v>44592</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C150" s="4">
+        <v>-1.6668347E-2</v>
+      </c>
+      <c r="D150" s="3">
+        <v>132.48576496975849</v>
+      </c>
+      <c r="E150" s="4">
+        <v>-2.8000000000000001E-2</v>
+      </c>
+      <c r="F150" s="3">
+        <v>158.41</v>
+      </c>
+      <c r="G150" s="4">
+        <v>-3.3649999999999999E-2</v>
+      </c>
+      <c r="H150" s="3">
+        <v>175.52186800000001</v>
+      </c>
+      <c r="I150" s="4">
+        <v>-3.9300000000000002E-2</v>
+      </c>
+      <c r="J150" s="3">
+        <v>194</v>
+      </c>
+      <c r="K150" s="4">
+        <v>-4.7149999999999997E-2</v>
+      </c>
+      <c r="L150" s="3">
+        <v>210.88705999999999</v>
+      </c>
+      <c r="M150" s="4">
+        <v>-5.5E-2</v>
+      </c>
+      <c r="N150" s="3">
+        <v>228.83</v>
+      </c>
+      <c r="O150" s="4">
+        <v>-6.2651785000000002E-2</v>
+      </c>
+      <c r="P150" s="3">
+        <v>185.06666489248431</v>
+      </c>
+      <c r="Q150" s="4">
+        <v>-9.7076300000000003E-4</v>
+      </c>
+      <c r="R150" s="3">
+        <v>119.91329447658271</v>
+      </c>
+      <c r="S150" s="4">
+        <v>-2.9000000000000001E-2</v>
+      </c>
+      <c r="T150" s="3">
+        <v>137.99</v>
+      </c>
+      <c r="U150" s="4">
+        <v>-3.3799999999999997E-2</v>
+      </c>
+      <c r="V150" s="3">
+        <v>159.31328500000001</v>
+      </c>
+      <c r="W150" s="4">
+        <v>-3.8600000000000002E-2</v>
+      </c>
+      <c r="X150" s="3">
+        <v>183.32</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>-4.7E-2</v>
+      </c>
+      <c r="Z150" s="3">
+        <v>200.49600699999999</v>
+      </c>
+      <c r="AA150" s="4">
+        <v>-5.5399999999999998E-2</v>
+      </c>
+      <c r="AB150" s="3">
+        <v>218.33</v>
+      </c>
+      <c r="AC150" s="4">
+        <v>-6.5118180999999997E-2</v>
+      </c>
+      <c r="AD150" s="3">
+        <v>163.6239900356712</v>
+      </c>
+      <c r="AE150" s="4">
+        <v>-2.8494200000000001E-2</v>
+      </c>
+      <c r="AF150" s="3">
+        <v>100.8393589929901</v>
+      </c>
+      <c r="AG150" s="4">
+        <v>-2.5399999999999999E-2</v>
+      </c>
+      <c r="AH150" s="3">
+        <v>147.07</v>
+      </c>
+      <c r="AI150" s="4">
+        <v>-3.2199999999999999E-2</v>
+      </c>
+      <c r="AJ150" s="3">
+        <v>162.89257000000001</v>
+      </c>
+      <c r="AK150" s="4">
+        <v>-3.9E-2</v>
+      </c>
+      <c r="AL150" s="3">
+        <v>179.94</v>
+      </c>
+      <c r="AM150" s="4">
+        <v>-4.5249999999999999E-2</v>
+      </c>
+      <c r="AN150" s="3">
+        <v>195.228836</v>
+      </c>
+      <c r="AO150" s="4">
+        <v>-5.1499999999999997E-2</v>
+      </c>
+      <c r="AP150" s="3">
+        <v>211.29</v>
+      </c>
+      <c r="AQ150" s="4">
+        <v>-5.6403000000000002E-2</v>
+      </c>
+      <c r="AR150" s="3">
+        <v>128.67873928126079</v>
+      </c>
+    </row>
+    <row r="151" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A151" s="2">
+        <v>44620</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C151" s="4">
+        <v>-1.0871858999999999E-2</v>
+      </c>
+      <c r="D151" s="3">
+        <v>131.0453984135001</v>
+      </c>
+      <c r="E151" s="4">
+        <v>-1.3599999999999999E-2</v>
+      </c>
+      <c r="F151" s="3">
+        <v>156.25</v>
+      </c>
+      <c r="G151" s="4">
+        <v>-1.435E-2</v>
+      </c>
+      <c r="H151" s="3">
+        <v>173.003129</v>
+      </c>
+      <c r="I151" s="4">
+        <v>-1.5100000000000001E-2</v>
+      </c>
+      <c r="J151" s="3">
+        <v>191.08</v>
+      </c>
+      <c r="K151" s="4">
+        <v>-1.7600000000000001E-2</v>
+      </c>
+      <c r="L151" s="3">
+        <v>207.17544699999999</v>
+      </c>
+      <c r="M151" s="4">
+        <v>-2.01E-2</v>
+      </c>
+      <c r="N151" s="3">
+        <v>224.22</v>
+      </c>
+      <c r="O151" s="4">
+        <v>-2.0500000000000001E-2</v>
+      </c>
+      <c r="P151" s="3">
+        <v>181.27279826218839</v>
+      </c>
+      <c r="Q151" s="4">
+        <v>-6.419185E-3</v>
+      </c>
+      <c r="R151" s="3">
+        <v>119.1435488553781</v>
+      </c>
+      <c r="S151" s="4">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="T151" s="3">
+        <v>136.31</v>
+      </c>
+      <c r="U151" s="4">
+        <v>-1.295E-2</v>
+      </c>
+      <c r="V151" s="3">
+        <v>157.25017800000001</v>
+      </c>
+      <c r="W151" s="4">
+        <v>-1.37E-2</v>
+      </c>
+      <c r="X151" s="3">
+        <v>180.81</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>-1.7000000000000001E-2</v>
+      </c>
+      <c r="Z151" s="3">
+        <v>197.08757499999999</v>
+      </c>
+      <c r="AA151" s="4">
+        <v>-2.0299999999999999E-2</v>
+      </c>
+      <c r="AB151" s="3">
+        <v>213.88</v>
+      </c>
+      <c r="AC151" s="4">
+        <v>-1.9630999999999999E-2</v>
+      </c>
+      <c r="AD151" s="3">
+        <v>160.41188748728089</v>
+      </c>
+      <c r="AE151" s="4">
+        <v>-1.103925E-2</v>
+      </c>
+      <c r="AF151" s="3">
+        <v>99.726168099226712</v>
+      </c>
+      <c r="AG151" s="4">
+        <v>-1.4800000000000001E-2</v>
+      </c>
+      <c r="AH151" s="3">
+        <v>144.88999999999999</v>
+      </c>
+      <c r="AI151" s="4">
+        <v>-1.7950000000000001E-2</v>
+      </c>
+      <c r="AJ151" s="3">
+        <v>159.968649</v>
+      </c>
+      <c r="AK151" s="4">
+        <v>-2.1100000000000001E-2</v>
+      </c>
+      <c r="AL151" s="3">
+        <v>176.14</v>
+      </c>
+      <c r="AM151" s="4">
+        <v>-2.2100000000000002E-2</v>
+      </c>
+      <c r="AN151" s="3">
+        <v>190.914278</v>
+      </c>
+      <c r="AO151" s="4">
+        <v>-2.3099999999999999E-2</v>
+      </c>
+      <c r="AP151" s="3">
+        <v>206.42</v>
+      </c>
+      <c r="AQ151" s="4">
+        <v>-2.4313999999999999E-2</v>
+      </c>
+      <c r="AR151" s="3">
+        <v>125.5500444143762</v>
+      </c>
+    </row>
+    <row r="152" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A152" s="2">
+        <v>44651</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C152" s="4">
+        <v>3.983711E-3</v>
+      </c>
+      <c r="D152" s="3">
+        <v>131.56744540865941</v>
+      </c>
+      <c r="E152" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="F152" s="3">
+        <v>157.34</v>
+      </c>
+      <c r="G152" s="4">
+        <v>1.255E-2</v>
+      </c>
+      <c r="H152" s="3">
+        <v>175.174319</v>
+      </c>
+      <c r="I152" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="J152" s="3">
+        <v>194.54</v>
+      </c>
+      <c r="K152" s="4">
+        <v>2.1149999999999999E-2</v>
+      </c>
+      <c r="L152" s="3">
+        <v>211.557208</v>
+      </c>
+      <c r="M152" s="4">
+        <v>2.4199999999999999E-2</v>
+      </c>
+      <c r="N152" s="3">
+        <v>229.64</v>
+      </c>
+      <c r="O152" s="4">
+        <v>2.895E-2</v>
+      </c>
+      <c r="P152" s="3">
+        <v>186.52064577187869</v>
+      </c>
+      <c r="Q152" s="4">
+        <v>-2.2134920000000001E-3</v>
+      </c>
+      <c r="R152" s="3">
+        <v>118.8798255631351</v>
+      </c>
+      <c r="S152" s="4">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="T152" s="3">
+        <v>135.96</v>
+      </c>
+      <c r="U152" s="4">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="V152" s="3">
+        <v>157.10865200000001</v>
+      </c>
+      <c r="W152" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="X152" s="3">
+        <v>180.95</v>
+      </c>
+      <c r="Y152" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="Z152" s="3">
+        <v>198.09272200000001</v>
+      </c>
+      <c r="AA152" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="AB152" s="3">
+        <v>215.9</v>
+      </c>
+      <c r="AC152" s="4">
+        <v>1.83216E-2</v>
+      </c>
+      <c r="AD152" s="3">
+        <v>163.35088992506789</v>
+      </c>
+      <c r="AE152" s="4">
+        <v>-8.0179999999999997E-4</v>
+      </c>
+      <c r="AF152" s="3">
+        <v>99.646207657644752</v>
+      </c>
+      <c r="AG152" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="AH152" s="3">
+        <v>145.25</v>
+      </c>
+      <c r="AI152" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="AJ152" s="3">
+        <v>161.00844499999999</v>
+      </c>
+      <c r="AK152" s="4">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="AL152" s="3">
+        <v>177.99</v>
+      </c>
+      <c r="AM152" s="4">
+        <v>1.3899999999999999E-2</v>
+      </c>
+      <c r="AN152" s="3">
+        <v>193.56798699999999</v>
+      </c>
+      <c r="AO152" s="4">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="AP152" s="3">
+        <v>210</v>
+      </c>
+      <c r="AQ152" s="4">
+        <v>2.6069499999999999E-2</v>
+      </c>
+      <c r="AR152" s="3">
+        <v>128.82307129723679</v>
+      </c>
+    </row>
+    <row r="153" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
+        <v>44681</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C153" s="4">
+        <v>-1.5673960000000001E-2</v>
+      </c>
+      <c r="D153" s="3">
+        <v>129.5052625320219</v>
+      </c>
+      <c r="E153" s="4">
+        <v>-1.6799999999999999E-2</v>
+      </c>
+      <c r="F153" s="3">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="G153" s="4">
+        <v>-1.84E-2</v>
+      </c>
+      <c r="H153" s="3">
+        <v>171.951111</v>
+      </c>
+      <c r="I153" s="4">
+        <v>-0.02</v>
+      </c>
+      <c r="J153" s="3">
+        <v>190.65</v>
+      </c>
+      <c r="K153" s="4">
+        <v>-2.2800000000000001E-2</v>
+      </c>
+      <c r="L153" s="3">
+        <v>206.73370399999999</v>
+      </c>
+      <c r="M153" s="4">
+        <v>-2.5600000000000001E-2</v>
+      </c>
+      <c r="N153" s="3">
+        <v>223.75</v>
+      </c>
+      <c r="O153" s="4">
+        <v>-2.4271428000000001E-2</v>
+      </c>
+      <c r="P153" s="3">
+        <v>181.99352334751299</v>
+      </c>
+      <c r="Q153" s="4">
+        <v>-1.8411964999999999E-2</v>
+      </c>
+      <c r="R153" s="3">
+        <v>116.6910143756605</v>
+      </c>
+      <c r="S153" s="4">
+        <v>-3.56E-2</v>
+      </c>
+      <c r="T153" s="3">
+        <v>131.12</v>
+      </c>
+      <c r="U153" s="4">
+        <v>-4.1000000000000002E-2</v>
+      </c>
+      <c r="V153" s="3">
+        <v>150.66719800000001</v>
+      </c>
+      <c r="W153" s="4">
+        <v>-4.6399999999999997E-2</v>
+      </c>
+      <c r="X153" s="3">
+        <v>172.56</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>-5.5599999999999997E-2</v>
+      </c>
+      <c r="Z153" s="3">
+        <v>187.078767</v>
+      </c>
+      <c r="AA153" s="4">
+        <v>-6.4799999999999996E-2</v>
+      </c>
+      <c r="AB153" s="3">
+        <v>201.9</v>
+      </c>
+      <c r="AC153" s="4">
+        <v>-6.4593999999999999E-2</v>
+      </c>
+      <c r="AD153" s="3">
+        <v>152.7994025412481</v>
+      </c>
+      <c r="AE153" s="4">
+        <v>-1.86926E-2</v>
+      </c>
+      <c r="AF153" s="3">
+        <v>97.783560956383468</v>
+      </c>
+      <c r="AG153" s="4">
+        <v>-2.1399999999999999E-2</v>
+      </c>
+      <c r="AH153" s="3">
+        <v>142.13999999999999</v>
+      </c>
+      <c r="AI153" s="4">
+        <v>-2.145E-2</v>
+      </c>
+      <c r="AJ153" s="3">
+        <v>157.55481399999999</v>
+      </c>
+      <c r="AK153" s="4">
+        <v>-2.1499999999999998E-2</v>
+      </c>
+      <c r="AL153" s="3">
+        <v>174.17</v>
+      </c>
+      <c r="AM153" s="4">
+        <v>-2.205E-2</v>
+      </c>
+      <c r="AN153" s="3">
+        <v>189.299813</v>
+      </c>
+      <c r="AO153" s="4">
+        <v>-2.2599999999999999E-2</v>
+      </c>
+      <c r="AP153" s="3">
+        <v>205.25</v>
+      </c>
+      <c r="AQ153" s="4">
+        <v>-2.2586110999999999E-2</v>
+      </c>
+      <c r="AR153" s="3">
+        <v>125.9134591095565</v>
+      </c>
+    </row>
+    <row r="154" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>44712</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C154" s="4">
+        <v>-9.5592599999999995E-4</v>
+      </c>
+      <c r="D154" s="3">
+        <v>129.38146508443069</v>
+      </c>
+      <c r="E154" s="4">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="F154" s="3">
+        <v>153.6</v>
+      </c>
+      <c r="G154" s="4">
+        <v>-7.7000000000000002E-3</v>
+      </c>
+      <c r="H154" s="3">
+        <v>170.62708799999999</v>
+      </c>
+      <c r="I154" s="4">
+        <v>-8.3000000000000001E-3</v>
+      </c>
+      <c r="J154" s="3">
+        <v>189.07</v>
+      </c>
+      <c r="K154" s="4">
+        <v>-9.5499999999999995E-3</v>
+      </c>
+      <c r="L154" s="3">
+        <v>204.75939700000001</v>
+      </c>
+      <c r="M154" s="4">
+        <v>-1.0800000000000001E-2</v>
+      </c>
+      <c r="N154" s="3">
+        <v>221.34</v>
+      </c>
+      <c r="O154" s="4">
+        <v>-7.7117640000000003E-3</v>
+      </c>
+      <c r="P154" s="3">
+        <v>180.59003224592851</v>
+      </c>
+      <c r="Q154" s="4">
+        <v>-3.8689190000000002E-3</v>
+      </c>
+      <c r="R154" s="3">
+        <v>116.2395462930133</v>
+      </c>
+      <c r="S154" s="4">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="T154" s="3">
+        <v>130.77000000000001</v>
+      </c>
+      <c r="U154" s="4">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="V154" s="3">
+        <v>150.124796</v>
+      </c>
+      <c r="W154" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="X154" s="3">
+        <v>171.78</v>
+      </c>
+      <c r="Y154" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="Z154" s="3">
+        <v>186.143373</v>
+      </c>
+      <c r="AA154" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="AB154" s="3">
+        <v>200.79</v>
+      </c>
+      <c r="AC154" s="4">
+        <v>-5.5050000000000003E-3</v>
+      </c>
+      <c r="AD154" s="3">
+        <v>151.95824183025849</v>
+      </c>
+      <c r="AE154" s="4">
+        <v>-1.14453E-2</v>
+      </c>
+      <c r="AF154" s="3">
+        <v>96.66439876616937</v>
+      </c>
+      <c r="AG154" s="4">
+        <v>-1.24E-2</v>
+      </c>
+      <c r="AH154" s="3">
+        <v>140.37</v>
+      </c>
+      <c r="AI154" s="4">
+        <v>-1.3950000000000001E-2</v>
+      </c>
+      <c r="AJ154" s="3">
+        <v>155.35692399999999</v>
+      </c>
+      <c r="AK154" s="4">
+        <v>-1.55E-2</v>
+      </c>
+      <c r="AL154" s="3">
+        <v>171.48</v>
+      </c>
+      <c r="AM154" s="4">
+        <v>-1.7350000000000001E-2</v>
+      </c>
+      <c r="AN154" s="3">
+        <v>186.01546099999999</v>
+      </c>
+      <c r="AO154" s="4">
+        <v>-1.9199999999999998E-2</v>
+      </c>
+      <c r="AP154" s="3">
+        <v>201.32</v>
+      </c>
+      <c r="AQ154" s="4">
+        <v>-2.4890556000000001E-2</v>
+      </c>
+      <c r="AR154" s="3">
+        <v>122.7794031044363</v>
+      </c>
+    </row>
+    <row r="155" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>44742</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C155" s="4">
+        <v>-2.3615761999999998E-2</v>
+      </c>
+      <c r="D155" s="3">
+        <v>126.3260231977855</v>
+      </c>
+      <c r="E155" s="4">
+        <v>-3.2300000000000002E-2</v>
+      </c>
+      <c r="F155" s="3">
+        <v>148.63999999999999</v>
+      </c>
+      <c r="G155" s="4">
+        <v>-3.56E-2</v>
+      </c>
+      <c r="H155" s="3">
+        <v>164.552763</v>
+      </c>
+      <c r="I155" s="4">
+        <v>-3.8899999999999997E-2</v>
+      </c>
+      <c r="J155" s="3">
+        <v>181.72</v>
+      </c>
+      <c r="K155" s="4">
+        <v>-4.265E-2</v>
+      </c>
+      <c r="L155" s="3">
+        <v>196.026409</v>
+      </c>
+      <c r="M155" s="4">
+        <v>-4.6399999999999997E-2</v>
+      </c>
+      <c r="N155" s="3">
+        <v>211.07</v>
+      </c>
+      <c r="O155" s="4">
+        <v>-4.7029411E-2</v>
+      </c>
+      <c r="P155" s="3">
+        <v>172.09698939693149</v>
+      </c>
+      <c r="Q155" s="4">
+        <v>-2.1936364E-2</v>
+      </c>
+      <c r="R155" s="3">
+        <v>113.6896732943349</v>
+      </c>
+      <c r="S155" s="4">
+        <v>-3.5299999999999998E-2</v>
+      </c>
+      <c r="T155" s="3">
+        <v>126.16</v>
+      </c>
+      <c r="U155" s="4">
+        <v>-4.4650000000000002E-2</v>
+      </c>
+      <c r="V155" s="3">
+        <v>143.42172400000001</v>
+      </c>
+      <c r="W155" s="4">
+        <v>-5.3999999999999999E-2</v>
+      </c>
+      <c r="X155" s="3">
+        <v>162.51</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>-6.2149999999999997E-2</v>
+      </c>
+      <c r="Z155" s="3">
+        <v>174.57456199999999</v>
+      </c>
+      <c r="AA155" s="4">
+        <v>-7.0300000000000001E-2</v>
+      </c>
+      <c r="AB155" s="3">
+        <v>186.67</v>
+      </c>
+      <c r="AC155" s="4">
+        <v>-6.6096000000000002E-2</v>
+      </c>
+      <c r="AD155" s="3">
+        <v>141.91440987824569</v>
+      </c>
+      <c r="AE155" s="4">
+        <v>-2.686405E-2</v>
+      </c>
+      <c r="AF155" s="3">
+        <v>94.067601524495061</v>
+      </c>
+      <c r="AG155" s="4">
+        <v>-3.6900000000000002E-2</v>
+      </c>
+      <c r="AH155" s="3">
+        <v>135.19</v>
+      </c>
+      <c r="AI155" s="4">
+        <v>-4.1250000000000002E-2</v>
+      </c>
+      <c r="AJ155" s="3">
+        <v>148.94845100000001</v>
+      </c>
+      <c r="AK155" s="4">
+        <v>-4.5600000000000002E-2</v>
+      </c>
+      <c r="AL155" s="3">
+        <v>163.66</v>
+      </c>
+      <c r="AM155" s="4">
+        <v>-4.9450000000000001E-2</v>
+      </c>
+      <c r="AN155" s="3">
+        <v>176.81699599999999</v>
+      </c>
+      <c r="AO155" s="4">
+        <v>-5.33E-2</v>
+      </c>
+      <c r="AP155" s="3">
+        <v>190.58</v>
+      </c>
+      <c r="AQ155" s="4">
+        <v>-5.0836667000000002E-2</v>
+      </c>
+      <c r="AR155" s="3">
+        <v>116.5377074743573</v>
+      </c>
+    </row>
+    <row r="156" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>44773</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C156" s="4">
+        <v>1.9000812999999998E-2</v>
+      </c>
+      <c r="D156" s="3">
+        <v>128.7263203416002</v>
+      </c>
+      <c r="E156" s="4">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F156" s="3">
+        <v>152.66</v>
+      </c>
+      <c r="G156" s="4">
+        <v>3.2300000000000002E-2</v>
+      </c>
+      <c r="H156" s="3">
+        <v>169.867818</v>
+      </c>
+      <c r="I156" s="4">
+        <v>3.7600000000000001E-2</v>
+      </c>
+      <c r="J156" s="3">
+        <v>188.56</v>
+      </c>
+      <c r="K156" s="4">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="L156" s="3">
+        <v>204.65156999999999</v>
+      </c>
+      <c r="M156" s="4">
+        <v>5.04E-2</v>
+      </c>
+      <c r="N156" s="3">
+        <v>221.7</v>
+      </c>
+      <c r="O156" s="4">
+        <v>5.5923529E-2</v>
+      </c>
+      <c r="P156" s="3">
+        <v>181.7212603742835</v>
+      </c>
+      <c r="Q156" s="4">
+        <v>1.0012073E-2</v>
+      </c>
+      <c r="R156" s="3">
+        <v>114.8279426027039</v>
+      </c>
+      <c r="S156" s="4">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="T156" s="3">
+        <v>129.29</v>
+      </c>
+      <c r="U156" s="4">
+        <v>3.0349999999999999E-2</v>
+      </c>
+      <c r="V156" s="3">
+        <v>147.774573</v>
+      </c>
+      <c r="W156" s="4">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="X156" s="3">
+        <v>168.33</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>4.24E-2</v>
+      </c>
+      <c r="Z156" s="3">
+        <v>181.97652400000001</v>
+      </c>
+      <c r="AA156" s="4">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="AB156" s="3">
+        <v>195.82</v>
+      </c>
+      <c r="AC156" s="4">
+        <v>4.1689999999999998E-2</v>
+      </c>
+      <c r="AD156" s="3">
+        <v>147.83082162606979</v>
+      </c>
+      <c r="AE156" s="4">
+        <v>2.9379450000000001E-2</v>
+      </c>
+      <c r="AF156" s="3">
+        <v>96.831255920103885</v>
+      </c>
+      <c r="AG156" s="4">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="AH156" s="3">
+        <v>140.36000000000001</v>
+      </c>
+      <c r="AI156" s="4">
+        <v>4.6050000000000001E-2</v>
+      </c>
+      <c r="AJ156" s="3">
+        <v>155.80752699999999</v>
+      </c>
+      <c r="AK156" s="4">
+        <v>5.3900000000000003E-2</v>
+      </c>
+      <c r="AL156" s="3">
+        <v>172.49</v>
+      </c>
+      <c r="AM156" s="4">
+        <v>6.0650000000000003E-2</v>
+      </c>
+      <c r="AN156" s="3">
+        <v>187.54094699999999</v>
+      </c>
+      <c r="AO156" s="4">
+        <v>6.7400000000000002E-2</v>
+      </c>
+      <c r="AP156" s="3">
+        <v>203.43</v>
+      </c>
+      <c r="AQ156" s="4">
+        <v>7.7876500000000001E-2</v>
+      </c>
+      <c r="AR156" s="3">
+        <v>125.6132562504841</v>
+      </c>
+    </row>
+    <row r="157" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>44804</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C157" s="4">
+        <v>-1.1100840000000001E-2</v>
+      </c>
+      <c r="D157" s="3">
+        <v>127.2973500556994</v>
+      </c>
+      <c r="E157" s="4">
+        <v>-1.0800000000000001E-2</v>
+      </c>
+      <c r="F157" s="3">
+        <v>151.01</v>
+      </c>
+      <c r="G157" s="4">
+        <v>-8.3000000000000001E-3</v>
+      </c>
+      <c r="H157" s="3">
+        <v>168.45791500000001</v>
+      </c>
+      <c r="I157" s="4">
+        <v>-5.7999999999999996E-3</v>
+      </c>
+      <c r="J157" s="3">
+        <v>187.46</v>
+      </c>
+      <c r="K157" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="L157" s="3">
+        <v>203.58738199999999</v>
+      </c>
+      <c r="M157" s="4">
+        <v>-4.5999999999999999E-3</v>
+      </c>
+      <c r="N157" s="3">
+        <v>220.69</v>
+      </c>
+      <c r="O157" s="4">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="P157" s="3">
+        <v>181.15792446712319</v>
+      </c>
+      <c r="Q157" s="4">
+        <v>-7.5686579999999998E-3</v>
+      </c>
+      <c r="R157" s="3">
+        <v>113.9588491763004</v>
+      </c>
+      <c r="S157" s="4">
+        <v>-1.9400000000000001E-2</v>
+      </c>
+      <c r="T157" s="3">
+        <v>126.79</v>
+      </c>
+      <c r="U157" s="4">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="V157" s="3">
+        <v>144.58264199999999</v>
+      </c>
+      <c r="W157" s="4">
+        <v>-2.3800000000000002E-2</v>
+      </c>
+      <c r="X157" s="3">
+        <v>164.32</v>
+      </c>
+      <c r="Y157" s="4">
+        <v>-2.7799999999999998E-2</v>
+      </c>
+      <c r="Z157" s="3">
+        <v>176.917576</v>
+      </c>
+      <c r="AA157" s="4">
+        <v>-3.1800000000000002E-2</v>
+      </c>
+      <c r="AB157" s="3">
+        <v>189.59</v>
+      </c>
+      <c r="AC157" s="4">
+        <v>-3.2280909000000003E-2</v>
+      </c>
+      <c r="AD157" s="3">
+        <v>143.0587083257634</v>
+      </c>
+      <c r="AE157" s="4">
+        <v>-2.2513066000000002E-2</v>
+      </c>
+      <c r="AF157" s="3">
+        <v>94.6512874647117</v>
+      </c>
+      <c r="AG157" s="4">
+        <v>-1.83E-2</v>
+      </c>
+      <c r="AH157" s="3">
+        <v>137.79</v>
+      </c>
+      <c r="AI157" s="4">
+        <v>-2.0299999999999999E-2</v>
+      </c>
+      <c r="AJ157" s="3">
+        <v>152.644634</v>
+      </c>
+      <c r="AK157" s="4">
+        <v>-2.23E-2</v>
+      </c>
+      <c r="AL157" s="3">
+        <v>168.64</v>
+      </c>
+      <c r="AM157" s="4">
+        <v>-2.435E-2</v>
+      </c>
+      <c r="AN157" s="3">
+        <v>182.97432499999999</v>
+      </c>
+      <c r="AO157" s="4">
+        <v>-2.64E-2</v>
+      </c>
+      <c r="AP157" s="3">
+        <v>198.06</v>
+      </c>
+      <c r="AQ157" s="4">
+        <v>-2.7358500000000001E-2</v>
+      </c>
+      <c r="AR157" s="3">
+        <v>122.17666597935531</v>
+      </c>
+    </row>
+    <row r="158" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A158" s="2">
+        <v>44834</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C158" s="4">
+        <v>-4.725E-2</v>
+      </c>
+      <c r="D158" s="3">
+        <v>121.28255026556759</v>
+      </c>
+      <c r="E158" s="4">
+        <v>-4.4600000000000001E-2</v>
+      </c>
+      <c r="F158" s="3">
+        <v>144.27000000000001</v>
+      </c>
+      <c r="G158" s="4">
+        <v>-4.5699999999999998E-2</v>
+      </c>
+      <c r="H158" s="3">
+        <v>160.759388</v>
+      </c>
+      <c r="I158" s="4">
+        <v>-4.6800000000000001E-2</v>
+      </c>
+      <c r="J158" s="3">
+        <v>178.68</v>
+      </c>
+      <c r="K158" s="4">
+        <v>-4.8800000000000003E-2</v>
+      </c>
+      <c r="L158" s="3">
+        <v>193.65231800000001</v>
+      </c>
+      <c r="M158" s="4">
+        <v>-5.0799999999999998E-2</v>
+      </c>
+      <c r="N158" s="3">
+        <v>209.48</v>
+      </c>
+      <c r="O158" s="4">
+        <v>-4.8552941000000002E-2</v>
+      </c>
+      <c r="P158" s="3">
+        <v>172.36217444878861</v>
+      </c>
+      <c r="Q158" s="4">
+        <v>-3.8468734999999997E-2</v>
+      </c>
+      <c r="R158" s="3">
+        <v>109.5749964064324</v>
+      </c>
+      <c r="S158" s="4">
+        <v>-4.7699999999999999E-2</v>
+      </c>
+      <c r="T158" s="3">
+        <v>120.74</v>
+      </c>
+      <c r="U158" s="4">
+        <v>-5.2749999999999998E-2</v>
+      </c>
+      <c r="V158" s="3">
+        <v>136.95590799999999</v>
+      </c>
+      <c r="W158" s="4">
+        <v>-5.7799999999999997E-2</v>
+      </c>
+      <c r="X158" s="3">
+        <v>154.82</v>
+      </c>
+      <c r="Y158" s="4">
+        <v>-6.7349999999999993E-2</v>
+      </c>
+      <c r="Z158" s="3">
+        <v>165.00217699999999</v>
+      </c>
+      <c r="AA158" s="4">
+        <v>-7.6899999999999996E-2</v>
+      </c>
+      <c r="AB158" s="3">
+        <v>175.02</v>
+      </c>
+      <c r="AC158" s="4">
+        <v>-7.2477271999999995E-2</v>
+      </c>
+      <c r="AD158" s="3">
+        <v>132.6902034104684</v>
+      </c>
+      <c r="AE158" s="4">
+        <v>-3.3959665999999999E-2</v>
+      </c>
+      <c r="AF158" s="3">
+        <v>91.436961355940099</v>
+      </c>
+      <c r="AG158" s="4">
+        <v>-3.9699999999999999E-2</v>
+      </c>
+      <c r="AH158" s="3">
+        <v>132.32</v>
+      </c>
+      <c r="AI158" s="4">
+        <v>-4.6100000000000002E-2</v>
+      </c>
+      <c r="AJ158" s="3">
+        <v>145.60771700000001</v>
+      </c>
+      <c r="AK158" s="4">
+        <v>-5.2499999999999998E-2</v>
+      </c>
+      <c r="AL158" s="3">
+        <v>159.79</v>
+      </c>
+      <c r="AM158" s="4">
+        <v>-5.5899999999999998E-2</v>
+      </c>
+      <c r="AN158" s="3">
+        <v>172.74606</v>
+      </c>
+      <c r="AO158" s="4">
+        <v>-5.9299999999999999E-2</v>
+      </c>
+      <c r="AP158" s="3">
+        <v>186.32</v>
+      </c>
+      <c r="AQ158" s="4">
+        <v>-6.0933000000000001E-2</v>
+      </c>
+      <c r="AR158" s="3">
+        <v>114.7320751912352</v>
+      </c>
+    </row>
+    <row r="159" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A159" s="2">
+        <v>44865</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C159" s="4">
+        <v>1.092858E-2</v>
+      </c>
+      <c r="D159" s="3">
+        <v>122.6079963187489</v>
+      </c>
+      <c r="E159" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="F159" s="3">
+        <v>145.66</v>
+      </c>
+      <c r="G159" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="H159" s="3">
+        <v>162.431286</v>
+      </c>
+      <c r="I159" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="J159" s="3">
+        <v>180.66</v>
+      </c>
+      <c r="K159" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="L159" s="3">
+        <v>195.93741499999999</v>
+      </c>
+      <c r="M159" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="N159" s="3">
+        <v>212.1</v>
+      </c>
+      <c r="O159" s="4">
+        <v>1.72E-2</v>
+      </c>
+      <c r="P159" s="3">
+        <v>175.32680384930771</v>
+      </c>
+      <c r="Q159" s="4">
+        <v>1.2035349999999999E-3</v>
+      </c>
+      <c r="R159" s="3">
+        <v>109.7068737497324</v>
+      </c>
+      <c r="S159" s="4">
+        <v>1.14E-2</v>
+      </c>
+      <c r="T159" s="3">
+        <v>122.12</v>
+      </c>
+      <c r="U159" s="4">
+        <v>1.7049999999999999E-2</v>
+      </c>
+      <c r="V159" s="3">
+        <v>139.29100600000001</v>
+      </c>
+      <c r="W159" s="4">
+        <v>2.2700000000000001E-2</v>
+      </c>
+      <c r="X159" s="3">
+        <v>158.33000000000001</v>
+      </c>
+      <c r="Y159" s="4">
+        <v>3.1350000000000003E-2</v>
+      </c>
+      <c r="Z159" s="3">
+        <v>170.17499599999999</v>
+      </c>
+      <c r="AA159" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="AB159" s="3">
+        <v>182.02</v>
+      </c>
+      <c r="AC159" s="4">
+        <v>3.5374999999999997E-2</v>
+      </c>
+      <c r="AD159" s="3">
+        <v>137.3841193561137</v>
+      </c>
+      <c r="AE159" s="4">
+        <v>6.4200330000000003E-3</v>
+      </c>
+      <c r="AF159" s="3">
+        <v>92.023989665264949</v>
+      </c>
+      <c r="AG159" s="4">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="AH159" s="3">
+        <v>133.38999999999999</v>
+      </c>
+      <c r="AI159" s="4">
+        <v>1.4449999999999999E-2</v>
+      </c>
+      <c r="AJ159" s="3">
+        <v>147.711748</v>
+      </c>
+      <c r="AK159" s="4">
+        <v>2.0799999999999999E-2</v>
+      </c>
+      <c r="AL159" s="3">
+        <v>163.11000000000001</v>
+      </c>
+      <c r="AM159" s="4">
+        <v>2.6100000000000002E-2</v>
+      </c>
+      <c r="AN159" s="3">
+        <v>177.25473299999999</v>
+      </c>
+      <c r="AO159" s="4">
+        <v>3.1399999999999997E-2</v>
+      </c>
+      <c r="AP159" s="3">
+        <v>192.16</v>
+      </c>
+      <c r="AQ159" s="4">
+        <v>3.4432856999999997E-2</v>
+      </c>
+      <c r="AR159" s="3">
+        <v>118.68262832960831</v>
+      </c>
+    </row>
+    <row r="160" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A160" s="2">
+        <v>44895</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C160" s="4">
+        <v>2.1227355E-2</v>
+      </c>
+      <c r="D160" s="3">
+        <v>125.2106397824456</v>
+      </c>
+      <c r="E160" s="4">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="F160" s="3">
+        <v>149.28</v>
+      </c>
+      <c r="G160" s="4">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="H160" s="3">
+        <v>166.97936200000001</v>
+      </c>
+      <c r="I160" s="4">
+        <v>3.1099999999999999E-2</v>
+      </c>
+      <c r="J160" s="3">
+        <v>186.28</v>
+      </c>
+      <c r="K160" s="4">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="L160" s="3">
+        <v>202.79522499999999</v>
+      </c>
+      <c r="M160" s="4">
+        <v>3.8899999999999997E-2</v>
+      </c>
+      <c r="N160" s="3">
+        <v>220.36</v>
+      </c>
+      <c r="O160" s="4">
+        <v>3.5099999999999999E-2</v>
+      </c>
+      <c r="P160" s="3">
+        <v>181.48077466441839</v>
+      </c>
+      <c r="Q160" s="4">
+        <v>1.9516667000000001E-2</v>
+      </c>
+      <c r="R160" s="3">
+        <v>111.8479862723169</v>
+      </c>
+      <c r="S160" s="4">
+        <v>3.3399999999999999E-2</v>
+      </c>
+      <c r="T160" s="3">
+        <v>126.2</v>
+      </c>
+      <c r="U160" s="4">
+        <v>3.95E-2</v>
+      </c>
+      <c r="V160" s="3">
+        <v>144.793001</v>
+      </c>
+      <c r="W160" s="4">
+        <v>4.5600000000000002E-2</v>
+      </c>
+      <c r="X160" s="3">
+        <v>165.56</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="Z160" s="3">
+        <v>179.19427099999999</v>
+      </c>
+      <c r="AA160" s="4">
+        <v>6.0400000000000002E-2</v>
+      </c>
+      <c r="AB160" s="3">
+        <v>193</v>
+      </c>
+      <c r="AC160" s="4">
+        <v>4.8400775E-2</v>
+      </c>
+      <c r="AD160" s="3">
+        <v>144.03361720564209</v>
+      </c>
+      <c r="AE160" s="4">
+        <v>1.1466366E-2</v>
+      </c>
+      <c r="AF160" s="3">
+        <v>93.079170411547096</v>
+      </c>
+      <c r="AG160" s="4">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="AH160" s="3">
+        <v>136.04</v>
+      </c>
+      <c r="AI160" s="4">
+        <v>2.325E-2</v>
+      </c>
+      <c r="AJ160" s="3">
+        <v>151.14604600000001</v>
+      </c>
+      <c r="AK160" s="4">
+        <v>2.6700000000000002E-2</v>
+      </c>
+      <c r="AL160" s="3">
+        <v>167.47</v>
+      </c>
+      <c r="AM160" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="AN160" s="3">
+        <v>182.57237499999999</v>
+      </c>
+      <c r="AO160" s="4">
+        <v>3.3300000000000003E-2</v>
+      </c>
+      <c r="AP160" s="3">
+        <v>198.57</v>
+      </c>
+      <c r="AQ160" s="4">
+        <v>2.9357857000000001E-2</v>
+      </c>
+      <c r="AR160" s="3">
+        <v>122.16689596049309</v>
+      </c>
+    </row>
+    <row r="161" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
+        <v>44926</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C161" s="4">
+        <v>-5.30482E-3</v>
+      </c>
+      <c r="D161" s="3">
+        <v>124.5464198763149</v>
+      </c>
+      <c r="E161" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="F161" s="3">
+        <v>147.86000000000001</v>
+      </c>
+      <c r="G161" s="4">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="H161" s="3">
+        <v>165.009005</v>
+      </c>
+      <c r="I161" s="4">
+        <v>-1.41E-2</v>
+      </c>
+      <c r="J161" s="3">
+        <v>183.65</v>
+      </c>
+      <c r="K161" s="4">
+        <v>-1.635E-2</v>
+      </c>
+      <c r="L161" s="3">
+        <v>199.479523</v>
+      </c>
+      <c r="M161" s="4">
+        <v>-1.8599999999999998E-2</v>
+      </c>
+      <c r="N161" s="3">
+        <v>216.26</v>
+      </c>
+      <c r="O161" s="4">
+        <v>-1.95E-2</v>
+      </c>
+      <c r="P161" s="3">
+        <v>177.9418995584623</v>
+      </c>
+      <c r="Q161" s="4">
+        <v>2.8177699999999998E-3</v>
+      </c>
+      <c r="R161" s="3">
+        <v>112.1631481725955</v>
+      </c>
+      <c r="S161" s="4">
+        <v>-5.8999999999999999E-3</v>
+      </c>
+      <c r="T161" s="3">
+        <v>125.45</v>
+      </c>
+      <c r="U161" s="4">
+        <v>-9.2999999999999992E-3</v>
+      </c>
+      <c r="V161" s="3">
+        <v>143.446426</v>
+      </c>
+      <c r="W161" s="4">
+        <v>-1.2699999999999999E-2</v>
+      </c>
+      <c r="X161" s="3">
+        <v>163.44999999999999</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>-1.6150000000000001E-2</v>
+      </c>
+      <c r="Z161" s="3">
+        <v>176.30028300000001</v>
+      </c>
+      <c r="AA161" s="4">
+        <v>-1.9599999999999999E-2</v>
+      </c>
+      <c r="AB161" s="3">
+        <v>189.23</v>
+      </c>
+      <c r="AC161" s="4">
+        <v>-1.1377777E-2</v>
+      </c>
+      <c r="AD161" s="3">
+        <v>142.39483482857301</v>
+      </c>
+      <c r="AE161" s="4">
+        <v>-9.9137659999999992E-3</v>
+      </c>
+      <c r="AF161" s="3">
+        <v>92.156405296612888</v>
+      </c>
+      <c r="AG161" s="4">
+        <v>-0.02</v>
+      </c>
+      <c r="AH161" s="3">
+        <v>133.31</v>
+      </c>
+      <c r="AI161" s="4">
+        <v>-2.215E-2</v>
+      </c>
+      <c r="AJ161" s="3">
+        <v>147.79816099999999</v>
+      </c>
+      <c r="AK161" s="4">
+        <v>-2.4299999999999999E-2</v>
+      </c>
+      <c r="AL161" s="3">
+        <v>163.4</v>
+      </c>
+      <c r="AM161" s="4">
+        <v>-2.8049999999999999E-2</v>
+      </c>
+      <c r="AN161" s="3">
+        <v>177.45121900000001</v>
+      </c>
+      <c r="AO161" s="4">
+        <v>-3.1800000000000002E-2</v>
+      </c>
+      <c r="AP161" s="3">
+        <v>192.25</v>
+      </c>
+      <c r="AQ161" s="4">
+        <v>-3.8777143E-2</v>
+      </c>
+      <c r="AR161" s="3">
+        <v>117.42961276596689</v>
+      </c>
+    </row>
+    <row r="162" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
+        <v>44957</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C162" s="4">
+        <v>1.539796E-2</v>
+      </c>
+      <c r="D162" s="3">
+        <v>126.46418066771361</v>
+      </c>
+      <c r="E162" s="4">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="F162" s="3">
+        <v>151.18</v>
+      </c>
+      <c r="G162" s="4">
+        <v>2.5600000000000001E-2</v>
+      </c>
+      <c r="H162" s="3">
+        <v>169.23323600000001</v>
+      </c>
+      <c r="I162" s="4">
+        <v>2.87E-2</v>
+      </c>
+      <c r="J162" s="3">
+        <v>188.93</v>
+      </c>
+      <c r="K162" s="4">
+        <v>3.1449999999999999E-2</v>
+      </c>
+      <c r="L162" s="3">
+        <v>205.75315399999999</v>
+      </c>
+      <c r="M162" s="4">
+        <v>3.4200000000000001E-2</v>
+      </c>
+      <c r="N162" s="3">
+        <v>223.67</v>
+      </c>
+      <c r="O162" s="4">
+        <v>3.3348773999999998E-2</v>
+      </c>
+      <c r="P162" s="3">
+        <v>183.8760437519681</v>
+      </c>
+      <c r="Q162" s="4">
+        <v>1.6671236999999998E-2</v>
+      </c>
+      <c r="R162" s="3">
+        <v>114.0330465984469</v>
+      </c>
+      <c r="S162" s="4">
+        <v>2.9700000000000001E-2</v>
+      </c>
+      <c r="T162" s="3">
+        <v>129.18</v>
+      </c>
+      <c r="U162" s="4">
+        <v>3.5150000000000001E-2</v>
+      </c>
+      <c r="V162" s="3">
+        <v>148.48856799999999</v>
+      </c>
+      <c r="W162" s="4">
+        <v>4.0599999999999997E-2</v>
+      </c>
+      <c r="X162" s="3">
+        <v>170.08</v>
+      </c>
+      <c r="Y162" s="4">
+        <v>4.6899999999999997E-2</v>
+      </c>
+      <c r="Z162" s="3">
+        <v>184.56876600000001</v>
+      </c>
+      <c r="AA162" s="4">
+        <v>5.3199999999999997E-2</v>
+      </c>
+      <c r="AB162" s="3">
+        <v>199.29</v>
+      </c>
+      <c r="AC162" s="4">
+        <v>4.9064705E-2</v>
+      </c>
+      <c r="AD162" s="3">
+        <v>149.3813953929606</v>
+      </c>
+      <c r="AE162" s="4">
+        <v>1.5063165999999999E-2</v>
+      </c>
+      <c r="AF162" s="3">
+        <v>93.544572527559055</v>
+      </c>
+      <c r="AG162" s="4">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="AH162" s="3">
+        <v>136.5</v>
+      </c>
+      <c r="AI162" s="4">
+        <v>2.92E-2</v>
+      </c>
+      <c r="AJ162" s="3">
+        <v>152.113868</v>
+      </c>
+      <c r="AK162" s="4">
+        <v>3.4500000000000003E-2</v>
+      </c>
+      <c r="AL162" s="3">
+        <v>169.04</v>
+      </c>
+      <c r="AM162" s="4">
+        <v>3.95E-2</v>
+      </c>
+      <c r="AN162" s="3">
+        <v>184.460543</v>
+      </c>
+      <c r="AO162" s="4">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="AP162" s="3">
+        <v>200.81</v>
+      </c>
+      <c r="AQ162" s="4">
+        <v>5.1452142999999999E-2</v>
+      </c>
+      <c r="AR162" s="3">
+        <v>123.471617994436</v>
+      </c>
+    </row>
+    <row r="163" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
+        <v>44985</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C163" s="4">
+        <v>-1.0385412E-2</v>
+      </c>
+      <c r="D163" s="3">
+        <v>125.15079804823699</v>
+      </c>
+      <c r="E163" s="4">
+        <v>-8.6999999999999994E-3</v>
+      </c>
+      <c r="F163" s="3">
+        <v>149.87</v>
+      </c>
+      <c r="G163" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="H163" s="3">
+        <v>167.87936999999999</v>
+      </c>
+      <c r="I163" s="4">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="J163" s="3">
+        <v>187.54</v>
+      </c>
+      <c r="K163" s="4">
+        <v>-5.5500000000000002E-3</v>
+      </c>
+      <c r="L163" s="3">
+        <v>204.61122399999999</v>
+      </c>
+      <c r="M163" s="4">
+        <v>-3.8E-3</v>
+      </c>
+      <c r="N163" s="3">
+        <v>222.81</v>
+      </c>
+      <c r="O163" s="4">
+        <v>-2.3833330000000001E-3</v>
+      </c>
+      <c r="P163" s="3">
+        <v>183.43780590898459</v>
+      </c>
+      <c r="Q163" s="4">
+        <v>-1.1417942E-2</v>
+      </c>
+      <c r="R163" s="3">
+        <v>112.73102388630259</v>
+      </c>
+      <c r="S163" s="4">
+        <v>-1.66E-2</v>
+      </c>
+      <c r="T163" s="3">
+        <v>127.04</v>
+      </c>
+      <c r="U163" s="4">
+        <v>-1.8249999999999999E-2</v>
+      </c>
+      <c r="V163" s="3">
+        <v>145.778651</v>
+      </c>
+      <c r="W163" s="4">
+        <v>-1.9900000000000001E-2</v>
+      </c>
+      <c r="X163" s="3">
+        <v>166.69</v>
+      </c>
+      <c r="Y163" s="4">
+        <v>-2.1149999999999999E-2</v>
+      </c>
+      <c r="Z163" s="3">
+        <v>180.66513699999999</v>
+      </c>
+      <c r="AA163" s="4">
+        <v>-2.24E-2</v>
+      </c>
+      <c r="AB163" s="3">
+        <v>194.83</v>
+      </c>
+      <c r="AC163" s="4">
+        <v>-2.0138461E-2</v>
+      </c>
+      <c r="AD163" s="3">
+        <v>146.3730839877139</v>
+      </c>
+      <c r="AE163" s="4">
+        <v>-8.0376660000000006E-3</v>
+      </c>
+      <c r="AF163" s="3">
+        <v>92.792692497469758</v>
+      </c>
+      <c r="AG163" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="AH163" s="3">
+        <v>135.1</v>
+      </c>
+      <c r="AI163" s="4">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="AJ163" s="3">
+        <v>151.00343599999999</v>
+      </c>
+      <c r="AK163" s="4">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="AL163" s="3">
+        <v>168.3</v>
+      </c>
+      <c r="AM163" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="AN163" s="3">
+        <v>183.851823</v>
+      </c>
+      <c r="AO163" s="4">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="AP163" s="3">
+        <v>200.37</v>
+      </c>
+      <c r="AQ163" s="4">
+        <v>-2.2628570000000001E-3</v>
+      </c>
+      <c r="AR163" s="3">
+        <v>123.192219379356</v>
+      </c>
+    </row>
+    <row r="164" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
+        <v>45016</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C164" s="4">
+        <v>5.7203189999999998E-3</v>
+      </c>
+      <c r="D164" s="3">
+        <v>125.8667005361775</v>
+      </c>
+      <c r="E164" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="F164" s="3">
+        <v>149.99</v>
+      </c>
+      <c r="G164" s="4">
+        <v>-1.0499999999999999E-3</v>
+      </c>
+      <c r="H164" s="3">
+        <v>167.70309599999999</v>
+      </c>
+      <c r="I164" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="J164" s="3">
+        <v>187</v>
+      </c>
+      <c r="K164" s="4">
+        <v>-3.5500000000000002E-3</v>
+      </c>
+      <c r="L164" s="3">
+        <v>203.88485399999999</v>
+      </c>
+      <c r="M164" s="4">
+        <v>-4.1999999999999997E-3</v>
+      </c>
+      <c r="N164" s="3">
+        <v>221.87</v>
+      </c>
+      <c r="O164" s="4">
+        <v>-3.1124999999999998E-3</v>
+      </c>
+      <c r="P164" s="3">
+        <v>182.86685573809291</v>
+      </c>
+      <c r="Q164" s="4">
+        <v>1.1317805E-2</v>
+      </c>
+      <c r="R164" s="3">
+        <v>114.0068916320981</v>
+      </c>
+      <c r="S164" s="4">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="T164" s="3">
+        <v>128.68</v>
+      </c>
+      <c r="U164" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="V164" s="3">
+        <v>147.81955199999999</v>
+      </c>
+      <c r="W164" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="X164" s="3">
+        <v>169.2</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="Z164" s="3">
+        <v>183.86291</v>
+      </c>
+      <c r="AA164" s="4">
+        <v>2.0400000000000001E-2</v>
+      </c>
+      <c r="AB164" s="3">
+        <v>198.81</v>
+      </c>
+      <c r="AC164" s="4">
+        <v>2.6460000000000001E-2</v>
+      </c>
+      <c r="AD164" s="3">
+        <v>150.2461157900288</v>
+      </c>
+      <c r="AE164" s="4">
+        <v>7.6217999999999998E-3</v>
+      </c>
+      <c r="AF164" s="3">
+        <v>93.499939841146968</v>
+      </c>
+      <c r="AG164" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="AH164" s="3">
+        <v>135.6</v>
+      </c>
+      <c r="AI164" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="AJ164" s="3">
+        <v>151.15443999999999</v>
+      </c>
+      <c r="AK164" s="4">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="AL164" s="3">
+        <v>168.02</v>
+      </c>
+      <c r="AM164" s="4">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AN164" s="3">
+        <v>183.925364</v>
+      </c>
+      <c r="AO164" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="AP164" s="3">
+        <v>200.86</v>
+      </c>
+      <c r="AQ164" s="4">
+        <v>1.0523571000000001E-2</v>
+      </c>
+      <c r="AR164" s="3">
+        <v>124.48864144664221</v>
+      </c>
+    </row>
+    <row r="165" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
+        <v>45046</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C165" s="4">
+        <v>2.3733959999999998E-3</v>
+      </c>
+      <c r="D165" s="3">
+        <v>126.16543205976321</v>
+      </c>
+      <c r="E165" s="4">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="F165" s="3">
+        <v>150.5</v>
+      </c>
+      <c r="G165" s="4">
+        <v>3.3500000000000001E-3</v>
+      </c>
+      <c r="H165" s="3">
+        <v>168.26490200000001</v>
+      </c>
+      <c r="I165" s="4">
+        <v>3.3E-3</v>
+      </c>
+      <c r="J165" s="3">
+        <v>187.62</v>
+      </c>
+      <c r="K165" s="4">
+        <v>3.5500000000000002E-3</v>
+      </c>
+      <c r="L165" s="3">
+        <v>204.608645</v>
+      </c>
+      <c r="M165" s="4">
+        <v>3.8E-3</v>
+      </c>
+      <c r="N165" s="3">
+        <v>222.73</v>
+      </c>
+      <c r="O165" s="4">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="P165" s="3">
+        <v>183.50688973317631</v>
+      </c>
+      <c r="Q165" s="4">
+        <v>7.4889860000000004E-3</v>
+      </c>
+      <c r="R165" s="3">
+        <v>114.8606876474344</v>
+      </c>
+      <c r="S165" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="T165" s="3">
+        <v>129.52000000000001</v>
+      </c>
+      <c r="U165" s="4">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="V165" s="3">
+        <v>148.92819900000001</v>
+      </c>
+      <c r="W165" s="4">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="X165" s="3">
+        <v>170.63</v>
+      </c>
+      <c r="Y165" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="Z165" s="3">
+        <v>185.66476599999999</v>
+      </c>
+      <c r="AA165" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="AB165" s="3">
+        <v>201.02</v>
+      </c>
+      <c r="AC165" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="AD165" s="3">
+        <v>152.01901995635109</v>
+      </c>
+      <c r="AE165" s="4">
+        <v>1.7725E-3</v>
+      </c>
+      <c r="AF165" s="3">
+        <v>93.665668484515393</v>
+      </c>
+      <c r="AG165" s="4">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="AH165" s="3">
+        <v>135.54</v>
+      </c>
+      <c r="AI165" s="4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="AJ165" s="3">
+        <v>151.18467100000001</v>
+      </c>
+      <c r="AK165" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AL165" s="3">
+        <v>168.18</v>
+      </c>
+      <c r="AM165" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="AN165" s="3">
+        <v>184.20125200000001</v>
+      </c>
+      <c r="AO165" s="4">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="AP165" s="3">
+        <v>201.28</v>
+      </c>
+      <c r="AQ165" s="4">
+        <v>4.1306249999999997E-3</v>
+      </c>
+      <c r="AR165" s="3">
+        <v>125.0028573412178</v>
+      </c>
+    </row>
+    <row r="166" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A166" s="2">
+        <v>45077</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C166" s="4">
+        <v>-9.3500000000000007E-3</v>
+      </c>
+      <c r="D166" s="3">
+        <v>124.9857852700045</v>
+      </c>
+      <c r="E166" s="4">
+        <v>-1.06E-2</v>
+      </c>
+      <c r="F166" s="3">
+        <v>148.9</v>
+      </c>
+      <c r="G166" s="4">
+        <v>-1.1050000000000001E-2</v>
+      </c>
+      <c r="H166" s="3">
+        <v>166.405575</v>
+      </c>
+      <c r="I166" s="4">
+        <v>-1.15E-2</v>
+      </c>
+      <c r="J166" s="3">
+        <v>185.46</v>
+      </c>
+      <c r="K166" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="L166" s="3">
+        <v>202.521637</v>
+      </c>
+      <c r="M166" s="4">
+        <v>-8.8999999999999999E-3</v>
+      </c>
+      <c r="N166" s="3">
+        <v>220.75</v>
+      </c>
+      <c r="O166" s="4">
+        <v>-6.9107140000000001E-3</v>
+      </c>
+      <c r="P166" s="3">
+        <v>182.23872610120071</v>
+      </c>
+      <c r="Q166" s="4">
+        <v>-1.0808365E-2</v>
+      </c>
+      <c r="R166" s="3">
+        <v>113.6192314111899</v>
+      </c>
+      <c r="S166" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="T166" s="3">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="U166" s="4">
+        <v>-1.085E-2</v>
+      </c>
+      <c r="V166" s="3">
+        <v>147.31232800000001</v>
+      </c>
+      <c r="W166" s="4">
+        <v>-1.15E-2</v>
+      </c>
+      <c r="X166" s="3">
+        <v>168.68</v>
+      </c>
+      <c r="Y166" s="4">
+        <v>-1.04E-2</v>
+      </c>
+      <c r="Z166" s="3">
+        <v>183.73385300000001</v>
+      </c>
+      <c r="AA166" s="4">
+        <v>-9.2999999999999992E-3</v>
+      </c>
+      <c r="AB166" s="3">
+        <v>199.16</v>
+      </c>
+      <c r="AC166" s="4">
+        <v>-8.3393700000000005E-3</v>
+      </c>
+      <c r="AD166" s="3">
+        <v>150.7512771018977</v>
+      </c>
+      <c r="AE166" s="4">
+        <v>8.7656599999999996E-4</v>
+      </c>
+      <c r="AF166" s="3">
+        <v>93.747772624876205</v>
+      </c>
+      <c r="AG166" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AH166" s="3">
+        <v>135.66</v>
+      </c>
+      <c r="AI166" s="4">
+        <v>2.3500000000000001E-3</v>
+      </c>
+      <c r="AJ166" s="3">
+        <v>151.53995499999999</v>
+      </c>
+      <c r="AK166" s="4">
+        <v>3.8E-3</v>
+      </c>
+      <c r="AL166" s="3">
+        <v>168.81</v>
+      </c>
+      <c r="AM166" s="4">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AN166" s="3">
+        <v>185.49065999999999</v>
+      </c>
+      <c r="AO166" s="4">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="AP166" s="3">
+        <v>203.32</v>
+      </c>
+      <c r="AQ166" s="4">
+        <v>1.59925E-2</v>
+      </c>
+      <c r="AR166" s="3">
+        <v>127.0019655372472</v>
+      </c>
+    </row>
+    <row r="167" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>45107</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C167" s="4">
+        <v>-3.8500000000000001E-3</v>
+      </c>
+      <c r="D167" s="3">
+        <v>124.5045899967149</v>
+      </c>
+      <c r="E167" s="4">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="F167" s="3">
+        <v>148.74</v>
+      </c>
+      <c r="G167" s="4">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="H167" s="3">
+        <v>166.68846400000001</v>
+      </c>
+      <c r="I167" s="4">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J167" s="3">
+        <v>186.3</v>
+      </c>
+      <c r="K167" s="4">
+        <v>8.5500000000000003E-3</v>
+      </c>
+      <c r="L167" s="3">
+        <v>204.253197</v>
+      </c>
+      <c r="M167" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="N167" s="3">
+        <v>223.53</v>
+      </c>
+      <c r="O167" s="4">
+        <v>1.3328571000000001E-2</v>
+      </c>
+      <c r="P167" s="3">
+        <v>184.66770790099011</v>
+      </c>
+      <c r="Q167" s="4">
+        <v>-3.4770399999999998E-3</v>
+      </c>
+      <c r="R167" s="3">
+        <v>113.22417279880391</v>
+      </c>
+      <c r="S167" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="T167" s="3">
+        <v>129.44999999999999</v>
+      </c>
+      <c r="U167" s="4">
+        <v>1.6549999999999999E-2</v>
+      </c>
+      <c r="V167" s="3">
+        <v>149.750347</v>
+      </c>
+      <c r="W167" s="4">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="X167" s="3">
+        <v>172.63</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>3.0349999999999999E-2</v>
+      </c>
+      <c r="Z167" s="3">
+        <v>189.31017499999999</v>
+      </c>
+      <c r="AA167" s="4">
+        <v>3.73E-2</v>
+      </c>
+      <c r="AB167" s="3">
+        <v>206.6</v>
+      </c>
+      <c r="AC167" s="4">
+        <v>3.8860316999999998E-2</v>
+      </c>
+      <c r="AD167" s="3">
+        <v>156.6095195182323</v>
+      </c>
+      <c r="AE167" s="4">
+        <v>-5.7384660000000002E-3</v>
+      </c>
+      <c r="AF167" s="3">
+        <v>93.209804219092618</v>
+      </c>
+      <c r="AG167" s="4">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="AH167" s="3">
+        <v>135.87</v>
+      </c>
+      <c r="AI167" s="4">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="AJ167" s="3">
+        <v>152.23703900000001</v>
+      </c>
+      <c r="AK167" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="AL167" s="3">
+        <v>170.09</v>
+      </c>
+      <c r="AM167" s="4">
+        <v>1.11E-2</v>
+      </c>
+      <c r="AN167" s="3">
+        <v>187.54960700000001</v>
+      </c>
+      <c r="AO167" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="AP167" s="3">
+        <v>206.3</v>
+      </c>
+      <c r="AQ167" s="4">
+        <v>1.490375E-2</v>
+      </c>
+      <c r="AR167" s="3">
+        <v>128.894771081123</v>
+      </c>
+    </row>
+    <row r="168" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>45138</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C168" s="4">
+        <v>7.0581740000000004E-3</v>
+      </c>
+      <c r="D168" s="3">
+        <v>125.3833650567104</v>
+      </c>
+      <c r="E168" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="F168" s="3">
+        <v>150.16999999999999</v>
+      </c>
+      <c r="G168" s="4">
+        <v>1.1849999999999999E-2</v>
+      </c>
+      <c r="H168" s="3">
+        <v>168.66372200000001</v>
+      </c>
+      <c r="I168" s="4">
+        <v>1.41E-2</v>
+      </c>
+      <c r="J168" s="3">
+        <v>188.93</v>
+      </c>
+      <c r="K168" s="4">
+        <v>1.54E-2</v>
+      </c>
+      <c r="L168" s="3">
+        <v>207.398696</v>
+      </c>
+      <c r="M168" s="4">
+        <v>1.67E-2</v>
+      </c>
+      <c r="N168" s="3">
+        <v>227.27</v>
+      </c>
+      <c r="O168" s="4">
+        <v>1.8849999999999999E-2</v>
+      </c>
+      <c r="P168" s="3">
+        <v>188.14869419492379</v>
+      </c>
+      <c r="Q168" s="4">
+        <v>4.1217449999999996E-3</v>
+      </c>
+      <c r="R168" s="3">
+        <v>113.69085396691651</v>
+      </c>
+      <c r="S168" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="T168" s="3">
+        <v>130.79</v>
+      </c>
+      <c r="U168" s="4">
+        <v>1.355E-2</v>
+      </c>
+      <c r="V168" s="3">
+        <v>151.77946399999999</v>
+      </c>
+      <c r="W168" s="4">
+        <v>1.67E-2</v>
+      </c>
+      <c r="X168" s="3">
+        <v>175.51</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>2.0650000000000002E-2</v>
+      </c>
+      <c r="Z168" s="3">
+        <v>193.21942999999999</v>
+      </c>
+      <c r="AA168" s="4">
+        <v>2.46E-2</v>
+      </c>
+      <c r="AB168" s="3">
+        <v>211.67</v>
+      </c>
+      <c r="AC168" s="4">
+        <v>2.7047244000000002E-2</v>
+      </c>
+      <c r="AD168" s="3">
+        <v>160.84537540536471</v>
+      </c>
+      <c r="AE168" s="4">
+        <v>6.1743659999999997E-3</v>
+      </c>
+      <c r="AF168" s="3">
+        <v>93.785315665129644</v>
+      </c>
+      <c r="AG168" s="4">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="AH168" s="3">
+        <v>136.84</v>
+      </c>
+      <c r="AI168" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="AJ168" s="3">
+        <v>153.591948</v>
+      </c>
+      <c r="AK168" s="4">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="AL168" s="3">
+        <v>171.92</v>
+      </c>
+      <c r="AM168" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="AN168" s="3">
+        <v>189.931487</v>
+      </c>
+      <c r="AO168" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="AP168" s="3">
+        <v>209.33</v>
+      </c>
+      <c r="AQ168" s="4">
+        <v>1.6313749999999998E-2</v>
+      </c>
+      <c r="AR168" s="3">
+        <v>130.99752815284759</v>
+      </c>
+    </row>
+    <row r="169" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A169" s="2">
+        <v>45169</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C169" s="4">
+        <v>-3.9431400000000004E-3</v>
+      </c>
+      <c r="D169" s="3">
+        <v>124.88896089462069</v>
+      </c>
+      <c r="E169" s="4">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="F169" s="3">
+        <v>149.51</v>
+      </c>
+      <c r="G169" s="4">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+      <c r="H169" s="3">
+        <v>167.449344</v>
+      </c>
+      <c r="I169" s="4">
+        <v>-0.01</v>
+      </c>
+      <c r="J169" s="3">
+        <v>187.04</v>
+      </c>
+      <c r="K169" s="4">
+        <v>-1.205E-2</v>
+      </c>
+      <c r="L169" s="3">
+        <v>204.899542</v>
+      </c>
+      <c r="M169" s="4">
+        <v>-1.41E-2</v>
+      </c>
+      <c r="N169" s="3">
+        <v>224.07</v>
+      </c>
+      <c r="O169" s="4">
+        <v>-1.485E-2</v>
+      </c>
+      <c r="P169" s="3">
+        <v>185.35468608612919</v>
+      </c>
+      <c r="Q169" s="4">
+        <v>-8.2121999999999994E-3</v>
+      </c>
+      <c r="R169" s="3">
+        <v>112.75720193596941</v>
+      </c>
+      <c r="S169" s="4">
+        <v>-9.4999999999999998E-3</v>
+      </c>
+      <c r="T169" s="3">
+        <v>129.55000000000001</v>
+      </c>
+      <c r="U169" s="4">
+        <v>-1.2149999999999999E-2</v>
+      </c>
+      <c r="V169" s="3">
+        <v>149.93534399999999</v>
+      </c>
+      <c r="W169" s="4">
+        <v>-1.4800000000000001E-2</v>
+      </c>
+      <c r="X169" s="3">
+        <v>172.91</v>
+      </c>
+      <c r="Y169" s="4">
+        <v>-1.7749999999999998E-2</v>
+      </c>
+      <c r="Z169" s="3">
+        <v>189.78978499999999</v>
+      </c>
+      <c r="AA169" s="4">
+        <v>-2.07E-2</v>
+      </c>
+      <c r="AB169" s="3">
+        <v>207.3</v>
+      </c>
+      <c r="AC169" s="4">
+        <v>-2.1962222E-2</v>
+      </c>
+      <c r="AD169" s="3">
+        <v>157.31285356303869</v>
+      </c>
+      <c r="AE169" s="4">
+        <v>-3.2126600000000001E-4</v>
+      </c>
+      <c r="AF169" s="3">
+        <v>93.755185631907167</v>
+      </c>
+      <c r="AG169" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="AH169" s="3">
+        <v>136.09</v>
+      </c>
+      <c r="AI169" s="4">
+        <v>-6.7000000000000002E-3</v>
+      </c>
+      <c r="AJ169" s="3">
+        <v>152.562882</v>
+      </c>
+      <c r="AK169" s="4">
+        <v>-7.9000000000000008E-3</v>
+      </c>
+      <c r="AL169" s="3">
+        <v>170.57</v>
+      </c>
+      <c r="AM169" s="4">
+        <v>-9.6500000000000006E-3</v>
+      </c>
+      <c r="AN169" s="3">
+        <v>188.098648</v>
+      </c>
+      <c r="AO169" s="4">
+        <v>-1.14E-2</v>
+      </c>
+      <c r="AP169" s="3">
+        <v>206.95</v>
+      </c>
+      <c r="AQ169" s="4">
+        <v>-1.2012500000000001E-2</v>
+      </c>
+      <c r="AR169" s="3">
+        <v>129.42392034591151</v>
+      </c>
+    </row>
+    <row r="170" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A170" s="2">
+        <v>45199</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C170" s="4">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="D170" s="3">
+        <v>124.6516718689209</v>
+      </c>
+      <c r="E170" s="4">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="F170" s="3">
+        <v>149.13</v>
+      </c>
+      <c r="G170" s="4">
+        <v>-3.65E-3</v>
+      </c>
+      <c r="H170" s="3">
+        <v>166.83815300000001</v>
+      </c>
+      <c r="I170" s="4">
+        <v>-4.7999999999999996E-3</v>
+      </c>
+      <c r="J170" s="3">
+        <v>186.14</v>
+      </c>
+      <c r="K170" s="4">
+        <v>-5.0000000000000001E-3</v>
+      </c>
+      <c r="L170" s="3">
+        <v>203.875044</v>
+      </c>
+      <c r="M170" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="N170" s="3">
+        <v>222.9</v>
+      </c>
+      <c r="O170" s="4">
+        <v>-6.174545E-3</v>
+      </c>
+      <c r="P170" s="3">
+        <v>184.21020523592949</v>
+      </c>
+      <c r="Q170" s="4">
+        <v>-1.4291405E-2</v>
+      </c>
+      <c r="R170" s="3">
+        <v>111.14574309643569</v>
+      </c>
+      <c r="S170" s="4">
+        <v>-1.9800000000000002E-2</v>
+      </c>
+      <c r="T170" s="3">
+        <v>126.99</v>
+      </c>
+      <c r="U170" s="4">
+        <v>-2.3199999999999998E-2</v>
+      </c>
+      <c r="V170" s="3">
+        <v>146.45684399999999</v>
+      </c>
+      <c r="W170" s="4">
+        <v>-2.6599999999999999E-2</v>
+      </c>
+      <c r="X170" s="3">
+        <v>168.3</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>-3.075E-2</v>
+      </c>
+      <c r="Z170" s="3">
+        <v>183.95375000000001</v>
+      </c>
+      <c r="AA170" s="4">
+        <v>-3.49E-2</v>
+      </c>
+      <c r="AB170" s="3">
+        <v>200.07</v>
+      </c>
+      <c r="AC170" s="4">
+        <v>-3.7220000000000003E-2</v>
+      </c>
+      <c r="AD170" s="3">
+        <v>151.45766915342239</v>
+      </c>
+      <c r="AE170" s="4">
+        <v>-7.2546329999999999E-3</v>
+      </c>
+      <c r="AF170" s="3">
+        <v>93.075026168300809</v>
+      </c>
+      <c r="AG170" s="4">
+        <v>-1.24E-2</v>
+      </c>
+      <c r="AH170" s="3">
+        <v>134.4</v>
+      </c>
+      <c r="AI170" s="4">
+        <v>-1.32E-2</v>
+      </c>
+      <c r="AJ170" s="3">
+        <v>150.54905199999999</v>
+      </c>
+      <c r="AK170" s="4">
+        <v>-1.4E-2</v>
+      </c>
+      <c r="AL170" s="3">
+        <v>168.17</v>
+      </c>
+      <c r="AM170" s="4">
+        <v>-1.52E-2</v>
+      </c>
+      <c r="AN170" s="3">
+        <v>185.23954800000001</v>
+      </c>
+      <c r="AO170" s="4">
+        <v>-1.6400000000000001E-2</v>
+      </c>
+      <c r="AP170" s="3">
+        <v>203.55</v>
+      </c>
+      <c r="AQ170" s="4">
+        <v>-2.1180625000000002E-2</v>
+      </c>
+      <c r="AR170" s="3">
+        <v>126.6826408230349</v>
+      </c>
+    </row>
+    <row r="171" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A171" s="2">
+        <v>45230</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C171" s="4">
+        <v>-1.5641349999999999E-3</v>
+      </c>
+      <c r="D171" s="3">
+        <v>124.4566998261422</v>
+      </c>
+      <c r="E171" s="4">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="F171" s="3">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="G171" s="4">
+        <v>-1.6750000000000001E-2</v>
+      </c>
+      <c r="H171" s="3">
+        <v>164.04361399999999</v>
+      </c>
+      <c r="I171" s="4">
+        <v>-2.1299999999999999E-2</v>
+      </c>
+      <c r="J171" s="3">
+        <v>182.16</v>
+      </c>
+      <c r="K171" s="4">
+        <v>-2.53E-2</v>
+      </c>
+      <c r="L171" s="3">
+        <v>198.717006</v>
+      </c>
+      <c r="M171" s="4">
+        <v>-2.93E-2</v>
+      </c>
+      <c r="N171" s="3">
+        <v>216.37</v>
+      </c>
+      <c r="O171" s="4">
+        <v>-3.0284209999999999E-2</v>
+      </c>
+      <c r="P171" s="3">
+        <v>178.63154469642151</v>
+      </c>
+      <c r="Q171" s="4">
+        <v>-1.1226794999999999E-2</v>
+      </c>
+      <c r="R171" s="3">
+        <v>109.8979326235694</v>
+      </c>
+      <c r="S171" s="4">
+        <v>-1.38E-2</v>
+      </c>
+      <c r="T171" s="3">
+        <v>125.23</v>
+      </c>
+      <c r="U171" s="4">
+        <v>-1.6500000000000001E-2</v>
+      </c>
+      <c r="V171" s="3">
+        <v>144.04030599999999</v>
+      </c>
+      <c r="W171" s="4">
+        <v>-1.9199999999999998E-2</v>
+      </c>
+      <c r="X171" s="3">
+        <v>165.07</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>-2.29E-2</v>
+      </c>
+      <c r="Z171" s="3">
+        <v>179.741209</v>
+      </c>
+      <c r="AA171" s="4">
+        <v>-2.6599999999999999E-2</v>
+      </c>
+      <c r="AB171" s="3">
+        <v>194.76</v>
+      </c>
+      <c r="AC171" s="4">
+        <v>-2.6443749999999999E-2</v>
+      </c>
+      <c r="AD171" s="3">
+        <v>147.45256041474661</v>
+      </c>
+      <c r="AE171" s="4">
+        <v>3.5885499999999998E-3</v>
+      </c>
+      <c r="AF171" s="3">
+        <v>93.409030553457058</v>
+      </c>
+      <c r="AG171" s="4">
+        <v>-1.09E-2</v>
+      </c>
+      <c r="AH171" s="3">
+        <v>132.93</v>
+      </c>
+      <c r="AI171" s="4">
+        <v>-1.55E-2</v>
+      </c>
+      <c r="AJ171" s="3">
+        <v>148.215542</v>
+      </c>
+      <c r="AK171" s="4">
+        <v>-2.01E-2</v>
+      </c>
+      <c r="AL171" s="3">
+        <v>164.8</v>
+      </c>
+      <c r="AM171" s="4">
+        <v>-2.265E-2</v>
+      </c>
+      <c r="AN171" s="3">
+        <v>181.04387299999999</v>
+      </c>
+      <c r="AO171" s="4">
+        <v>-2.52E-2</v>
+      </c>
+      <c r="AP171" s="3">
+        <v>198.42</v>
+      </c>
+      <c r="AQ171" s="4">
+        <v>-2.1749999999999999E-2</v>
+      </c>
+      <c r="AR171" s="3">
+        <v>123.92729338513389</v>
+      </c>
+    </row>
+    <row r="172" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A172" s="2">
+        <v>45260</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C172" s="4">
+        <v>2.7900000000000001E-2</v>
+      </c>
+      <c r="D172" s="3">
+        <v>127.92904175129161</v>
+      </c>
+      <c r="E172" s="4">
+        <v>2.7E-2</v>
+      </c>
+      <c r="F172" s="3">
+        <v>151.28</v>
+      </c>
+      <c r="G172" s="4">
+        <v>3.0450000000000001E-2</v>
+      </c>
+      <c r="H172" s="3">
+        <v>169.03874200000001</v>
+      </c>
+      <c r="I172" s="4">
+        <v>3.39E-2</v>
+      </c>
+      <c r="J172" s="3">
+        <v>188.33</v>
+      </c>
+      <c r="K172" s="4">
+        <v>3.7949999999999998E-2</v>
+      </c>
+      <c r="L172" s="3">
+        <v>206.25831600000001</v>
+      </c>
+      <c r="M172" s="4">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="N172" s="3">
+        <v>225.47</v>
+      </c>
+      <c r="O172" s="4">
+        <v>4.1957142000000003E-2</v>
+      </c>
+      <c r="P172" s="3">
+        <v>186.12641378292861</v>
+      </c>
+      <c r="Q172" s="4">
+        <v>3.2146898E-2</v>
+      </c>
+      <c r="R172" s="3">
+        <v>113.43081025403011</v>
+      </c>
+      <c r="S172" s="4">
+        <v>4.2599999999999999E-2</v>
+      </c>
+      <c r="T172" s="3">
+        <v>130.57</v>
+      </c>
+      <c r="U172" s="4">
+        <v>4.87E-2</v>
+      </c>
+      <c r="V172" s="3">
+        <v>151.055069</v>
+      </c>
+      <c r="W172" s="4">
+        <v>5.4800000000000001E-2</v>
+      </c>
+      <c r="X172" s="3">
+        <v>174.12</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>6.2549999999999994E-2</v>
+      </c>
+      <c r="Z172" s="3">
+        <v>190.98402100000001</v>
+      </c>
+      <c r="AA172" s="4">
+        <v>7.0300000000000001E-2</v>
+      </c>
+      <c r="AB172" s="3">
+        <v>208.45</v>
+      </c>
+      <c r="AC172" s="4">
+        <v>7.4017082999999997E-2</v>
+      </c>
+      <c r="AD172" s="3">
+        <v>158.36656881752751</v>
+      </c>
+      <c r="AE172" s="4">
+        <v>1.168545E-2</v>
+      </c>
+      <c r="AF172" s="3">
+        <v>94.500557109537965</v>
+      </c>
+      <c r="AG172" s="4">
+        <v>3.0700000000000002E-2</v>
+      </c>
+      <c r="AH172" s="3">
+        <v>137.02000000000001</v>
+      </c>
+      <c r="AI172" s="4">
+        <v>3.5249999999999997E-2</v>
+      </c>
+      <c r="AJ172" s="3">
+        <v>153.44014000000001</v>
+      </c>
+      <c r="AK172" s="4">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="AL172" s="3">
+        <v>171.37</v>
+      </c>
+      <c r="AM172" s="4">
+        <v>4.385E-2</v>
+      </c>
+      <c r="AN172" s="3">
+        <v>188.98264599999999</v>
+      </c>
+      <c r="AO172" s="4">
+        <v>4.7899999999999998E-2</v>
+      </c>
+      <c r="AP172" s="3">
+        <v>207.92</v>
+      </c>
+      <c r="AQ172" s="4">
+        <v>5.2567221999999997E-2</v>
+      </c>
+      <c r="AR172" s="3">
+        <v>130.4418069283694</v>
+      </c>
+    </row>
+    <row r="173" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A173" s="2">
+        <v>45291</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C173" s="4">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="D173" s="3">
+        <v>131.14006069924901</v>
+      </c>
+      <c r="E173" s="4">
+        <v>2.93E-2</v>
+      </c>
+      <c r="F173" s="3">
+        <v>155.71</v>
+      </c>
+      <c r="G173" s="4">
+        <v>3.2550000000000003E-2</v>
+      </c>
+      <c r="H173" s="3">
+        <v>174.540954</v>
+      </c>
+      <c r="I173" s="4">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="J173" s="3">
+        <v>195.08</v>
+      </c>
+      <c r="K173" s="4">
+        <v>3.9300000000000002E-2</v>
+      </c>
+      <c r="L173" s="3">
+        <v>214.36426800000001</v>
+      </c>
+      <c r="M173" s="4">
+        <v>4.2799999999999998E-2</v>
+      </c>
+      <c r="N173" s="3">
+        <v>235.12</v>
+      </c>
+      <c r="O173" s="4">
+        <v>4.4928550999999997E-2</v>
+      </c>
+      <c r="P173" s="3">
+        <v>194.48880385702199</v>
+      </c>
+      <c r="Q173" s="4">
+        <v>2.6608707999999998E-2</v>
+      </c>
+      <c r="R173" s="3">
+        <v>116.449057562283</v>
+      </c>
+      <c r="S173" s="4">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="T173" s="3">
+        <v>134.66</v>
+      </c>
+      <c r="U173" s="4">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="V173" s="3">
+        <v>156.16073</v>
+      </c>
+      <c r="W173" s="4">
+        <v>3.6299999999999999E-2</v>
+      </c>
+      <c r="X173" s="3">
+        <v>180.45</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>3.9649999999999998E-2</v>
+      </c>
+      <c r="Z173" s="3">
+        <v>198.55653799999999</v>
+      </c>
+      <c r="AA173" s="4">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="AB173" s="3">
+        <v>217.41</v>
+      </c>
+      <c r="AC173" s="4">
+        <v>4.5863750000000002E-2</v>
+      </c>
+      <c r="AD173" s="3">
+        <v>165.62985353813241</v>
+      </c>
+      <c r="AE173" s="4">
+        <v>1.421915E-2</v>
+      </c>
+      <c r="AF173" s="3">
+        <v>95.844274706162054</v>
+      </c>
+      <c r="AG173" s="4">
+        <v>2.6100000000000002E-2</v>
+      </c>
+      <c r="AH173" s="3">
+        <v>140.6</v>
+      </c>
+      <c r="AI173" s="4">
+        <v>2.7349999999999999E-2</v>
+      </c>
+      <c r="AJ173" s="3">
+        <v>157.63672700000001</v>
+      </c>
+      <c r="AK173" s="4">
+        <v>2.86E-2</v>
+      </c>
+      <c r="AL173" s="3">
+        <v>176.27</v>
+      </c>
+      <c r="AM173" s="4">
+        <v>3.1099999999999999E-2</v>
+      </c>
+      <c r="AN173" s="3">
+        <v>194.860007</v>
+      </c>
+      <c r="AO173" s="4">
+        <v>3.3599999999999998E-2</v>
+      </c>
+      <c r="AP173" s="3">
+        <v>214.89</v>
+      </c>
+      <c r="AQ173" s="4">
+        <v>2.7855556E-2</v>
+      </c>
+      <c r="AR173" s="3">
+        <v>134.07533598600381</v>
+      </c>
+    </row>
+    <row r="174" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A174" s="2">
+        <v>45322</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C174" s="4">
+        <v>-2.689594E-3</v>
+      </c>
+      <c r="D174" s="3">
+        <v>130.7873471788327</v>
+      </c>
+      <c r="E174" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="F174" s="3">
+        <v>155.27000000000001</v>
+      </c>
+      <c r="G174" s="4">
+        <v>-2.4499999999999999E-3</v>
+      </c>
+      <c r="H174" s="3">
+        <v>174.113328</v>
+      </c>
+      <c r="I174" s="4">
+        <v>-2E-3</v>
+      </c>
+      <c r="J174" s="3">
+        <v>194.69</v>
+      </c>
+      <c r="K174" s="4">
+        <v>-4.4999999999999999E-4</v>
+      </c>
+      <c r="L174" s="3">
+        <v>214.26780400000001</v>
+      </c>
+      <c r="M174" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="N174" s="3">
+        <v>235.37</v>
+      </c>
+      <c r="O174" s="4">
+        <v>2.4307690000000002E-3</v>
+      </c>
+      <c r="P174" s="3">
+        <v>194.96156121228469</v>
+      </c>
+      <c r="Q174" s="4">
+        <v>-4.612929E-3</v>
+      </c>
+      <c r="R174" s="3">
+        <v>115.91188632763129</v>
+      </c>
+      <c r="S174" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="T174" s="3">
+        <v>134.53</v>
+      </c>
+      <c r="U174" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="V174" s="3">
+        <v>156.27004299999999</v>
+      </c>
+      <c r="W174" s="4">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="X174" s="3">
+        <v>180.88</v>
+      </c>
+      <c r="Y174" s="4">
+        <v>4.5500000000000002E-3</v>
+      </c>
+      <c r="Z174" s="3">
+        <v>199.45997</v>
+      </c>
+      <c r="AA174" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AB174" s="3">
+        <v>218.88</v>
+      </c>
+      <c r="AC174" s="4">
+        <v>8.0722220000000004E-3</v>
+      </c>
+      <c r="AD174" s="3">
+        <v>166.96685448571961</v>
+      </c>
+      <c r="AE174" s="4">
+        <v>-2.8108E-3</v>
+      </c>
+      <c r="AF174" s="3">
+        <v>95.57487561881797</v>
+      </c>
+      <c r="AG174" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="AH174" s="3">
+        <v>140.91999999999999</v>
+      </c>
+      <c r="AI174" s="4">
+        <v>6.7499999999999999E-3</v>
+      </c>
+      <c r="AJ174" s="3">
+        <v>158.70077499999999</v>
+      </c>
+      <c r="AK174" s="4">
+        <v>1.12E-2</v>
+      </c>
+      <c r="AL174" s="3">
+        <v>178.24</v>
+      </c>
+      <c r="AM174" s="4">
+        <v>1.44E-2</v>
+      </c>
+      <c r="AN174" s="3">
+        <v>197.66599099999999</v>
+      </c>
+      <c r="AO174" s="4">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="AP174" s="3">
+        <v>218.67</v>
+      </c>
+      <c r="AQ174" s="4">
+        <v>2.2845555E-2</v>
+      </c>
+      <c r="AR174" s="3">
+        <v>137.13836144841551</v>
+      </c>
+    </row>
+    <row r="175" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A175" s="2">
+        <v>45351</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C175" s="4">
+        <v>-3.217658E-3</v>
+      </c>
+      <c r="D175" s="3">
+        <v>130.36651822488389</v>
+      </c>
+      <c r="E175" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="F175" s="3">
+        <v>156.03</v>
+      </c>
+      <c r="G175" s="4">
+        <v>9.75E-3</v>
+      </c>
+      <c r="H175" s="3">
+        <v>175.81093300000001</v>
+      </c>
+      <c r="I175" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="J175" s="3">
+        <v>197.54</v>
+      </c>
+      <c r="K175" s="4">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="L175" s="3">
+        <v>218.4246</v>
+      </c>
+      <c r="M175" s="4">
+        <v>2.4199999999999999E-2</v>
+      </c>
+      <c r="N175" s="3">
+        <v>241.07</v>
+      </c>
+      <c r="O175" s="4">
+        <v>3.2200839000000002E-2</v>
+      </c>
+      <c r="P175" s="3">
+        <v>201.23948705607009</v>
+      </c>
+      <c r="Q175" s="4">
+        <v>-6.8283409999999999E-3</v>
+      </c>
+      <c r="R175" s="3">
+        <v>115.120400441833</v>
+      </c>
+      <c r="S175" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="T175" s="3">
+        <v>135.06</v>
+      </c>
+      <c r="U175" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="V175" s="3">
+        <v>157.723354</v>
+      </c>
+      <c r="W175" s="4">
+        <v>1.47E-2</v>
+      </c>
+      <c r="X175" s="3">
+        <v>183.55</v>
+      </c>
+      <c r="Y175" s="4">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="Z175" s="3">
+        <v>203.84808899999999</v>
+      </c>
+      <c r="AA175" s="4">
+        <v>2.93E-2</v>
+      </c>
+      <c r="AB175" s="3">
+        <v>225.31</v>
+      </c>
+      <c r="AC175" s="4">
+        <v>3.3838750000000001E-2</v>
+      </c>
+      <c r="AD175" s="3">
+        <v>172.61680413294829</v>
+      </c>
+      <c r="AE175" s="4">
+        <v>-3.9316660000000003E-3</v>
+      </c>
+      <c r="AF175" s="3">
+        <v>95.199107129893235</v>
+      </c>
+      <c r="AG175" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="AH175" s="3">
+        <v>141.71</v>
+      </c>
+      <c r="AI175" s="4">
+        <v>1.115E-2</v>
+      </c>
+      <c r="AJ175" s="3">
+        <v>160.47028900000001</v>
+      </c>
+      <c r="AK175" s="4">
+        <v>1.67E-2</v>
+      </c>
+      <c r="AL175" s="3">
+        <v>181.23</v>
+      </c>
+      <c r="AM175" s="4">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="AN175" s="3">
+        <v>201.91580999999999</v>
+      </c>
+      <c r="AO175" s="4">
+        <v>2.63E-2</v>
+      </c>
+      <c r="AP175" s="3">
+        <v>224.43</v>
+      </c>
+      <c r="AQ175" s="4">
+        <v>3.7663333E-2</v>
+      </c>
+      <c r="AR175" s="3">
+        <v>142.3034492227215</v>
+      </c>
+    </row>
+    <row r="176" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A176" s="2">
+        <v>45382</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C176" s="4">
+        <v>1.0481759E-2</v>
+      </c>
+      <c r="D176" s="3">
+        <v>131.73298865058629</v>
+      </c>
+      <c r="E176" s="4">
+        <v>1.7399999999999999E-2</v>
+      </c>
+      <c r="F176" s="3">
+        <v>158.75</v>
+      </c>
+      <c r="G176" s="4">
+        <v>2.035E-2</v>
+      </c>
+      <c r="H176" s="3">
+        <v>179.38868600000001</v>
+      </c>
+      <c r="I176" s="4">
+        <v>2.3300000000000001E-2</v>
+      </c>
+      <c r="J176" s="3">
+        <v>202.15</v>
+      </c>
+      <c r="K176" s="4">
+        <v>2.5649999999999999E-2</v>
+      </c>
+      <c r="L176" s="3">
+        <v>224.02718999999999</v>
+      </c>
+      <c r="M176" s="4">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="N176" s="3">
+        <v>247.82</v>
+      </c>
+      <c r="O176" s="4">
+        <v>3.1297942000000002E-2</v>
+      </c>
+      <c r="P176" s="3">
+        <v>207.5378688500607</v>
+      </c>
+      <c r="Q176" s="4">
+        <v>8.8583940000000003E-3</v>
+      </c>
+      <c r="R176" s="3">
+        <v>116.1401823063845</v>
+      </c>
+      <c r="S176" s="4">
+        <v>1.54E-2</v>
+      </c>
+      <c r="T176" s="3">
+        <v>137.13999999999999</v>
+      </c>
+      <c r="U176" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="V176" s="3">
+        <v>160.51505700000001</v>
+      </c>
+      <c r="W176" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="X176" s="3">
+        <v>187.21</v>
+      </c>
+      <c r="Y176" s="4">
+        <v>2.375E-2</v>
+      </c>
+      <c r="Z176" s="3">
+        <v>208.689481</v>
+      </c>
+      <c r="AA176" s="4">
+        <v>2.75E-2</v>
+      </c>
+      <c r="AB176" s="3">
+        <v>231.5</v>
+      </c>
+      <c r="AC176" s="4">
+        <v>2.867625E-2</v>
+      </c>
+      <c r="AD176" s="3">
+        <v>177.56680676246569</v>
+      </c>
+      <c r="AE176" s="4">
+        <v>5.3284659999999996E-3</v>
+      </c>
+      <c r="AF176" s="3">
+        <v>95.706372335465218</v>
+      </c>
+      <c r="AG176" s="4">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="AH176" s="3">
+        <v>143.94</v>
+      </c>
+      <c r="AI176" s="4">
+        <v>1.9300000000000001E-2</v>
+      </c>
+      <c r="AJ176" s="3">
+        <v>163.56736599999999</v>
+      </c>
+      <c r="AK176" s="4">
+        <v>2.29E-2</v>
+      </c>
+      <c r="AL176" s="3">
+        <v>185.37</v>
+      </c>
+      <c r="AM176" s="4">
+        <v>2.5049999999999999E-2</v>
+      </c>
+      <c r="AN176" s="3">
+        <v>206.97380100000001</v>
+      </c>
+      <c r="AO176" s="4">
+        <v>2.7199999999999998E-2</v>
+      </c>
+      <c r="AP176" s="3">
+        <v>230.55</v>
+      </c>
+      <c r="AQ176" s="4">
+        <v>2.6931666E-2</v>
+      </c>
+      <c r="AR176" s="3">
+        <v>146.13591818783581</v>
+      </c>
+    </row>
+    <row r="177" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A177" s="2">
+        <v>45412</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C177" s="4">
+        <v>-8.768194E-3</v>
+      </c>
+      <c r="D177" s="3">
+        <v>130.57792824989809</v>
+      </c>
+      <c r="E177" s="4">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="F177" s="3">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="G177" s="4">
+        <v>-1.0200000000000001E-2</v>
+      </c>
+      <c r="H177" s="3">
+        <v>177.558921</v>
+      </c>
+      <c r="I177" s="4">
+        <v>-1.06E-2</v>
+      </c>
+      <c r="J177" s="3">
+        <v>200</v>
+      </c>
+      <c r="K177" s="4">
+        <v>-1.1599999999999999E-2</v>
+      </c>
+      <c r="L177" s="3">
+        <v>221.42847499999999</v>
+      </c>
+      <c r="M177" s="4">
+        <v>-1.26E-2</v>
+      </c>
+      <c r="N177" s="3">
+        <v>244.69</v>
+      </c>
+      <c r="O177" s="4">
+        <v>-1.43E-2</v>
+      </c>
+      <c r="P177" s="3">
+        <v>204.57007732550491</v>
+      </c>
+      <c r="Q177" s="4">
+        <v>-3.9669750000000002E-3</v>
+      </c>
+      <c r="R177" s="3">
+        <v>115.67945710667961</v>
+      </c>
+      <c r="S177" s="4">
+        <v>-1.52E-2</v>
+      </c>
+      <c r="T177" s="3">
+        <v>135.06</v>
+      </c>
+      <c r="U177" s="4">
+        <v>-1.72E-2</v>
+      </c>
+      <c r="V177" s="3">
+        <v>157.754198</v>
+      </c>
+      <c r="W177" s="4">
+        <v>-1.9199999999999998E-2</v>
+      </c>
+      <c r="X177" s="3">
+        <v>183.62</v>
+      </c>
+      <c r="Y177" s="4">
+        <v>-2.2450000000000001E-2</v>
+      </c>
+      <c r="Z177" s="3">
+        <v>204.004403</v>
+      </c>
+      <c r="AA177" s="4">
+        <v>-2.5700000000000001E-2</v>
+      </c>
+      <c r="AB177" s="3">
+        <v>225.55</v>
+      </c>
+      <c r="AC177" s="4">
+        <v>-2.3306250000000001E-2</v>
+      </c>
+      <c r="AD177" s="3">
+        <v>173.428390372358</v>
+      </c>
+      <c r="AE177" s="4">
+        <v>-2.9559E-3</v>
+      </c>
+      <c r="AF177" s="3">
+        <v>95.423473869478812</v>
+      </c>
+      <c r="AG177" s="4">
+        <v>-1.2500000000000001E-2</v>
+      </c>
+      <c r="AH177" s="3">
+        <v>142.13</v>
+      </c>
+      <c r="AI177" s="4">
+        <v>-1.2500000000000001E-2</v>
+      </c>
+      <c r="AJ177" s="3">
+        <v>161.522774</v>
+      </c>
+      <c r="AK177" s="4">
+        <v>-1.2500000000000001E-2</v>
+      </c>
+      <c r="AL177" s="3">
+        <v>183.06</v>
+      </c>
+      <c r="AM177" s="4">
+        <v>-1.3299999999999999E-2</v>
+      </c>
+      <c r="AN177" s="3">
+        <v>204.22104899999999</v>
+      </c>
+      <c r="AO177" s="4">
+        <v>-1.41E-2</v>
+      </c>
+      <c r="AP177" s="3">
+        <v>227.29</v>
+      </c>
+      <c r="AQ177" s="4">
+        <v>-1.3984444E-2</v>
+      </c>
+      <c r="AR177" s="3">
+        <v>144.09228862354951</v>
+      </c>
+    </row>
+    <row r="178" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A178" s="2">
+        <v>45443</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C178" s="4">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="D178" s="3">
+        <v>131.94899649652211</v>
+      </c>
+      <c r="E178" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="F178" s="3">
+        <v>158.55000000000001</v>
+      </c>
+      <c r="G178" s="4">
+        <v>9.3500000000000007E-3</v>
+      </c>
+      <c r="H178" s="3">
+        <v>179.219097</v>
+      </c>
+      <c r="I178" s="4">
+        <v>1.01E-2</v>
+      </c>
+      <c r="J178" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="K178" s="4">
+        <v>1.145E-2</v>
+      </c>
+      <c r="L178" s="3">
+        <v>223.963831</v>
+      </c>
+      <c r="M178" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="N178" s="3">
+        <v>247.82</v>
+      </c>
+      <c r="O178" s="4">
+        <v>1.515E-2</v>
+      </c>
+      <c r="P178" s="3">
+        <v>207.66931399698629</v>
+      </c>
+      <c r="Q178" s="4">
+        <v>9.8376760000000001E-3</v>
+      </c>
+      <c r="R178" s="3">
+        <v>116.8174741255511</v>
+      </c>
+      <c r="S178" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="T178" s="3">
+        <v>137.05000000000001</v>
+      </c>
+      <c r="U178" s="4">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="V178" s="3">
+        <v>160.451795</v>
+      </c>
+      <c r="W178" s="4">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="X178" s="3">
+        <v>187.18</v>
+      </c>
+      <c r="Y178" s="4">
+        <v>2.3E-2</v>
+      </c>
+      <c r="Z178" s="3">
+        <v>208.696504</v>
+      </c>
+      <c r="AA178" s="4">
+        <v>2.6599999999999999E-2</v>
+      </c>
+      <c r="AB178" s="3">
+        <v>231.54</v>
+      </c>
+      <c r="AC178" s="4">
+        <v>2.3231354999999999E-2</v>
+      </c>
+      <c r="AD178" s="3">
+        <v>177.45736687617679</v>
+      </c>
+      <c r="AE178" s="4">
+        <v>2.2658330000000001E-3</v>
+      </c>
+      <c r="AF178" s="3">
+        <v>95.639687525546918</v>
+      </c>
+      <c r="AG178" s="4">
+        <v>7.6E-3</v>
+      </c>
+      <c r="AH178" s="3">
+        <v>143.21</v>
+      </c>
+      <c r="AI178" s="4">
+        <v>8.9499999999999996E-3</v>
+      </c>
+      <c r="AJ178" s="3">
+        <v>162.968402</v>
+      </c>
+      <c r="AK178" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="AL178" s="3">
+        <v>184.95</v>
+      </c>
+      <c r="AM178" s="4">
+        <v>1.2149999999999999E-2</v>
+      </c>
+      <c r="AN178" s="3">
+        <v>206.70233500000001</v>
+      </c>
+      <c r="AO178" s="4">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AP178" s="3">
+        <v>230.46</v>
+      </c>
+      <c r="AQ178" s="4">
+        <v>1.2322222000000001E-2</v>
+      </c>
+      <c r="AR178" s="3">
+        <v>145.86782579245701</v>
+      </c>
+    </row>
+    <row r="179" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A179" s="2">
+        <v>45473</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C179" s="4">
+        <v>8.2344140000000007E-3</v>
+      </c>
+      <c r="D179" s="3">
+        <v>133.03551916055889</v>
+      </c>
+      <c r="E179" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="F179" s="3">
+        <v>160.13</v>
+      </c>
+      <c r="G179" s="4">
+        <v>1.1299999999999999E-2</v>
+      </c>
+      <c r="H179" s="3">
+        <v>181.24427299999999</v>
+      </c>
+      <c r="I179" s="4">
+        <v>1.26E-2</v>
+      </c>
+      <c r="J179" s="3">
+        <v>204.56</v>
+      </c>
+      <c r="K179" s="4">
+        <v>1.38E-2</v>
+      </c>
+      <c r="L179" s="3">
+        <v>227.05453199999999</v>
+      </c>
+      <c r="M179" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="N179" s="3">
+        <v>251.53</v>
+      </c>
+      <c r="O179" s="4">
+        <v>1.8022222000000001E-2</v>
+      </c>
+      <c r="P179" s="3">
+        <v>211.41197647642761</v>
+      </c>
+      <c r="Q179" s="4">
+        <v>7.2438290000000002E-3</v>
+      </c>
+      <c r="R179" s="3">
+        <v>117.66367993232851</v>
+      </c>
+      <c r="S179" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="T179" s="3">
+        <v>138.43</v>
+      </c>
+      <c r="U179" s="4">
+        <v>1.14E-2</v>
+      </c>
+      <c r="V179" s="3">
+        <v>162.280946</v>
+      </c>
+      <c r="W179" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="X179" s="3">
+        <v>189.58</v>
+      </c>
+      <c r="Y179" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="Z179" s="3">
+        <v>211.88955999999999</v>
+      </c>
+      <c r="AA179" s="4">
+        <v>1.78E-2</v>
+      </c>
+      <c r="AB179" s="3">
+        <v>235.66</v>
+      </c>
+      <c r="AC179" s="4">
+        <v>2.261875E-2</v>
+      </c>
+      <c r="AD179" s="3">
+        <v>181.47123069320739</v>
+      </c>
+      <c r="AE179" s="4">
+        <v>4.7590999999999996E-3</v>
+      </c>
+      <c r="AF179" s="3">
+        <v>96.094846362449744</v>
+      </c>
+      <c r="AG179" s="4">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="AH179" s="3">
+        <v>144.96</v>
+      </c>
+      <c r="AI179" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="AJ179" s="3">
+        <v>165.29885100000001</v>
+      </c>
+      <c r="AK179" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AL179" s="3">
+        <v>187.99</v>
+      </c>
+      <c r="AM179" s="4">
+        <v>1.7250000000000001E-2</v>
+      </c>
+      <c r="AN179" s="3">
+        <v>210.26795000000001</v>
+      </c>
+      <c r="AO179" s="4">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="AP179" s="3">
+        <v>234.64</v>
+      </c>
+      <c r="AQ179" s="4">
+        <v>2.8349444000000001E-2</v>
+      </c>
+      <c r="AR179" s="3">
+        <v>150.003097551162</v>
+      </c>
+    </row>
+    <row r="180" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A180" s="2">
+        <v>45504</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C180" s="4">
+        <v>1.0748891E-2</v>
+      </c>
+      <c r="D180" s="3">
+        <v>134.46550345514419</v>
+      </c>
+      <c r="E180" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="F180" s="3">
+        <v>161.78</v>
+      </c>
+      <c r="G180" s="4">
+        <v>9.9500000000000005E-3</v>
+      </c>
+      <c r="H180" s="3">
+        <v>183.047653</v>
+      </c>
+      <c r="I180" s="4">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="J180" s="3">
+        <v>206.52</v>
+      </c>
+      <c r="K180" s="4">
+        <v>8.0499999999999999E-3</v>
+      </c>
+      <c r="L180" s="3">
+        <v>228.88232099999999</v>
+      </c>
+      <c r="M180" s="4">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="N180" s="3">
+        <v>253.17</v>
+      </c>
+      <c r="O180" s="4">
+        <v>1.162356E-3</v>
+      </c>
+      <c r="P180" s="3">
+        <v>211.65771245575689</v>
+      </c>
+      <c r="Q180" s="4">
+        <v>1.3533085E-2</v>
+      </c>
+      <c r="R180" s="3">
+        <v>119.2560325142655</v>
+      </c>
+      <c r="S180" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="T180" s="3">
+        <v>140.51</v>
+      </c>
+      <c r="U180" s="4">
+        <v>1.515E-2</v>
+      </c>
+      <c r="V180" s="3">
+        <v>164.73950199999999</v>
+      </c>
+      <c r="W180" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="X180" s="3">
+        <v>192.48</v>
+      </c>
+      <c r="Y180" s="4">
+        <v>1.355E-2</v>
+      </c>
+      <c r="Z180" s="3">
+        <v>214.76066399999999</v>
+      </c>
+      <c r="AA180" s="4">
+        <v>1.18E-2</v>
+      </c>
+      <c r="AB180" s="3">
+        <v>238.44</v>
+      </c>
+      <c r="AC180" s="4">
+        <v>7.1089999999999999E-3</v>
+      </c>
+      <c r="AD180" s="3">
+        <v>182.76130967220541</v>
+      </c>
+      <c r="AE180" s="4">
+        <v>5.2890000000000003E-3</v>
+      </c>
+      <c r="AF180" s="3">
+        <v>96.603092004860756</v>
+      </c>
+      <c r="AG180" s="4">
+        <v>1.04E-2</v>
+      </c>
+      <c r="AH180" s="3">
+        <v>146.47</v>
+      </c>
+      <c r="AI180" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="AJ180" s="3">
+        <v>166.85265999999999</v>
+      </c>
+      <c r="AK180" s="4">
+        <v>8.3999999999999995E-3</v>
+      </c>
+      <c r="AL180" s="3">
+        <v>189.58</v>
+      </c>
+      <c r="AM180" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="AN180" s="3">
+        <v>211.613665</v>
+      </c>
+      <c r="AO180" s="4">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="AP180" s="3">
+        <v>235.66</v>
+      </c>
+      <c r="AQ180" s="4">
+        <v>-1.6661875E-2</v>
+      </c>
+      <c r="AR180" s="3">
+        <v>147.50376469015171</v>
+      </c>
+    </row>
+    <row r="181" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A181" s="2">
+        <v>45535</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C181" s="4">
+        <v>6.3499999999999997E-3</v>
+      </c>
+      <c r="D181" s="3">
+        <v>135.31935940208439</v>
+      </c>
+      <c r="E181" s="4">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="F181" s="3">
+        <v>162.61000000000001</v>
+      </c>
+      <c r="G181" s="4">
+        <v>4.0499999999999998E-3</v>
+      </c>
+      <c r="H181" s="3">
+        <v>183.788996</v>
+      </c>
+      <c r="I181" s="4">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J181" s="3">
+        <v>207.12</v>
+      </c>
+      <c r="K181" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="L181" s="3">
+        <v>229.385862</v>
+      </c>
+      <c r="M181" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N181" s="3">
+        <v>253.55</v>
+      </c>
+      <c r="O181" s="4">
+        <v>5.5714200000000005E-4</v>
+      </c>
+      <c r="P181" s="3">
+        <v>211.77563585698991</v>
+      </c>
+      <c r="Q181" s="4">
+        <v>1.4660276999999999E-2</v>
+      </c>
+      <c r="R181" s="3">
+        <v>121.0043589848456</v>
+      </c>
+      <c r="S181" s="4">
+        <v>1.4800000000000001E-2</v>
+      </c>
+      <c r="T181" s="3">
+        <v>142.6</v>
+      </c>
+      <c r="U181" s="4">
+        <v>1.545E-2</v>
+      </c>
+      <c r="V181" s="3">
+        <v>167.284727</v>
+      </c>
+      <c r="W181" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="X181" s="3">
+        <v>195.58</v>
+      </c>
+      <c r="Y181" s="4">
+        <v>1.8149999999999999E-2</v>
+      </c>
+      <c r="Z181" s="3">
+        <v>218.65857</v>
+      </c>
+      <c r="AA181" s="4">
+        <v>2.0199999999999999E-2</v>
+      </c>
+      <c r="AB181" s="3">
+        <v>243.26</v>
+      </c>
+      <c r="AC181" s="4">
+        <v>2.3349000000000002E-2</v>
+      </c>
+      <c r="AD181" s="3">
+        <v>187.02860349174171</v>
+      </c>
+      <c r="AE181" s="4">
+        <v>4.3539E-3</v>
+      </c>
+      <c r="AF181" s="3">
+        <v>97.023692207140712</v>
+      </c>
+      <c r="AG181" s="4">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="AH181" s="3">
+        <v>147.27000000000001</v>
+      </c>
+      <c r="AI181" s="4">
+        <v>4.3499999999999997E-3</v>
+      </c>
+      <c r="AJ181" s="3">
+        <v>167.57846900000001</v>
+      </c>
+      <c r="AK181" s="4">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="AL181" s="3">
+        <v>190.18</v>
+      </c>
+      <c r="AM181" s="4">
+        <v>3.5500000000000002E-3</v>
+      </c>
+      <c r="AN181" s="3">
+        <v>212.36489399999999</v>
+      </c>
+      <c r="AO181" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="AP181" s="3">
+        <v>236.57</v>
+      </c>
+      <c r="AQ181" s="4">
+        <v>8.6256249999999996E-3</v>
+      </c>
+      <c r="AR181" s="3">
+        <v>148.7760768504572</v>
+      </c>
+    </row>
+    <row r="182" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A182" s="2">
+        <v>45565</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C182" s="4">
+        <v>5.8665080000000003E-3</v>
+      </c>
+      <c r="D182" s="3">
+        <v>136.11321150657159</v>
+      </c>
+      <c r="E182" s="4">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="F182" s="3">
+        <v>163.4</v>
+      </c>
+      <c r="G182" s="4">
+        <v>4.5500000000000002E-3</v>
+      </c>
+      <c r="H182" s="3">
+        <v>184.625236</v>
+      </c>
+      <c r="I182" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="J182" s="3">
+        <v>208</v>
+      </c>
+      <c r="K182" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="L182" s="3">
+        <v>229.84463400000001</v>
+      </c>
+      <c r="M182" s="4">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="N182" s="3">
+        <v>253.51</v>
+      </c>
+      <c r="O182" s="4">
+        <v>-1.7698410000000001E-3</v>
+      </c>
+      <c r="P182" s="3">
+        <v>211.40082665384921</v>
+      </c>
+      <c r="Q182" s="4">
+        <v>1.1384623E-2</v>
+      </c>
+      <c r="R182" s="3">
+        <v>122.38194799324479</v>
+      </c>
+      <c r="S182" s="4">
+        <v>1.34E-2</v>
+      </c>
+      <c r="T182" s="3">
+        <v>144.51</v>
+      </c>
+      <c r="U182" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="V182" s="3">
+        <v>169.67689899999999</v>
+      </c>
+      <c r="W182" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="X182" s="3">
+        <v>198.55</v>
+      </c>
+      <c r="Y182" s="4">
+        <v>1.5800000000000002E-2</v>
+      </c>
+      <c r="Z182" s="3">
+        <v>222.11337499999999</v>
+      </c>
+      <c r="AA182" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AB182" s="3">
+        <v>247.26</v>
+      </c>
+      <c r="AC182" s="4">
+        <v>2.2814999999999998E-2</v>
+      </c>
+      <c r="AD182" s="3">
+        <v>191.29566108040581</v>
+      </c>
+      <c r="AE182" s="4">
+        <v>5.7888999999999996E-3</v>
+      </c>
+      <c r="AF182" s="3">
+        <v>97.585352658958627</v>
+      </c>
+      <c r="AG182" s="4">
+        <v>9.1999999999999998E-3</v>
+      </c>
+      <c r="AH182" s="3">
+        <v>148.63</v>
+      </c>
+      <c r="AI182" s="4">
+        <v>9.4500000000000001E-3</v>
+      </c>
+      <c r="AJ182" s="3">
+        <v>169.16208499999999</v>
+      </c>
+      <c r="AK182" s="4">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="AL182" s="3">
+        <v>192.03</v>
+      </c>
+      <c r="AM182" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="AN182" s="3">
+        <v>214.48854299999999</v>
+      </c>
+      <c r="AO182" s="4">
+        <v>1.03E-2</v>
+      </c>
+      <c r="AP182" s="3">
+        <v>239</v>
+      </c>
+      <c r="AQ182" s="4">
+        <v>1.3015624999999999E-2</v>
+      </c>
+      <c r="AR182" s="3">
+        <v>150.71249047571391</v>
+      </c>
+    </row>
+    <row r="183" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A183" s="2">
+        <v>45596</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C183" s="4">
+        <v>-8.3510949999999994E-3</v>
+      </c>
+      <c r="D183" s="3">
+        <v>134.97651714652511</v>
+      </c>
+      <c r="E183" s="4">
+        <v>-5.1999999999999998E-3</v>
+      </c>
+      <c r="F183" s="3">
+        <v>162.56</v>
+      </c>
+      <c r="G183" s="4">
+        <v>-4.2500000000000003E-3</v>
+      </c>
+      <c r="H183" s="3">
+        <v>183.84057899999999</v>
+      </c>
+      <c r="I183" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="J183" s="3">
+        <v>207.31</v>
+      </c>
+      <c r="K183" s="4">
+        <v>-1.0499999999999999E-3</v>
+      </c>
+      <c r="L183" s="3">
+        <v>229.603297</v>
+      </c>
+      <c r="M183" s="4">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N183" s="3">
+        <v>253.8</v>
+      </c>
+      <c r="O183" s="4">
+        <v>1.4611940000000001E-3</v>
+      </c>
+      <c r="P183" s="3">
+        <v>211.70972427335079</v>
+      </c>
+      <c r="Q183" s="4">
+        <v>-2.1411165999999999E-2</v>
+      </c>
+      <c r="R183" s="3">
+        <v>119.761607789358</v>
+      </c>
+      <c r="S183" s="4">
+        <v>-1.7899999999999999E-2</v>
+      </c>
+      <c r="T183" s="3">
+        <v>141.91999999999999</v>
+      </c>
+      <c r="U183" s="4">
+        <v>-1.8499999999999999E-2</v>
+      </c>
+      <c r="V183" s="3">
+        <v>166.53787600000001</v>
+      </c>
+      <c r="W183" s="4">
+        <v>-1.9099999999999999E-2</v>
+      </c>
+      <c r="X183" s="3">
+        <v>194.75</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>-2.12E-2</v>
+      </c>
+      <c r="Z183" s="3">
+        <v>217.404572</v>
+      </c>
+      <c r="AA183" s="4">
+        <v>-2.3300000000000001E-2</v>
+      </c>
+      <c r="AB183" s="3">
+        <v>241.49</v>
+      </c>
+      <c r="AC183" s="4">
+        <v>-2.2481195999999998E-2</v>
+      </c>
+      <c r="AD183" s="3">
+        <v>186.99510582970771</v>
+      </c>
+      <c r="AE183" s="4">
+        <v>-5.5878330000000004E-3</v>
+      </c>
+      <c r="AF183" s="3">
+        <v>97.040062005054267</v>
+      </c>
+      <c r="AG183" s="4">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="AH183" s="3">
+        <v>147.52000000000001</v>
+      </c>
+      <c r="AI183" s="4">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="AJ183" s="3">
+        <v>167.89337</v>
+      </c>
+      <c r="AK183" s="4">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="AL183" s="3">
+        <v>190.59</v>
+      </c>
+      <c r="AM183" s="4">
+        <v>-7.9500000000000005E-3</v>
+      </c>
+      <c r="AN183" s="3">
+        <v>212.78335899999999</v>
+      </c>
+      <c r="AO183" s="4">
+        <v>-8.3999999999999995E-3</v>
+      </c>
+      <c r="AP183" s="3">
+        <v>237</v>
+      </c>
+      <c r="AQ183" s="4">
+        <v>-9.7883329999999998E-3</v>
+      </c>
+      <c r="AR183" s="3">
+        <v>149.23726643167831</v>
+      </c>
+    </row>
+    <row r="184" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A184" s="2">
+        <v>45626</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" s="4">
+        <v>9.140614E-3</v>
+      </c>
+      <c r="D184" s="3">
+        <v>136.21028538882589</v>
+      </c>
+      <c r="E184" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="F184" s="3">
+        <v>165.22</v>
+      </c>
+      <c r="G184" s="4">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="H184" s="3">
+        <v>187.49900600000001</v>
+      </c>
+      <c r="I184" s="4">
+        <v>2.3400000000000001E-2</v>
+      </c>
+      <c r="J184" s="3">
+        <v>212.17</v>
+      </c>
+      <c r="K184" s="4">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="L184" s="3">
+        <v>235.871467</v>
+      </c>
+      <c r="M184" s="4">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="N184" s="3">
+        <v>261.70999999999998</v>
+      </c>
+      <c r="O184" s="4">
+        <v>3.7815695000000003E-2</v>
+      </c>
+      <c r="P184" s="3">
+        <v>219.71567463500591</v>
+      </c>
+      <c r="Q184" s="4">
+        <v>5.14694E-3</v>
+      </c>
+      <c r="R184" s="3">
+        <v>120.3780135989534</v>
+      </c>
+      <c r="S184" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="T184" s="3">
+        <v>143.63999999999999</v>
+      </c>
+      <c r="U184" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="V184" s="3">
+        <v>169.06925200000001</v>
+      </c>
+      <c r="W184" s="4">
+        <v>1.83E-2</v>
+      </c>
+      <c r="X184" s="3">
+        <v>198.31</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>2.215E-2</v>
+      </c>
+      <c r="Z184" s="3">
+        <v>222.22008299999999</v>
+      </c>
+      <c r="AA184" s="4">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="AB184" s="3">
+        <v>247.76</v>
+      </c>
+      <c r="AC184" s="4">
+        <v>1.5466666E-2</v>
+      </c>
+      <c r="AD184" s="3">
+        <v>189.88729667521039</v>
+      </c>
+      <c r="AE184" s="4">
+        <v>8.2307999999999999E-3</v>
+      </c>
+      <c r="AF184" s="3">
+        <v>97.838779347405463</v>
+      </c>
+      <c r="AG184" s="4">
+        <v>2.1899999999999999E-2</v>
+      </c>
+      <c r="AH184" s="3">
+        <v>150.75</v>
+      </c>
+      <c r="AI184" s="4">
+        <v>2.7150000000000001E-2</v>
+      </c>
+      <c r="AJ184" s="3">
+        <v>172.45167499999999</v>
+      </c>
+      <c r="AK184" s="4">
+        <v>3.2399999999999998E-2</v>
+      </c>
+      <c r="AL184" s="3">
+        <v>196.77</v>
+      </c>
+      <c r="AM184" s="4">
+        <v>3.6200000000000003E-2</v>
+      </c>
+      <c r="AN184" s="3">
+        <v>220.48611600000001</v>
+      </c>
+      <c r="AO184" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="AP184" s="3">
+        <v>246.48</v>
+      </c>
+      <c r="AQ184" s="4">
+        <v>4.2885E-2</v>
+      </c>
+      <c r="AR184" s="3">
+        <v>155.6373066026008</v>
+      </c>
+    </row>
+    <row r="185" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A185" s="2">
+        <v>45657</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" s="4">
+        <v>-6.9499999999999996E-3</v>
+      </c>
+      <c r="D185" s="3">
+        <v>135.26362390537349</v>
+      </c>
+      <c r="E185" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="F185" s="3">
+        <v>163.9</v>
+      </c>
+      <c r="G185" s="4">
+        <v>-9.4500000000000001E-3</v>
+      </c>
+      <c r="H185" s="3">
+        <v>185.72714099999999</v>
+      </c>
+      <c r="I185" s="4">
+        <v>-1.09E-2</v>
+      </c>
+      <c r="J185" s="3">
+        <v>209.86</v>
+      </c>
+      <c r="K185" s="4">
+        <v>-1.17E-2</v>
+      </c>
+      <c r="L185" s="3">
+        <v>233.111771</v>
+      </c>
+      <c r="M185" s="4">
+        <v>-1.2500000000000001E-2</v>
+      </c>
+      <c r="N185" s="3">
+        <v>258.43</v>
+      </c>
+      <c r="O185" s="4">
+        <v>-1.0422891E-2</v>
+      </c>
+      <c r="P185" s="3">
+        <v>217.4256021072938</v>
+      </c>
+      <c r="Q185" s="4">
+        <v>-9.8604390000000004E-3</v>
+      </c>
+      <c r="R185" s="3">
+        <v>119.1910335389197</v>
+      </c>
+      <c r="S185" s="4">
+        <v>-1.46E-2</v>
+      </c>
+      <c r="T185" s="3">
+        <v>141.54</v>
+      </c>
+      <c r="U185" s="4">
+        <v>-1.685E-2</v>
+      </c>
+      <c r="V185" s="3">
+        <v>166.22043500000001</v>
+      </c>
+      <c r="W185" s="4">
+        <v>-1.9099999999999999E-2</v>
+      </c>
+      <c r="X185" s="3">
+        <v>194.52</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>-2.1299999999999999E-2</v>
+      </c>
+      <c r="Z185" s="3">
+        <v>217.486795</v>
+      </c>
+      <c r="AA185" s="4">
+        <v>-2.35E-2</v>
+      </c>
+      <c r="AB185" s="3">
+        <v>241.94</v>
+      </c>
+      <c r="AC185" s="4">
+        <v>-2.2775E-2</v>
+      </c>
+      <c r="AD185" s="3">
+        <v>185.56261349343251</v>
+      </c>
+      <c r="AE185" s="4">
+        <v>-1.345733E-3</v>
+      </c>
+      <c r="AF185" s="3">
+        <v>97.707114473357947</v>
+      </c>
+      <c r="AG185" s="4">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="AH185" s="3">
+        <v>149.75</v>
+      </c>
+      <c r="AI185" s="4">
+        <v>-7.3000000000000001E-3</v>
+      </c>
+      <c r="AJ185" s="3">
+        <v>171.19277700000001</v>
+      </c>
+      <c r="AK185" s="4">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="AL185" s="3">
+        <v>195.2</v>
+      </c>
+      <c r="AM185" s="4">
+        <v>-7.9500000000000005E-3</v>
+      </c>
+      <c r="AN185" s="3">
+        <v>218.73325199999999</v>
+      </c>
+      <c r="AO185" s="4">
+        <v>-7.9000000000000008E-3</v>
+      </c>
+      <c r="AP185" s="3">
+        <v>244.54</v>
+      </c>
+      <c r="AQ185" s="4">
+        <v>2.1211120000000001E-3</v>
+      </c>
+      <c r="AR185" s="3">
+        <v>155.96743076128331</v>
+      </c>
+    </row>
+    <row r="186" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A186" s="2">
+        <v>45688</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C186" s="4">
+        <v>8.5969110000000005E-3</v>
+      </c>
+      <c r="D186" s="3">
+        <v>136.4264732416255</v>
+      </c>
+      <c r="E186" s="4">
+        <v>2.07E-2</v>
+      </c>
+      <c r="F186" s="3">
+        <v>167.28</v>
+      </c>
+      <c r="G186" s="4">
+        <v>2.5850000000000001E-2</v>
+      </c>
+      <c r="H186" s="3">
+        <v>190.528187</v>
+      </c>
+      <c r="I186" s="4">
+        <v>3.1E-2</v>
+      </c>
+      <c r="J186" s="3">
+        <v>216.38</v>
+      </c>
+      <c r="K186" s="4">
+        <v>3.5049999999999998E-2</v>
+      </c>
+      <c r="L186" s="3">
+        <v>241.28233800000001</v>
+      </c>
+      <c r="M186" s="4">
+        <v>3.9100000000000003E-2</v>
+      </c>
+      <c r="N186" s="3">
+        <v>268.52999999999997</v>
+      </c>
+      <c r="O186" s="4">
+        <v>4.4933332999999999E-2</v>
+      </c>
+      <c r="P186" s="3">
+        <v>227.19525908950629</v>
+      </c>
+      <c r="Q186" s="4">
+        <v>5.277655E-3</v>
+      </c>
+      <c r="R186" s="3">
+        <v>119.82008269303159</v>
+      </c>
+      <c r="S186" s="4">
+        <v>1.5900000000000001E-2</v>
+      </c>
+      <c r="T186" s="3">
+        <v>143.79</v>
+      </c>
+      <c r="U186" s="4">
+        <v>2.0650000000000002E-2</v>
+      </c>
+      <c r="V186" s="3">
+        <v>169.65288699999999</v>
+      </c>
+      <c r="W186" s="4">
+        <v>2.5399999999999999E-2</v>
+      </c>
+      <c r="X186" s="3">
+        <v>199.46</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>2.9850000000000002E-2</v>
+      </c>
+      <c r="Z186" s="3">
+        <v>223.97877600000001</v>
+      </c>
+      <c r="AA186" s="4">
+        <v>3.4299999999999997E-2</v>
+      </c>
+      <c r="AB186" s="3">
+        <v>250.25</v>
+      </c>
+      <c r="AC186" s="4">
+        <v>4.2252630999999999E-2</v>
+      </c>
+      <c r="AD186" s="3">
+        <v>193.40312212876611</v>
+      </c>
+      <c r="AE186" s="4">
+        <v>-7.5383299999999998E-4</v>
+      </c>
+      <c r="AF186" s="3">
+        <v>97.63345962613316</v>
+      </c>
+      <c r="AG186" s="4">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="AH186" s="3">
+        <v>151.75</v>
+      </c>
+      <c r="AI186" s="4">
+        <v>1.925E-2</v>
+      </c>
+      <c r="AJ186" s="3">
+        <v>174.488238</v>
+      </c>
+      <c r="AK186" s="4">
+        <v>2.52E-2</v>
+      </c>
+      <c r="AL186" s="3">
+        <v>200.12</v>
+      </c>
+      <c r="AM186" s="4">
+        <v>3.0450000000000001E-2</v>
+      </c>
+      <c r="AN186" s="3">
+        <v>225.39367899999999</v>
+      </c>
+      <c r="AO186" s="4">
+        <v>3.5700000000000003E-2</v>
+      </c>
+      <c r="AP186" s="3">
+        <v>253.26</v>
+      </c>
+      <c r="AQ186" s="4">
+        <v>4.3281E-2</v>
+      </c>
+      <c r="AR186" s="3">
+        <v>162.71785713206231</v>
+      </c>
+    </row>
+    <row r="187" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A187" s="2">
+        <v>45716</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C187" s="4">
+        <v>5.4013350000000002E-3</v>
+      </c>
+      <c r="D187" s="3">
+        <v>137.16335832647209</v>
+      </c>
+      <c r="E187" s="4">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="F187" s="3">
+        <v>166.89</v>
+      </c>
+      <c r="G187" s="4">
+        <v>-7.1500000000000001E-3</v>
+      </c>
+      <c r="H187" s="3">
+        <v>189.16591099999999</v>
+      </c>
+      <c r="I187" s="4">
+        <v>-1.1900000000000001E-2</v>
+      </c>
+      <c r="J187" s="3">
+        <v>213.8</v>
+      </c>
+      <c r="K187" s="4">
+        <v>-1.6750000000000001E-2</v>
+      </c>
+      <c r="L187" s="3">
+        <v>237.240859</v>
+      </c>
+      <c r="M187" s="4">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="N187" s="3">
+        <v>262.73</v>
+      </c>
+      <c r="O187" s="4">
+        <v>-2.3239655000000001E-2</v>
+      </c>
+      <c r="P187" s="3">
+        <v>221.91531965063061</v>
+      </c>
+      <c r="Q187" s="4">
+        <v>1.3018161E-2</v>
+      </c>
+      <c r="R187" s="3">
+        <v>121.37991982056271</v>
+      </c>
+      <c r="S187" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="T187" s="3">
+        <v>144.35</v>
+      </c>
+      <c r="U187" s="4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="V187" s="3">
+        <v>169.70378299999999</v>
+      </c>
+      <c r="W187" s="4">
+        <v>-3.3E-3</v>
+      </c>
+      <c r="X187" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>-8.3499999999999998E-3</v>
+      </c>
+      <c r="Z187" s="3">
+        <v>222.108553</v>
+      </c>
+      <c r="AA187" s="4">
+        <v>-1.34E-2</v>
+      </c>
+      <c r="AB187" s="3">
+        <v>246.89</v>
+      </c>
+      <c r="AC187" s="4">
+        <v>-2.4169E-2</v>
+      </c>
+      <c r="AD187" s="3">
+        <v>188.728762070036</v>
+      </c>
+      <c r="AE187" s="4">
+        <v>5.1765659999999996E-3</v>
+      </c>
+      <c r="AF187" s="3">
+        <v>98.138865673696174</v>
+      </c>
+      <c r="AG187" s="4">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="AH187" s="3">
+        <v>151.97999999999999</v>
+      </c>
+      <c r="AI187" s="4">
+        <v>-1.4499999999999999E-3</v>
+      </c>
+      <c r="AJ187" s="3">
+        <v>174.23523</v>
+      </c>
+      <c r="AK187" s="4">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="AL187" s="3">
+        <v>199.22</v>
+      </c>
+      <c r="AM187" s="4">
+        <v>-6.1500000000000001E-3</v>
+      </c>
+      <c r="AN187" s="3">
+        <v>224.007508</v>
+      </c>
+      <c r="AO187" s="4">
+        <v>-7.7999999999999996E-3</v>
+      </c>
+      <c r="AP187" s="3">
+        <v>251.3</v>
+      </c>
+      <c r="AQ187" s="4">
+        <v>-2.6623999999999998E-2</v>
+      </c>
+      <c r="AR187" s="3">
+        <v>158.38565690377831</v>
+      </c>
+    </row>
+    <row r="188" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A188" s="2">
+        <v>45747</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C188" s="4">
+        <v>-2.0270560000000002E-3</v>
+      </c>
+      <c r="D188" s="3">
+        <v>136.88532051799621</v>
+      </c>
+      <c r="E188" s="4">
+        <v>-1.5599999999999999E-2</v>
+      </c>
+      <c r="F188" s="3">
+        <v>164.28</v>
+      </c>
+      <c r="G188" s="4">
+        <v>-2.23E-2</v>
+      </c>
+      <c r="H188" s="3">
+        <v>184.94751099999999</v>
+      </c>
+      <c r="I188" s="4">
+        <v>-2.9000000000000001E-2</v>
+      </c>
+      <c r="J188" s="3">
+        <v>207.59</v>
+      </c>
+      <c r="K188" s="4">
+        <v>-3.6600000000000001E-2</v>
+      </c>
+      <c r="L188" s="3">
+        <v>228.55784399999999</v>
+      </c>
+      <c r="M188" s="4">
+        <v>-4.4200000000000003E-2</v>
+      </c>
+      <c r="N188" s="3">
+        <v>251.13</v>
+      </c>
+      <c r="O188" s="4">
+        <v>-5.1299999999999998E-2</v>
+      </c>
+      <c r="P188" s="3">
+        <v>210.53106375255319</v>
+      </c>
+      <c r="Q188" s="4">
+        <v>5.4634890000000002E-3</v>
+      </c>
+      <c r="R188" s="3">
+        <v>122.0430776773233</v>
+      </c>
+      <c r="S188" s="4">
+        <v>-6.4000000000000003E-3</v>
+      </c>
+      <c r="T188" s="3">
+        <v>143.43</v>
+      </c>
+      <c r="U188" s="4">
+        <v>-1.11E-2</v>
+      </c>
+      <c r="V188" s="3">
+        <v>167.82007100000001</v>
+      </c>
+      <c r="W188" s="4">
+        <v>-1.5800000000000002E-2</v>
+      </c>
+      <c r="X188" s="3">
+        <v>195.66</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>-2.1899999999999999E-2</v>
+      </c>
+      <c r="Z188" s="3">
+        <v>217.24437599999999</v>
+      </c>
+      <c r="AA188" s="4">
+        <v>-2.8000000000000001E-2</v>
+      </c>
+      <c r="AB188" s="3">
+        <v>239.97</v>
+      </c>
+      <c r="AC188" s="4">
+        <v>-3.4788429000000003E-2</v>
+      </c>
+      <c r="AD188" s="3">
+        <v>182.1631849305046</v>
+      </c>
+      <c r="AE188" s="4">
+        <v>-4.1844660000000004E-3</v>
+      </c>
+      <c r="AF188" s="3">
+        <v>97.728206927006028</v>
+      </c>
+      <c r="AG188" s="4">
+        <v>-2.2700000000000001E-2</v>
+      </c>
+      <c r="AH188" s="3">
+        <v>148.54</v>
+      </c>
+      <c r="AI188" s="4">
+        <v>-3.1449999999999999E-2</v>
+      </c>
+      <c r="AJ188" s="3">
+        <v>168.75553199999999</v>
+      </c>
+      <c r="AK188" s="4">
+        <v>-4.02E-2</v>
+      </c>
+      <c r="AL188" s="3">
+        <v>191.22</v>
+      </c>
+      <c r="AM188" s="4">
+        <v>-4.7300000000000002E-2</v>
+      </c>
+      <c r="AN188" s="3">
+        <v>213.41195300000001</v>
+      </c>
+      <c r="AO188" s="4">
+        <v>-5.4399999999999997E-2</v>
+      </c>
+      <c r="AP188" s="3">
+        <v>237.62</v>
+      </c>
+      <c r="AQ188" s="4">
+        <v>-6.9199999999999998E-2</v>
+      </c>
+      <c r="AR188" s="3">
+        <v>147.42536944603691</v>
+      </c>
+    </row>
+    <row r="189" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A189" s="2">
+        <v>45777</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C189" s="4">
+        <v>5.7186229999999999E-3</v>
+      </c>
+      <c r="D189" s="3">
+        <v>137.66811606027281</v>
+      </c>
+      <c r="E189" s="4">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="F189" s="3">
+        <v>163.80000000000001</v>
+      </c>
+      <c r="G189" s="4">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="H189" s="3">
+        <v>183.782342</v>
+      </c>
+      <c r="I189" s="4">
+        <v>-9.7000000000000003E-3</v>
+      </c>
+      <c r="J189" s="3">
+        <v>205.58</v>
+      </c>
+      <c r="K189" s="4">
+        <v>-1.37E-2</v>
+      </c>
+      <c r="L189" s="3">
+        <v>225.42660100000001</v>
+      </c>
+      <c r="M189" s="4">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="N189" s="3">
+        <v>246.67</v>
+      </c>
+      <c r="O189" s="4">
+        <v>-1.9876189999999998E-2</v>
+      </c>
+      <c r="P189" s="3">
+        <v>206.34650832850531</v>
+      </c>
+      <c r="Q189" s="4">
+        <v>1.0251730000000001E-2</v>
+      </c>
+      <c r="R189" s="3">
+        <v>123.2942303580402</v>
+      </c>
+      <c r="S189" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="T189" s="3">
+        <v>144.13999999999999</v>
+      </c>
+      <c r="U189" s="4">
+        <v>3.65E-3</v>
+      </c>
+      <c r="V189" s="3">
+        <v>168.432614</v>
+      </c>
+      <c r="W189" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="X189" s="3">
+        <v>196.11</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>9.5E-4</v>
+      </c>
+      <c r="Z189" s="3">
+        <v>217.45075800000001</v>
+      </c>
+      <c r="AA189" s="4">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="AB189" s="3">
+        <v>239.88</v>
+      </c>
+      <c r="AC189" s="4">
+        <v>-4.2086950000000001E-3</v>
+      </c>
+      <c r="AD189" s="3">
+        <v>181.3965156449035</v>
+      </c>
+      <c r="AE189" s="4">
+        <v>5.5215330000000003E-3</v>
+      </c>
+      <c r="AF189" s="3">
+        <v>98.26781644658432</v>
+      </c>
+      <c r="AG189" s="4">
+        <v>-8.8000000000000005E-3</v>
+      </c>
+      <c r="AH189" s="3">
+        <v>147.22</v>
+      </c>
+      <c r="AI189" s="4">
+        <v>-1.5049999999999999E-2</v>
+      </c>
+      <c r="AJ189" s="3">
+        <v>166.21576200000001</v>
+      </c>
+      <c r="AK189" s="4">
+        <v>-2.1299999999999999E-2</v>
+      </c>
+      <c r="AL189" s="3">
+        <v>187.16</v>
+      </c>
+      <c r="AM189" s="4">
+        <v>-2.64E-2</v>
+      </c>
+      <c r="AN189" s="3">
+        <v>207.77787699999999</v>
+      </c>
+      <c r="AO189" s="4">
+        <v>-3.15E-2</v>
+      </c>
+      <c r="AP189" s="3">
+        <v>230.14</v>
+      </c>
+      <c r="AQ189" s="4">
+        <v>-4.5178333000000001E-2</v>
+      </c>
+      <c r="AR189" s="3">
+        <v>140.76493701255581</v>
+      </c>
+    </row>
+    <row r="190" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A190" s="2">
+        <v>45808</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C190" s="4">
+        <v>2.5439820000000002E-3</v>
+      </c>
+      <c r="D190" s="3">
+        <v>138.01834126950399</v>
+      </c>
+      <c r="E190" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="F190" s="3">
+        <v>166.14</v>
+      </c>
+      <c r="G190" s="4">
+        <v>2.035E-2</v>
+      </c>
+      <c r="H190" s="3">
+        <v>187.522312</v>
+      </c>
+      <c r="I190" s="4">
+        <v>2.64E-2</v>
+      </c>
+      <c r="J190" s="3">
+        <v>211.01</v>
+      </c>
+      <c r="K190" s="4">
+        <v>3.2750000000000001E-2</v>
+      </c>
+      <c r="L190" s="3">
+        <v>232.80932200000001</v>
+      </c>
+      <c r="M190" s="4">
+        <v>3.9100000000000003E-2</v>
+      </c>
+      <c r="N190" s="3">
+        <v>256.31</v>
+      </c>
+      <c r="O190" s="4">
+        <v>3.8399999999999997E-2</v>
+      </c>
+      <c r="P190" s="3">
+        <v>214.27021424831989</v>
+      </c>
+      <c r="Q190" s="4">
+        <v>4.533296E-3</v>
+      </c>
+      <c r="R190" s="3">
+        <v>123.8531595993454</v>
+      </c>
+      <c r="S190" s="4">
+        <v>1.43E-2</v>
+      </c>
+      <c r="T190" s="3">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="U190" s="4">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="V190" s="3">
+        <v>171.952856</v>
+      </c>
+      <c r="W190" s="4">
+        <v>2.75E-2</v>
+      </c>
+      <c r="X190" s="3">
+        <v>201.5</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>3.5450000000000002E-2</v>
+      </c>
+      <c r="Z190" s="3">
+        <v>225.15938800000001</v>
+      </c>
+      <c r="AA190" s="4">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="AB190" s="3">
+        <v>250.28</v>
+      </c>
+      <c r="AC190" s="4">
+        <v>5.6072221999999998E-2</v>
+      </c>
+      <c r="AD190" s="3">
+        <v>191.56782134017101</v>
+      </c>
+      <c r="AE190" s="4">
+        <v>3.5186800000000002E-3</v>
+      </c>
+      <c r="AF190" s="3">
+        <v>98.613589446958585</v>
+      </c>
+      <c r="AG190" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="AH190" s="3">
+        <v>149.6</v>
+      </c>
+      <c r="AI190" s="4">
+        <v>2.375E-2</v>
+      </c>
+      <c r="AJ190" s="3">
+        <v>170.163386</v>
+      </c>
+      <c r="AK190" s="4">
+        <v>3.1399999999999997E-2</v>
+      </c>
+      <c r="AL190" s="3">
+        <v>193.03</v>
+      </c>
+      <c r="AM190" s="4">
+        <v>3.7600000000000001E-2</v>
+      </c>
+      <c r="AN190" s="3">
+        <v>215.59032500000001</v>
+      </c>
+      <c r="AO190" s="4">
+        <v>4.3799999999999999E-2</v>
+      </c>
+      <c r="AP190" s="3">
+        <v>240.22</v>
+      </c>
+      <c r="AQ190" s="4">
+        <v>5.6167778000000002E-2</v>
+      </c>
+      <c r="AR190" s="3">
+        <v>148.67139074486099</v>
+      </c>
+    </row>
+    <row r="191" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A191" s="2">
+        <v>45838</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" s="4">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="D191" s="3">
+        <v>139.37092101394521</v>
+      </c>
+      <c r="E191" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="F191" s="3">
+        <v>168.15</v>
+      </c>
+      <c r="G191" s="4">
+        <v>1.355E-2</v>
+      </c>
+      <c r="H191" s="3">
+        <v>190.06324000000001</v>
+      </c>
+      <c r="I191" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="J191" s="3">
+        <v>214.17</v>
+      </c>
+      <c r="K191" s="4">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="L191" s="3">
+        <v>236.650676</v>
+      </c>
+      <c r="M191" s="4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="N191" s="3">
+        <v>260.93</v>
+      </c>
+      <c r="O191" s="4">
+        <v>1.9230158000000001E-2</v>
+      </c>
+      <c r="P191" s="3">
+        <v>218.39066432300899</v>
+      </c>
+      <c r="Q191" s="4">
+        <v>1.7017752000000001E-2</v>
+      </c>
+      <c r="R191" s="3">
+        <v>125.9608619538235</v>
+      </c>
+      <c r="S191" s="4">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="T191" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="U191" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="V191" s="3">
+        <v>175.68423300000001</v>
+      </c>
+      <c r="W191" s="4">
+        <v>2.46E-2</v>
+      </c>
+      <c r="X191" s="3">
+        <v>206.46</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>2.87E-2</v>
+      </c>
+      <c r="Z191" s="3">
+        <v>231.62146200000001</v>
+      </c>
+      <c r="AA191" s="4">
+        <v>3.2800000000000003E-2</v>
+      </c>
+      <c r="AB191" s="3">
+        <v>258.5</v>
+      </c>
+      <c r="AC191" s="4">
+        <v>3.8176665999999998E-2</v>
+      </c>
+      <c r="AD191" s="3">
+        <v>198.88124207182241</v>
+      </c>
+      <c r="AE191" s="4">
+        <v>5.7698000000000005E-4</v>
+      </c>
+      <c r="AF191" s="3">
+        <v>98.670487515797689</v>
+      </c>
+      <c r="AG191" s="4">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="AH191" s="3">
+        <v>149.94</v>
+      </c>
+      <c r="AI191" s="4">
+        <v>2E-3</v>
+      </c>
+      <c r="AJ191" s="3">
+        <v>170.503713</v>
+      </c>
+      <c r="AK191" s="4">
+        <v>1.8E-3</v>
+      </c>
+      <c r="AL191" s="3">
+        <v>193.37</v>
+      </c>
+      <c r="AM191" s="4">
+        <v>2.15E-3</v>
+      </c>
+      <c r="AN191" s="3">
+        <v>216.053845</v>
+      </c>
+      <c r="AO191" s="4">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="AP191" s="3">
+        <v>240.83</v>
+      </c>
+      <c r="AQ191" s="4">
+        <v>2.7866670000000001E-3</v>
+      </c>
+      <c r="AR191" s="3">
+        <v>149.0856884032938</v>
+      </c>
+    </row>
+    <row r="192" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A192" s="2">
+        <v>45869</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C192" s="4">
+        <v>5.1267780000000002E-3</v>
+      </c>
+      <c r="D192" s="3">
+        <v>140.0854447856392</v>
+      </c>
+      <c r="E192" s="4">
+        <v>1.52E-2</v>
+      </c>
+      <c r="F192" s="3">
+        <v>170.71</v>
+      </c>
+      <c r="G192" s="4">
+        <v>2.0049999999999998E-2</v>
+      </c>
+      <c r="H192" s="3">
+        <v>193.874008</v>
+      </c>
+      <c r="I192" s="4">
+        <v>2.4899999999999999E-2</v>
+      </c>
+      <c r="J192" s="3">
+        <v>219.49</v>
+      </c>
+      <c r="K192" s="4">
+        <v>2.93E-2</v>
+      </c>
+      <c r="L192" s="3">
+        <v>243.584541</v>
+      </c>
+      <c r="M192" s="4">
+        <v>3.3700000000000001E-2</v>
+      </c>
+      <c r="N192" s="3">
+        <v>269.70999999999998</v>
+      </c>
+      <c r="O192" s="4">
+        <v>3.4466666E-2</v>
+      </c>
+      <c r="P192" s="3">
+        <v>225.9178624077482</v>
+      </c>
+      <c r="Q192" s="4">
+        <v>-3.9810230000000002E-3</v>
+      </c>
+      <c r="R192" s="3">
+        <v>125.4594088652855</v>
+      </c>
+      <c r="S192" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="T192" s="3">
+        <v>149.29</v>
+      </c>
+      <c r="U192" s="4">
+        <v>3.9500000000000004E-3</v>
+      </c>
+      <c r="V192" s="3">
+        <v>176.378186</v>
+      </c>
+      <c r="W192" s="4">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="X192" s="3">
+        <v>207.62</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>7.2500000000000004E-3</v>
+      </c>
+      <c r="Z192" s="3">
+        <v>233.30071799999999</v>
+      </c>
+      <c r="AA192" s="4">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="AB192" s="3">
+        <v>260.79000000000002</v>
+      </c>
+      <c r="AC192" s="4">
+        <v>1.3905555E-2</v>
+      </c>
+      <c r="AD192" s="3">
+        <v>201.64679612192049</v>
+      </c>
+      <c r="AE192" s="4">
+        <v>1.0692169999999999E-3</v>
+      </c>
+      <c r="AF192" s="3">
+        <v>98.775987678447862</v>
+      </c>
+      <c r="AG192" s="4">
+        <v>8.6E-3</v>
+      </c>
+      <c r="AH192" s="3">
+        <v>151.22999999999999</v>
+      </c>
+      <c r="AI192" s="4">
+        <v>1.32E-2</v>
+      </c>
+      <c r="AJ192" s="3">
+        <v>172.75436199999999</v>
+      </c>
+      <c r="AK192" s="4">
+        <v>1.78E-2</v>
+      </c>
+      <c r="AL192" s="3">
+        <v>196.82</v>
+      </c>
+      <c r="AM192" s="4">
+        <v>2.12E-2</v>
+      </c>
+      <c r="AN192" s="3">
+        <v>220.634186</v>
+      </c>
+      <c r="AO192" s="4">
+        <v>2.46E-2</v>
+      </c>
+      <c r="AP192" s="3">
+        <v>246.74</v>
+      </c>
+      <c r="AQ192" s="4">
+        <v>3.4624443999999997E-2</v>
+      </c>
+      <c r="AR192" s="3">
+        <v>154.2476974726151</v>
+      </c>
+    </row>
+    <row r="193" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A193" s="2">
+        <v>45900</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C193" s="4">
+        <v>3.5589649999999999E-3</v>
+      </c>
+      <c r="D193" s="3">
+        <v>140.5840039806408</v>
+      </c>
+      <c r="E193" s="4">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="F193" s="3">
+        <v>171.16</v>
+      </c>
+      <c r="G193" s="4">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="H193" s="3">
+        <v>194.397468</v>
+      </c>
+      <c r="I193" s="4">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J193" s="3">
+        <v>220.12</v>
+      </c>
+      <c r="K193" s="4">
+        <v>1.8500000000000001E-3</v>
+      </c>
+      <c r="L193" s="3">
+        <v>244.03517299999999</v>
+      </c>
+      <c r="M193" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="N193" s="3">
+        <v>269.95</v>
+      </c>
+      <c r="O193" s="4">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="P193" s="3">
+        <v>226.1663720563968</v>
+      </c>
+      <c r="Q193" s="4">
+        <v>1.1508234000000001E-2</v>
+      </c>
+      <c r="R193" s="3">
+        <v>126.9032251000089</v>
+      </c>
+      <c r="S193" s="4">
+        <v>1.46E-2</v>
+      </c>
+      <c r="T193" s="3">
+        <v>151.47999999999999</v>
+      </c>
+      <c r="U193" s="4">
+        <v>1.5949999999999999E-2</v>
+      </c>
+      <c r="V193" s="3">
+        <v>179.191418</v>
+      </c>
+      <c r="W193" s="4">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="X193" s="3">
+        <v>211.21</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>1.7850000000000001E-2</v>
+      </c>
+      <c r="Z193" s="3">
+        <v>237.465135</v>
+      </c>
+      <c r="AA193" s="4">
+        <v>1.84E-2</v>
+      </c>
+      <c r="AB193" s="3">
+        <v>265.60000000000002</v>
+      </c>
+      <c r="AC193" s="4">
+        <v>1.7608695000000001E-2</v>
+      </c>
+      <c r="AD193" s="3">
+        <v>205.19753305255861</v>
+      </c>
+      <c r="AE193" s="4">
+        <v>2.82322E-3</v>
+      </c>
+      <c r="AF193" s="3">
+        <v>99.054854022381406</v>
+      </c>
+      <c r="AG193" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="AH193" s="3">
+        <v>151.25</v>
+      </c>
+      <c r="AI193" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="AJ193" s="3">
+        <v>172.84073900000001</v>
+      </c>
+      <c r="AK193" s="4">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="AL193" s="3">
+        <v>197</v>
+      </c>
+      <c r="AM193" s="4">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="AN193" s="3">
+        <v>220.74450300000001</v>
+      </c>
+      <c r="AO193" s="4">
+        <v>1E-4</v>
+      </c>
+      <c r="AP193" s="3">
+        <v>246.77</v>
+      </c>
+      <c r="AQ193" s="4">
+        <v>-6.2344439999999996E-3</v>
+      </c>
+      <c r="AR193" s="3">
+        <v>153.2860488405932</v>
+      </c>
+    </row>
+    <row r="194" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A194" s="2">
+        <v>45930</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C194" s="4">
+        <v>7.8945730000000002E-3</v>
+      </c>
+      <c r="D194" s="3">
+        <v>141.69385466269819</v>
+      </c>
+      <c r="E194" s="4">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F194" s="3">
+        <v>173.73</v>
+      </c>
+      <c r="G194" s="4">
+        <v>1.755E-2</v>
+      </c>
+      <c r="H194" s="3">
+        <v>197.80914300000001</v>
+      </c>
+      <c r="I194" s="4">
+        <v>2.01E-2</v>
+      </c>
+      <c r="J194" s="3">
+        <v>224.55</v>
+      </c>
+      <c r="K194" s="4">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="L194" s="3">
+        <v>249.22092000000001</v>
+      </c>
+      <c r="M194" s="4">
+        <v>2.24E-2</v>
+      </c>
+      <c r="N194" s="3">
+        <v>276</v>
+      </c>
+      <c r="O194" s="4">
+        <v>2.3366666000000001E-2</v>
+      </c>
+      <c r="P194" s="3">
+        <v>231.45112613267031</v>
+      </c>
+      <c r="Q194" s="4">
+        <v>7.9170019999999994E-3</v>
+      </c>
+      <c r="R194" s="3">
+        <v>127.90791818693209</v>
+      </c>
+      <c r="S194" s="4">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="T194" s="3">
+        <v>153.85</v>
+      </c>
+      <c r="U194" s="4">
+        <v>1.8149999999999999E-2</v>
+      </c>
+      <c r="V194" s="3">
+        <v>182.44374199999999</v>
+      </c>
+      <c r="W194" s="4">
+        <v>2.07E-2</v>
+      </c>
+      <c r="X194" s="3">
+        <v>215.58</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>2.1850000000000001E-2</v>
+      </c>
+      <c r="Z194" s="3">
+        <v>242.653749</v>
+      </c>
+      <c r="AA194" s="4">
+        <v>2.3E-2</v>
+      </c>
+      <c r="AB194" s="3">
+        <v>271.72000000000003</v>
+      </c>
+      <c r="AC194" s="4">
+        <v>1.8284166000000001E-2</v>
+      </c>
+      <c r="AD194" s="3">
+        <v>208.94939880968201</v>
+      </c>
+      <c r="AE194" s="4">
+        <v>4.7888000000000002E-3</v>
+      </c>
+      <c r="AF194" s="3">
+        <v>99.529207907323794</v>
+      </c>
+      <c r="AG194" s="4">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="AH194" s="3">
+        <v>152.66</v>
+      </c>
+      <c r="AI194" s="4">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="AJ194" s="3">
+        <v>175.0531</v>
+      </c>
+      <c r="AK194" s="4">
+        <v>1.6299999999999999E-2</v>
+      </c>
+      <c r="AL194" s="3">
+        <v>200.2</v>
+      </c>
+      <c r="AM194" s="4">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="AN194" s="3">
+        <v>224.62960699999999</v>
+      </c>
+      <c r="AO194" s="4">
+        <v>1.89E-2</v>
+      </c>
+      <c r="AP194" s="3">
+        <v>251.45</v>
+      </c>
+      <c r="AQ194" s="4">
+        <v>1.9738333E-2</v>
+      </c>
+      <c r="AR194" s="3">
+        <v>156.31165991686311</v>
+      </c>
+    </row>
+    <row r="195" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>45961</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C195" s="4">
+        <v>8.6120099999999998E-3</v>
+      </c>
+      <c r="D195" s="3">
+        <v>142.91412355599189</v>
+      </c>
+      <c r="E195" s="4">
+        <v>1.9599999999999999E-2</v>
+      </c>
+      <c r="F195" s="3">
+        <v>177.13</v>
+      </c>
+      <c r="G195" s="4">
+        <v>2.4E-2</v>
+      </c>
+      <c r="H195" s="3">
+        <v>202.55656300000001</v>
+      </c>
+      <c r="I195" s="4">
+        <v>2.8400000000000002E-2</v>
+      </c>
+      <c r="J195" s="3">
+        <v>230.91</v>
+      </c>
+      <c r="K195" s="4">
+        <v>3.1099999999999999E-2</v>
+      </c>
+      <c r="L195" s="3">
+        <v>256.97169100000002</v>
+      </c>
+      <c r="M195" s="4">
+        <v>3.3799999999999997E-2</v>
+      </c>
+      <c r="N195" s="3">
+        <v>285.32</v>
+      </c>
+      <c r="O195" s="4">
+        <v>3.5200000000000002E-2</v>
+      </c>
+      <c r="P195" s="3">
+        <v>239.5982057725403</v>
+      </c>
+      <c r="Q195" s="4">
+        <v>9.0497699999999995E-4</v>
+      </c>
+      <c r="R195" s="3">
+        <v>128.0236719110091</v>
+      </c>
+      <c r="S195" s="4">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="T195" s="3">
+        <v>155.31</v>
+      </c>
+      <c r="U195" s="4">
+        <v>1.1849999999999999E-2</v>
+      </c>
+      <c r="V195" s="3">
+        <v>184.60570000000001</v>
+      </c>
+      <c r="W195" s="4">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="X195" s="3">
+        <v>218.63</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>1.5949999999999999E-2</v>
+      </c>
+      <c r="Z195" s="3">
+        <v>246.52407600000001</v>
+      </c>
+      <c r="AA195" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="AB195" s="3">
+        <v>276.52999999999997</v>
+      </c>
+      <c r="AC195" s="4">
+        <v>1.8422999999999998E-2</v>
+      </c>
+      <c r="AD195" s="3">
+        <v>212.7988735839528</v>
+      </c>
+      <c r="AE195" s="4">
+        <v>3.6516000000000001E-3</v>
+      </c>
+      <c r="AF195" s="3">
+        <v>99.892648762918171</v>
+      </c>
+      <c r="AG195" s="4">
+        <v>1.23E-2</v>
+      </c>
+      <c r="AH195" s="3">
+        <v>154.54</v>
+      </c>
+      <c r="AI195" s="4">
+        <v>1.7649999999999999E-2</v>
+      </c>
+      <c r="AJ195" s="3">
+        <v>178.142788</v>
+      </c>
+      <c r="AK195" s="4">
+        <v>2.3E-2</v>
+      </c>
+      <c r="AL195" s="3">
+        <v>204.8</v>
+      </c>
+      <c r="AM195" s="4">
+        <v>2.665E-2</v>
+      </c>
+      <c r="AN195" s="3">
+        <v>230.61598599999999</v>
+      </c>
+      <c r="AO195" s="4">
+        <v>3.0300000000000001E-2</v>
+      </c>
+      <c r="AP195" s="3">
+        <v>259.06</v>
+      </c>
+      <c r="AQ195" s="4">
+        <v>3.7608999999999997E-2</v>
+      </c>
+      <c r="AR195" s="3">
+        <v>162.1903851346764</v>
+      </c>
+    </row>
+    <row r="196" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>45991</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C196" s="4">
+        <v>3.0311880000000002E-3</v>
+      </c>
+      <c r="D196" s="3">
+        <v>143.34732313234539</v>
+      </c>
+      <c r="E196" s="4">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="F196" s="3">
+        <v>177.26</v>
+      </c>
+      <c r="G196" s="4">
+        <v>-5.5000000000000003E-4</v>
+      </c>
+      <c r="H196" s="3">
+        <v>202.445156</v>
+      </c>
+      <c r="I196" s="4">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="J196" s="3">
+        <v>230.5</v>
+      </c>
+      <c r="K196" s="4">
+        <v>-4.0499999999999998E-3</v>
+      </c>
+      <c r="L196" s="3">
+        <v>255.93095500000001</v>
+      </c>
+      <c r="M196" s="4">
+        <v>-6.3E-3</v>
+      </c>
+      <c r="N196" s="3">
+        <v>283.52</v>
+      </c>
+      <c r="O196" s="4">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="P196" s="3">
+        <v>238.2804156407914</v>
+      </c>
+      <c r="Q196" s="4">
+        <v>7.5941059999999998E-3</v>
+      </c>
+      <c r="R196" s="3">
+        <v>128.99589724601049</v>
+      </c>
+      <c r="S196" s="4">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="T196" s="3">
+        <v>156.08000000000001</v>
+      </c>
+      <c r="U196" s="4">
+        <v>4.45E-3</v>
+      </c>
+      <c r="V196" s="3">
+        <v>185.42719600000001</v>
+      </c>
+      <c r="W196" s="4">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="X196" s="3">
+        <v>219.49</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>1.9499999999999999E-3</v>
+      </c>
+      <c r="Z196" s="3">
+        <v>247.00479799999999</v>
+      </c>
+      <c r="AA196" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB196" s="3">
+        <v>276.52999999999997</v>
+      </c>
+      <c r="AC196" s="4">
+        <v>-6.5314040000000002E-3</v>
+      </c>
+      <c r="AD196" s="3">
+        <v>211.40899816983111</v>
+      </c>
+      <c r="AE196" s="4">
+        <v>2.0192669999999999E-3</v>
+      </c>
+      <c r="AF196" s="3">
+        <v>100.0943586921077</v>
+      </c>
+      <c r="AG196" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH196" s="3">
+        <v>154.54</v>
+      </c>
+      <c r="AI196" s="4">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="AJ196" s="3">
+        <v>178.05371600000001</v>
+      </c>
+      <c r="AK196" s="4">
+        <v>-1E-3</v>
+      </c>
+      <c r="AL196" s="3">
+        <v>204.6</v>
+      </c>
+      <c r="AM196" s="4">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="AN196" s="3">
+        <v>229.99332200000001</v>
+      </c>
+      <c r="AO196" s="4">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="AP196" s="3">
+        <v>257.93</v>
+      </c>
+      <c r="AQ196" s="4">
+        <v>-9.4319999999999994E-3</v>
+      </c>
+      <c r="AR196" s="3">
+        <v>160.66060542208609</v>
+      </c>
+    </row>
+    <row r="197" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A197" s="2">
+        <v>46022</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C197" s="4">
+        <v>1.3131989999999999E-3</v>
+      </c>
+      <c r="D197" s="3">
+        <v>143.5355666937354</v>
+      </c>
+      <c r="E197" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="F197" s="3">
+        <v>177.66</v>
+      </c>
+      <c r="G197" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="H197" s="3">
+        <v>202.91077999999999</v>
+      </c>
+      <c r="I197" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J197" s="3">
+        <v>231.02</v>
+      </c>
+      <c r="K197" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="L197" s="3">
+        <v>256.41722399999998</v>
+      </c>
+      <c r="M197" s="4">
+        <v>1.5E-3</v>
+      </c>
+      <c r="N197" s="3">
+        <v>283.94</v>
+      </c>
+      <c r="O197" s="4">
+        <v>-1.085185E-3</v>
+      </c>
+      <c r="P197" s="3">
+        <v>238.0218373079442</v>
+      </c>
+      <c r="Q197" s="4">
+        <v>4.8713239999999998E-3</v>
+      </c>
+      <c r="R197" s="3">
+        <v>129.62427805616659</v>
+      </c>
+      <c r="S197" s="4">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="T197" s="3">
+        <v>156.88</v>
+      </c>
+      <c r="U197" s="4">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="V197" s="3">
+        <v>186.61393000000001</v>
+      </c>
+      <c r="W197" s="4">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="X197" s="3">
+        <v>221.18</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>9.1500000000000001E-3</v>
+      </c>
+      <c r="Z197" s="3">
+        <v>249.264892</v>
+      </c>
+      <c r="AA197" s="4">
+        <v>1.06E-2</v>
+      </c>
+      <c r="AB197" s="3">
+        <v>279.47000000000003</v>
+      </c>
+      <c r="AC197" s="4">
+        <v>1.2577E-2</v>
+      </c>
+      <c r="AD197" s="3">
+        <v>214.06788913981299</v>
+      </c>
+      <c r="AE197" s="4">
+        <v>7.6858299999999998E-4</v>
+      </c>
+      <c r="AF197" s="3">
+        <v>100.17128951459441</v>
+      </c>
+      <c r="AG197" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="AH197" s="3">
+        <v>154.5</v>
+      </c>
+      <c r="AI197" s="4">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="AJ197" s="3">
+        <v>178.19615899999999</v>
+      </c>
+      <c r="AK197" s="4">
+        <v>1.9E-3</v>
+      </c>
+      <c r="AL197" s="3">
+        <v>205</v>
+      </c>
+      <c r="AM197" s="4">
+        <v>2.8500000000000001E-3</v>
+      </c>
+      <c r="AN197" s="3">
+        <v>230.64880299999999</v>
+      </c>
+      <c r="AO197" s="4">
+        <v>3.8E-3</v>
+      </c>
+      <c r="AP197" s="3">
+        <v>258.89999999999998</v>
+      </c>
+      <c r="AQ197" s="4">
+        <v>2.5070399999999999E-3</v>
+      </c>
+      <c r="AR197" s="3">
+        <v>161.0633879863035</v>
+      </c>
+    </row>
+    <row r="198" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A198" s="2">
+        <v>46053</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C198" s="4">
+        <v>4.2885529999999996E-3</v>
+      </c>
+      <c r="D198" s="3">
+        <v>144.15112657888659</v>
+      </c>
+      <c r="E198" s="4">
+        <v>1.17E-2</v>
+      </c>
+      <c r="F198" s="3">
+        <v>179.74</v>
+      </c>
+      <c r="G198" s="4">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="H198" s="3">
+        <v>205.48774700000001</v>
+      </c>
+      <c r="I198" s="4">
+        <v>1.37E-2</v>
+      </c>
+      <c r="J198" s="3">
+        <v>234.18</v>
+      </c>
+      <c r="K198" s="4">
+        <v>1.3100000000000001E-2</v>
+      </c>
+      <c r="L198" s="3">
+        <v>259.77629000000002</v>
+      </c>
+      <c r="M198" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="N198" s="3">
+        <v>287.5</v>
+      </c>
+      <c r="O198" s="4">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="P198" s="3">
+        <v>239.75939672029219</v>
+      </c>
+      <c r="Q198" s="4">
+        <v>9.2825549999999996E-3</v>
+      </c>
+      <c r="R198" s="3">
+        <v>130.82752254655821</v>
+      </c>
+      <c r="S198" s="4">
+        <v>1.61E-2</v>
+      </c>
+      <c r="T198" s="3">
+        <v>159.41</v>
+      </c>
+      <c r="U198" s="4">
+        <v>1.915E-2</v>
+      </c>
+      <c r="V198" s="3">
+        <v>190.18758600000001</v>
+      </c>
+      <c r="W198" s="4">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="X198" s="3">
+        <v>226.09</v>
+      </c>
+      <c r="Y198" s="4">
+        <v>2.3E-2</v>
+      </c>
+      <c r="Z198" s="3">
+        <v>254.997984</v>
+      </c>
+      <c r="AA198" s="4">
+        <v>2.3800000000000002E-2</v>
+      </c>
+      <c r="AB198" s="3">
+        <v>286.13</v>
+      </c>
+      <c r="AC198" s="4">
+        <v>1.7754165999999998E-2</v>
+      </c>
+      <c r="AD198" s="3">
+        <v>217.86848597887089</v>
+      </c>
+      <c r="AE198" s="4">
+        <v>7.1047000000000003E-3</v>
+      </c>
+      <c r="AF198" s="3">
+        <v>100.88297647520869</v>
+      </c>
+      <c r="AG198" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="AH198" s="3">
+        <v>156.04</v>
+      </c>
+      <c r="AI198" s="4">
+        <v>1.255E-2</v>
+      </c>
+      <c r="AJ198" s="3">
+        <v>180.43252100000001</v>
+      </c>
+      <c r="AK198" s="4">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="AL198" s="3">
+        <v>208.09</v>
+      </c>
+      <c r="AM198" s="4">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="AN198" s="3">
+        <v>234.431444</v>
+      </c>
+      <c r="AO198" s="4">
+        <v>1.77E-2</v>
+      </c>
+      <c r="AP198" s="3">
+        <v>263.47000000000003</v>
+      </c>
+      <c r="AQ198" s="4">
+        <v>1.9195E-3</v>
+      </c>
+      <c r="AR198" s="3">
+        <v>161.37254915954321</v>
+      </c>
+    </row>
+    <row r="199" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A199" s="2">
+        <v>46081</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C199" s="4">
+        <v>1.3519717000000001E-2</v>
+      </c>
+      <c r="D199" s="3">
+        <v>146.10000901546431</v>
+      </c>
+      <c r="E199" s="4">
+        <v>2.06E-2</v>
+      </c>
+      <c r="F199" s="3">
+        <v>183.44</v>
+      </c>
+      <c r="G199" s="4">
+        <v>2.4049999999999998E-2</v>
+      </c>
+      <c r="H199" s="3">
+        <v>210.42972800000001</v>
+      </c>
+      <c r="I199" s="4">
+        <v>2.75E-2</v>
+      </c>
+      <c r="J199" s="3">
+        <v>240.62</v>
+      </c>
+      <c r="K199" s="4">
+        <v>2.8750000000000001E-2</v>
+      </c>
+      <c r="L199" s="3">
+        <v>267.24485800000002</v>
+      </c>
+      <c r="M199" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="N199" s="3">
+        <v>296.14</v>
+      </c>
+      <c r="O199" s="4">
+        <v>2.7626457E-2</v>
+      </c>
+      <c r="P199" s="3">
+        <v>246.3830993841313</v>
+      </c>
+      <c r="Q199" s="4">
+        <v>1.1052121999999999E-2</v>
+      </c>
+      <c r="R199" s="3">
+        <v>132.27344428670051</v>
+      </c>
+      <c r="S199" s="4">
+        <v>1.29E-2</v>
+      </c>
+      <c r="T199" s="3">
+        <v>161.47</v>
+      </c>
+      <c r="U199" s="4">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="V199" s="3">
+        <v>192.564931</v>
+      </c>
+      <c r="W199" s="4">
+        <v>1.21E-2</v>
+      </c>
+      <c r="X199" s="3">
+        <v>228.84</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="Z199" s="3">
+        <v>257.39496500000001</v>
+      </c>
+      <c r="AA199" s="4">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="AB199" s="3">
+        <v>288.04000000000002</v>
+      </c>
+      <c r="AC199" s="4">
+        <v>-5.7600000000000001E-4</v>
+      </c>
+      <c r="AD199" s="3">
+        <v>217.74299373094709</v>
+      </c>
+      <c r="AE199" s="4">
+        <v>3.0950000000000001E-3</v>
+      </c>
+      <c r="AF199" s="3">
+        <v>101.19520928739951</v>
+      </c>
+      <c r="AG199" s="4">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="AH199" s="3">
+        <v>157.84</v>
+      </c>
+      <c r="AI199" s="4">
+        <v>1.325E-2</v>
+      </c>
+      <c r="AJ199" s="3">
+        <v>182.823252</v>
+      </c>
+      <c r="AK199" s="4">
+        <v>1.49E-2</v>
+      </c>
+      <c r="AL199" s="3">
+        <v>211.19</v>
+      </c>
+      <c r="AM199" s="4">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="AN199" s="3">
+        <v>237.97135900000001</v>
+      </c>
+      <c r="AO199" s="4">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="AP199" s="3">
+        <v>267.5</v>
+      </c>
+      <c r="AQ199" s="4">
+        <v>1.732E-3</v>
+      </c>
+      <c r="AR199" s="3">
+        <v>161.65204641468759</v>
+      </c>
+    </row>
+    <row r="200" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A200" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C200" s="4">
+        <v>-2.3798355E-2</v>
+      </c>
+      <c r="D200" s="3">
+        <v>142.6230691354111</v>
+      </c>
+      <c r="E200" s="4">
+        <v>-3.6400000000000002E-2</v>
+      </c>
+      <c r="F200" s="3">
+        <v>176.76</v>
+      </c>
+      <c r="G200" s="4">
+        <v>-4.3549999999999998E-2</v>
+      </c>
+      <c r="H200" s="3">
+        <v>201.265513</v>
+      </c>
+      <c r="I200" s="4">
+        <v>-5.0700000000000002E-2</v>
+      </c>
+      <c r="J200" s="3">
+        <v>228.42</v>
+      </c>
+      <c r="K200" s="4">
+        <v>-5.5849999999999997E-2</v>
+      </c>
+      <c r="L200" s="3">
+        <v>252.319233</v>
+      </c>
+      <c r="M200" s="4">
+        <v>-6.0999999999999999E-2</v>
+      </c>
+      <c r="N200" s="3">
+        <v>278.08</v>
+      </c>
+      <c r="O200" s="4">
+        <v>-5.8599999999999999E-2</v>
+      </c>
+      <c r="P200" s="3">
+        <v>231.9450497602212</v>
+      </c>
+      <c r="Q200" s="4">
+        <v>-2.5071963999999999E-2</v>
+      </c>
+      <c r="R200" s="3">
+        <v>128.95708925338829</v>
+      </c>
+      <c r="S200" s="4">
+        <v>-3.8600000000000002E-2</v>
+      </c>
+      <c r="T200" s="3">
+        <v>155.24</v>
+      </c>
+      <c r="U200" s="4">
+        <v>-4.5449999999999997E-2</v>
+      </c>
+      <c r="V200" s="3">
+        <v>183.81285500000001</v>
+      </c>
+      <c r="W200" s="4">
+        <v>-5.2299999999999999E-2</v>
+      </c>
+      <c r="X200" s="3">
+        <v>216.86</v>
+      </c>
+      <c r="Y200" s="4">
+        <v>-5.9150000000000001E-2</v>
+      </c>
+      <c r="Z200" s="3">
+        <v>242.170053</v>
+      </c>
+      <c r="AA200" s="4">
+        <v>-6.6000000000000003E-2</v>
+      </c>
+      <c r="AB200" s="3">
+        <v>269.02</v>
+      </c>
+      <c r="AC200" s="4">
+        <v>-7.1499999999999994E-2</v>
+      </c>
+      <c r="AD200" s="3">
+        <v>202.17436967918431</v>
+      </c>
+      <c r="AE200" s="4">
+        <v>-6.7844250000000002E-3</v>
+      </c>
+      <c r="AF200" s="3">
+        <v>100.5086579796298</v>
+      </c>
+      <c r="AG200" s="4">
+        <v>-3.0599999999999999E-2</v>
+      </c>
+      <c r="AH200" s="3">
+        <v>153.01</v>
+      </c>
+      <c r="AI200" s="4">
+        <v>-3.7900000000000003E-2</v>
+      </c>
+      <c r="AJ200" s="3">
+        <v>175.894251</v>
+      </c>
+      <c r="AK200" s="4">
+        <v>-4.5199999999999997E-2</v>
+      </c>
+      <c r="AL200" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="AM200" s="4">
+        <v>-5.04E-2</v>
+      </c>
+      <c r="AN200" s="3">
+        <v>225.97760199999999</v>
+      </c>
+      <c r="AO200" s="4">
+        <v>-5.5599999999999997E-2</v>
+      </c>
+      <c r="AP200" s="3">
+        <v>252.62</v>
+      </c>
+      <c r="AQ200" s="4">
+        <v>-5.9694999999999998E-2</v>
+      </c>
+      <c r="AR200" s="3">
+        <v>152.00222750396281</v>
+      </c>
+    </row>
+    <row r="201" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A201" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C201" s="4">
+        <v>9.3500000000000007E-3</v>
+      </c>
+      <c r="D201" s="3">
+        <v>143.9565948318272</v>
+      </c>
+      <c r="E201" s="4">
+        <v>2.3199999999999998E-2</v>
+      </c>
+      <c r="F201" s="3">
+        <v>180.86</v>
+      </c>
+      <c r="G201" s="4">
+        <v>3.0700000000000002E-2</v>
+      </c>
+      <c r="H201" s="3">
+        <v>207.44436400000001</v>
+      </c>
+      <c r="I201" s="4">
+        <v>3.8199999999999998E-2</v>
+      </c>
+      <c r="J201" s="3">
+        <v>237.14</v>
+      </c>
+      <c r="K201" s="4">
+        <v>4.6550000000000001E-2</v>
+      </c>
+      <c r="L201" s="3">
+        <v>264.06469299999998</v>
+      </c>
+      <c r="M201" s="4">
+        <v>5.4899999999999997E-2</v>
+      </c>
+      <c r="N201" s="3">
+        <v>293.35000000000002</v>
+      </c>
+      <c r="O201" s="4">
+        <v>5.8676922999999999E-2</v>
+      </c>
+      <c r="P201" s="3">
+        <v>245.55487158523289</v>
+      </c>
+      <c r="Q201" s="4">
+        <v>1.6549999999999999E-2</v>
+      </c>
+      <c r="R201" s="3">
+        <v>131.09132908053189</v>
+      </c>
+      <c r="S201" s="4">
+        <v>3.3399999999999999E-2</v>
+      </c>
+      <c r="T201" s="3">
+        <v>160.41999999999999</v>
+      </c>
+      <c r="U201" s="4">
+        <v>4.2950000000000002E-2</v>
+      </c>
+      <c r="V201" s="3">
+        <v>191.707617</v>
+      </c>
+      <c r="W201" s="4">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="X201" s="3">
+        <v>228.24</v>
+      </c>
+      <c r="Y201" s="4">
+        <v>6.5750000000000003E-2</v>
+      </c>
+      <c r="Z201" s="3">
+        <v>258.09273400000001</v>
+      </c>
+      <c r="AA201" s="4">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="AB201" s="3">
+        <v>290.29000000000002</v>
+      </c>
+      <c r="AC201" s="4">
+        <v>8.8648651999999994E-2</v>
+      </c>
+      <c r="AD201" s="3">
+        <v>220.09685502019369</v>
+      </c>
+      <c r="AE201" s="4">
+        <v>1.15E-2</v>
+      </c>
+      <c r="AF201" s="3">
+        <v>101.6645075463956</v>
+      </c>
+      <c r="AG201" s="4">
+        <v>2.5100000000000001E-2</v>
+      </c>
+      <c r="AH201" s="3">
+        <v>156.86000000000001</v>
+      </c>
+      <c r="AI201" s="4">
+        <v>3.5299999999999998E-2</v>
+      </c>
+      <c r="AJ201" s="3">
+        <v>182.103318</v>
+      </c>
+      <c r="AK201" s="4">
+        <v>4.5499999999999999E-2</v>
+      </c>
+      <c r="AL201" s="3">
+        <v>210.81</v>
+      </c>
+      <c r="AM201" s="4">
+        <v>5.4600000000000003E-2</v>
+      </c>
+      <c r="AN201" s="3">
+        <v>238.315979</v>
+      </c>
+      <c r="AO201" s="4">
+        <v>6.3700000000000007E-2</v>
+      </c>
+      <c r="AP201" s="3">
+        <v>268.7</v>
+      </c>
+      <c r="AQ201" s="4">
+        <v>6.7699999999999996E-2</v>
+      </c>
+      <c r="AR201" s="3">
+        <v>162.2927783059811</v>
+      </c>
+    </row>
+    <row r="202" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A202" s="2">
+        <v>46173</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C202" s="4">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="D202" s="3">
+        <v>145.26659984479679</v>
+      </c>
+      <c r="E202" s="4">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="F202" s="3">
+        <v>184.75</v>
+      </c>
+      <c r="G202" s="4">
+        <v>2.6749999999999999E-2</v>
+      </c>
+      <c r="H202" s="3">
+        <v>212.99350100000001</v>
+      </c>
+      <c r="I202" s="4">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="J202" s="3">
+        <v>244.71</v>
+      </c>
+      <c r="K202" s="4">
+        <v>3.7499999999999999E-2</v>
+      </c>
+      <c r="L202" s="3">
+        <v>273.96711900000003</v>
+      </c>
+      <c r="M202" s="4">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="N202" s="3">
+        <v>305.95999999999998</v>
+      </c>
+      <c r="O202" s="4">
+        <v>4.7800000000000002E-2</v>
+      </c>
+      <c r="P202" s="3">
+        <v>257.29239444700698</v>
+      </c>
+      <c r="Q202" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="R202" s="3">
+        <v>131.57636699812991</v>
+      </c>
+      <c r="S202" s="4">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="T202" s="3">
+        <v>163.13</v>
+      </c>
+      <c r="U202" s="4">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="V202" s="3">
+        <v>195.867673</v>
+      </c>
+      <c r="W202" s="4">
+        <v>2.6499999999999999E-2</v>
+      </c>
+      <c r="X202" s="3">
+        <v>234.3</v>
+      </c>
+      <c r="Y202" s="4">
+        <v>3.1550000000000002E-2</v>
+      </c>
+      <c r="Z202" s="3">
+        <v>266.23556000000002</v>
+      </c>
+      <c r="AA202" s="4">
+        <v>3.6600000000000001E-2</v>
+      </c>
+      <c r="AB202" s="3">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="AC202" s="4">
+        <v>3.5411840999999999E-2</v>
+      </c>
+      <c r="AD202" s="3">
+        <v>227.89088985476889</v>
+      </c>
+      <c r="AE202" s="4">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="AF202" s="3">
+        <v>102.5896545650678</v>
+      </c>
+      <c r="AG202" s="4">
+        <v>1.9199999999999998E-2</v>
+      </c>
+      <c r="AH202" s="3">
+        <v>159.87</v>
+      </c>
+      <c r="AI202" s="4">
+        <v>2.4850000000000001E-2</v>
+      </c>
+      <c r="AJ202" s="3">
+        <v>186.62858499999999</v>
+      </c>
+      <c r="AK202" s="4">
+        <v>3.0499999999999999E-2</v>
+      </c>
+      <c r="AL202" s="3">
+        <v>217.24</v>
+      </c>
+      <c r="AM202" s="4">
+        <v>3.5150000000000001E-2</v>
+      </c>
+      <c r="AN202" s="3">
+        <v>246.69278600000001</v>
+      </c>
+      <c r="AO202" s="4">
+        <v>3.9800000000000002E-2</v>
+      </c>
+      <c r="AP202" s="3">
+        <v>279.39</v>
+      </c>
+      <c r="AQ202" s="4">
+        <v>4.0550000000000003E-2</v>
+      </c>
+      <c r="AR202" s="3">
+        <v>168.87375046628861</v>
+      </c>
+    </row>
+    <row r="203" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A203" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C203" s="4">
+        <v>3.2499999999999999E-3</v>
+      </c>
+      <c r="D203" s="3">
+        <v>145.7387162942924</v>
+      </c>
+      <c r="E203" s="4">
+        <v>1.4E-3</v>
+      </c>
+      <c r="F203" s="3">
+        <v>185.01</v>
+      </c>
+      <c r="G203" s="4">
+        <v>1.8500000000000001E-3</v>
+      </c>
+      <c r="H203" s="3">
+        <v>213.387539</v>
+      </c>
+      <c r="I203" s="4">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J203" s="3">
+        <v>245.27</v>
+      </c>
+      <c r="K203" s="4">
+        <v>3.2499999999999999E-3</v>
+      </c>
+      <c r="L203" s="3">
+        <v>274.85751199999999</v>
+      </c>
+      <c r="M203" s="4">
+        <v>4.1999999999999997E-3</v>
+      </c>
+      <c r="N203" s="3">
+        <v>307.23</v>
+      </c>
+      <c r="O203" s="4">
+        <v>7.9272130000000007E-3</v>
+      </c>
+      <c r="P203" s="3">
+        <v>259.33200606106851</v>
+      </c>
+      <c r="Q203" s="4">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="R203" s="3">
+        <v>131.53689408803041</v>
+      </c>
+      <c r="S203" s="4">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="T203" s="3">
+        <v>162.46</v>
+      </c>
+      <c r="U203" s="4">
+        <v>-5.7999999999999996E-3</v>
+      </c>
+      <c r="V203" s="3">
+        <v>194.73164</v>
+      </c>
+      <c r="W203" s="4">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="X203" s="3">
+        <v>232.54</v>
+      </c>
+      <c r="Y203" s="4">
+        <v>-9.3500000000000007E-3</v>
+      </c>
+      <c r="Z203" s="3">
+        <v>263.74625700000001</v>
+      </c>
+      <c r="AA203" s="4">
+        <v>-1.12E-2</v>
+      </c>
+      <c r="AB203" s="3">
+        <v>297.52999999999997</v>
+      </c>
+      <c r="AC203" s="4">
+        <v>-1.3640721999999999E-2</v>
+      </c>
+      <c r="AD203" s="3">
+        <v>224.78229357992731</v>
+      </c>
+      <c r="AE203" s="4">
+        <v>1E-3</v>
+      </c>
+      <c r="AF203" s="3">
+        <v>102.6922442196328</v>
+      </c>
+      <c r="AG203" s="4">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="AH203" s="3">
+        <v>160.46</v>
+      </c>
+      <c r="AI203" s="4">
+        <v>4.7000000000000002E-3</v>
+      </c>
+      <c r="AJ203" s="3">
+        <v>187.50574</v>
+      </c>
+      <c r="AK203" s="4">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="AL203" s="3">
+        <v>218.47</v>
+      </c>
+      <c r="AM203" s="4">
+        <v>7.5500000000000003E-3</v>
+      </c>
+      <c r="AN203" s="3">
+        <v>248.555316</v>
+      </c>
+      <c r="AO203" s="4">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="AP203" s="3">
+        <v>282.02</v>
+      </c>
+      <c r="AQ203" s="4">
+        <v>8.8830000000000003E-3</v>
+      </c>
+      <c r="AR203" s="3">
+        <v>170.37385599168061</v>
+      </c>
+    </row>
+    <row r="204" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A204" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B204" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...54 lines deleted...]
-        <v>103.75</v>
+      <c r="C204" s="4">
+        <v>-4.4953789999999999E-3</v>
+      </c>
+      <c r="D204" s="3">
+        <v>145.08356552957611</v>
+      </c>
+      <c r="E204" s="4">
+        <v>-5.5880740000000002E-3</v>
+      </c>
+      <c r="F204" s="3">
+        <v>183.97615042926</v>
+      </c>
+      <c r="G204" s="4">
+        <v>-5.3113129999999998E-3</v>
+      </c>
+      <c r="H204" s="3">
+        <v>212.25417099007129</v>
+      </c>
+      <c r="I204" s="4">
+        <v>-4.7764319999999997E-3</v>
+      </c>
+      <c r="J204" s="3">
+        <v>244.09848452336001</v>
+      </c>
+      <c r="K204" s="4">
+        <v>-4.9262639999999996E-3</v>
+      </c>
+      <c r="L204" s="3">
+        <v>273.50349133350483</v>
+      </c>
+      <c r="M204" s="4">
+        <v>-5.466411E-3</v>
+      </c>
+      <c r="N204" s="3">
+        <v>305.55055454847002</v>
+      </c>
+      <c r="O204" s="4">
+        <v>-5.719175E-3</v>
+      </c>
+      <c r="P204" s="3">
+        <v>257.84884093530422</v>
+      </c>
+      <c r="Q204" s="4">
+        <v>-4.3709270000000001E-3</v>
+      </c>
+      <c r="R204" s="3">
+        <v>130.9619559261649</v>
+      </c>
+      <c r="S204" s="4">
+        <v>-6.4031510000000002E-3</v>
+      </c>
+      <c r="T204" s="3">
+        <v>161.41974408854</v>
+      </c>
+      <c r="U204" s="4">
+        <v>-6.2092140000000002E-3</v>
+      </c>
+      <c r="V204" s="3">
+        <v>193.52250957466899</v>
+      </c>
+      <c r="W204" s="4">
+        <v>-6.2249619999999997E-3</v>
+      </c>
+      <c r="X204" s="3">
+        <v>231.09244733652</v>
+      </c>
+      <c r="Y204" s="4">
+        <v>-6.5958029999999999E-3</v>
+      </c>
+      <c r="Z204" s="3">
+        <v>262.00663864684071</v>
+      </c>
+      <c r="AA204" s="4">
+        <v>-6.92816E-3</v>
+      </c>
+      <c r="AB204" s="3">
+        <v>295.46866455520001</v>
+      </c>
+      <c r="AC204" s="4">
+        <v>-6.9965440000000004E-3</v>
+      </c>
+      <c r="AD204" s="3">
+        <v>223.20959437247441</v>
+      </c>
+      <c r="AE204" s="4">
+        <v>-4.0687040000000002E-3</v>
+      </c>
+      <c r="AF204" s="3">
+        <v>102.27441987480741</v>
+      </c>
+      <c r="AG204" s="4">
+        <v>-9.0508740000000004E-3</v>
+      </c>
+      <c r="AH204" s="3">
+        <v>159.00769675795999</v>
+      </c>
+      <c r="AI204" s="4">
+        <v>-9.6327229999999993E-3</v>
+      </c>
+      <c r="AJ204" s="3">
+        <v>185.69954914567001</v>
+      </c>
+      <c r="AK204" s="4">
+        <v>-1.0198415000000001E-2</v>
+      </c>
+      <c r="AL204" s="3">
+        <v>216.24195227494999</v>
+      </c>
+      <c r="AM204" s="4">
+        <v>-1.0834506000000001E-2</v>
+      </c>
+      <c r="AN204" s="3">
+        <v>245.86234193746611</v>
+      </c>
+      <c r="AO204" s="4">
+        <v>-1.1823498999999999E-2</v>
+      </c>
+      <c r="AP204" s="3">
+        <v>278.68553681202002</v>
+      </c>
+      <c r="AQ204" s="4">
+        <v>-1.308172E-2</v>
+      </c>
+      <c r="AR204" s="3">
+        <v>168.14507291227719</v>
       </c>
     </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-        <v>104.94</v>
+    <row r="205" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A205" s="2">
+        <v>46265</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C205" s="4">
+        <v>6.1056640000000002E-3</v>
+      </c>
+      <c r="D205" s="3">
+        <v>145.9693970326216</v>
+      </c>
+      <c r="E205" s="4">
+        <v>9.6304349999999997E-3</v>
+      </c>
+      <c r="F205" s="3">
+        <v>185.74792078751921</v>
+      </c>
+      <c r="G205" s="4">
+        <v>1.2358634E-2</v>
+      </c>
+      <c r="H205" s="3">
+        <v>214.877342604311</v>
+      </c>
+      <c r="I205" s="4">
+        <v>1.5116928E-2</v>
+      </c>
+      <c r="J205" s="3">
+        <v>247.7885037388088</v>
+      </c>
+      <c r="K205" s="4">
+        <v>1.7729133000000001E-2</v>
+      </c>
+      <c r="L205" s="3">
+        <v>278.35247110732092</v>
+      </c>
+      <c r="M205" s="4">
+        <v>2.0116393E-2</v>
+      </c>
+      <c r="N205" s="3">
+        <v>311.69712958513497</v>
+      </c>
+      <c r="O205" s="4">
+        <v>2.1046562000000001E-2</v>
+      </c>
+      <c r="P205" s="3">
+        <v>263.27567255267718</v>
+      </c>
+      <c r="Q205" s="4">
+        <v>7.9405180000000006E-3</v>
+      </c>
+      <c r="R205" s="3">
+        <v>132.00186169451189</v>
+      </c>
+      <c r="S205" s="4">
+        <v>1.2640592000000001E-2</v>
+      </c>
+      <c r="T205" s="3">
+        <v>163.46018521430759</v>
+      </c>
+      <c r="U205" s="4">
+        <v>1.6342484000000001E-2</v>
+      </c>
+      <c r="V205" s="3">
+        <v>196.68514809103289</v>
+      </c>
+      <c r="W205" s="4">
+        <v>1.9836915E-2</v>
+      </c>
+      <c r="X205" s="3">
+        <v>235.67660857147649</v>
+      </c>
+      <c r="Y205" s="4">
+        <v>2.3930013999999999E-2</v>
+      </c>
+      <c r="Z205" s="3">
+        <v>268.27646117775248</v>
+      </c>
+      <c r="AA205" s="4">
+        <v>2.8040288E-2</v>
+      </c>
+      <c r="AB205" s="3">
+        <v>303.75369100430322</v>
+      </c>
+      <c r="AC205" s="4">
+        <v>2.9968531E-2</v>
+      </c>
+      <c r="AD205" s="3">
+        <v>229.8988580209234</v>
+      </c>
+      <c r="AE205" s="4">
+        <v>3.0052920000000001E-3</v>
+      </c>
+      <c r="AF205" s="3">
+        <v>102.58178437066179</v>
+      </c>
+      <c r="AG205" s="4">
+        <v>7.6694129999999999E-3</v>
+      </c>
+      <c r="AH205" s="3">
+        <v>160.22719245457549</v>
+      </c>
+      <c r="AI205" s="4">
+        <v>1.1402192E-2</v>
+      </c>
+      <c r="AJ205" s="3">
+        <v>187.81693105934241</v>
+      </c>
+      <c r="AK205" s="4">
+        <v>1.5143606E-2</v>
+      </c>
+      <c r="AL205" s="3">
+        <v>219.51663520087271</v>
+      </c>
+      <c r="AM205" s="4">
+        <v>1.8148358E-2</v>
+      </c>
+      <c r="AN205" s="3">
+        <v>250.32433973766561</v>
+      </c>
+      <c r="AO205" s="4">
+        <v>2.0871047E-2</v>
+      </c>
+      <c r="AP205" s="3">
+        <v>284.50199574904377</v>
+      </c>
+      <c r="AQ205" s="4">
+        <v>2.3092080000000001E-2</v>
+      </c>
+      <c r="AR205" s="3">
+        <v>172.0278923875733</v>
       </c>
     </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
-[...11528 lines deleted...]
-        <v>284.57</v>
+    <row r="206" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A206" s="2">
+        <v>46295</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C206" s="4">
+        <v>-7.5817590000000004E-3</v>
+      </c>
+      <c r="D206" s="3">
+        <v>144.862692242945</v>
+      </c>
+      <c r="E206" s="4">
+        <v>-9.4590219999999992E-3</v>
+      </c>
+      <c r="F206" s="3">
+        <v>183.9909271183358</v>
+      </c>
+      <c r="G206" s="4">
+        <v>-8.8478240000000007E-3</v>
+      </c>
+      <c r="H206" s="3">
+        <v>212.97614569536029</v>
+      </c>
+      <c r="I206" s="4">
+        <v>-8.2262459999999996E-3</v>
+      </c>
+      <c r="J206" s="3">
+        <v>245.7501345510814</v>
+      </c>
+      <c r="K206" s="4">
+        <v>-7.1551000000000002E-3</v>
+      </c>
+      <c r="L206" s="3">
+        <v>276.36083134130092</v>
+      </c>
+      <c r="M206" s="4">
+        <v>-6.8876780000000004E-3</v>
+      </c>
+      <c r="N206" s="3">
+        <v>309.55026012302829</v>
+      </c>
+      <c r="O206" s="4">
+        <v>-7.2061599999999996E-3</v>
+      </c>
+      <c r="P206" s="3">
+        <v>261.37846593215511</v>
+      </c>
+      <c r="Q206" s="4">
+        <v>-1.2748538E-2</v>
+      </c>
+      <c r="R206" s="3">
+        <v>130.31903094462859</v>
+      </c>
+      <c r="S206" s="4">
+        <v>-1.8797350000000001E-2</v>
+      </c>
+      <c r="T206" s="3">
+        <v>160.3875669017695</v>
+      </c>
+      <c r="U206" s="4">
+        <v>-1.8720257000000001E-2</v>
+      </c>
+      <c r="V206" s="3">
+        <v>193.0031515706857</v>
+      </c>
+      <c r="W206" s="4">
+        <v>-1.9163149000000001E-2</v>
+      </c>
+      <c r="X206" s="3">
+        <v>231.1603026056066</v>
+      </c>
+      <c r="Y206" s="4">
+        <v>-1.9609831000000001E-2</v>
+      </c>
+      <c r="Z206" s="3">
+        <v>263.0156051127787</v>
+      </c>
+      <c r="AA206" s="4">
+        <v>-1.9904663999999999E-2</v>
+      </c>
+      <c r="AB206" s="3">
+        <v>297.70757584610271</v>
+      </c>
+      <c r="AC206" s="4">
+        <v>-1.9706932999999999E-2</v>
+      </c>
+      <c r="AD206" s="3">
+        <v>225.3682566291285</v>
+      </c>
+      <c r="AE206" s="4">
+        <v>-5.9181140000000004E-3</v>
+      </c>
+      <c r="AF206" s="3">
+        <v>101.97469367643281</v>
+      </c>
+      <c r="AG206" s="4">
+        <v>-1.2339518000000001E-2</v>
+      </c>
+      <c r="AH206" s="3">
+        <v>158.25006612919279</v>
+      </c>
+      <c r="AI206" s="4">
+        <v>-1.0773691E-2</v>
+      </c>
+      <c r="AJ206" s="3">
+        <v>185.7934494795407</v>
+      </c>
+      <c r="AK206" s="4">
+        <v>-9.1745750000000008E-3</v>
+      </c>
+      <c r="AL206" s="3">
+        <v>217.50266336747461</v>
+      </c>
+      <c r="AM206" s="4">
+        <v>-7.3098449999999997E-3</v>
+      </c>
+      <c r="AN206" s="3">
+        <v>248.49450761445601</v>
+      </c>
+      <c r="AO206" s="4">
+        <v>-6.1687820000000003E-3</v>
+      </c>
+      <c r="AP206" s="3">
+        <v>282.74696495870302</v>
+      </c>
+      <c r="AQ206" s="4">
+        <v>-6.8252449999999997E-3</v>
+      </c>
+      <c r="AR206" s="3">
+        <v>170.8537598751945</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...6 lines deleted...]
-    <mergeCell ref="O2:T2"/>
+  <mergeCells count="21">
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
+    <mergeCell ref="K3:L3"/>
     <mergeCell ref="G3:H3"/>
-    <mergeCell ref="C2:H2"/>
     <mergeCell ref="I3:J3"/>
-    <mergeCell ref="K3:L3"/>
+    <mergeCell ref="AO3:AP3"/>
+    <mergeCell ref="AQ3:AR3"/>
+    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="U3:V3"/>
+    <mergeCell ref="AA3:AB3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="AC3:AD3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="AM3:AN3"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="W3:X3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="AK3:AL3"/>
+    <mergeCell ref="AE3:AF3"/>
+    <mergeCell ref="Q3:R3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100683A5752B8CD9540B94B5323068155C8" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2722c0759f52dd4bb12ca239833e2bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4d0a122-c7de-4099-b3f2-003604dcd326" xmlns:ns3="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3b4d1a4e58498d77575909587b63d49" ns2:_="" ns3:_="">
     <xsd:import namespace="a4d0a122-c7de-4099-b3f2-003604dcd326"/>
     <xsd:import namespace="8c4b4827-9107-4084-bc15-8c9c3e6f0d06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -14012,101 +27219,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8c4b4827-9107-4084-bc15-8c9c3e6f0d06" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a4d0a122-c7de-4099-b3f2-003604dcd326">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD99F7A-B5B3-470B-BFE8-98D6DF9D1A43}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{851427DA-2164-44A8-A6F1-932D012977C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a4d0a122-c7de-4099-b3f2-003604dcd326"/>
+    <ds:schemaRef ds:uri="8c4b4827-9107-4084-bc15-8c9c3e6f0d06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{392286DA-DF02-4573-A117-80AAD33051F0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA2E1D59-A160-42EF-94D2-C49CED34E080}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4b4827-9107-4084-bc15-8c9c3e6f0d06"/>
+    <ds:schemaRef ds:uri="a4d0a122-c7de-4099-b3f2-003604dcd326"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E921171D-5A58-40DD-944C-FC4938672384}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{242A28DD-67A1-429C-8087-AC94D9EFFE51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Karl Le Fevre</dc:creator>
+  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100683A5752B8CD9540B94B5323068155C8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>